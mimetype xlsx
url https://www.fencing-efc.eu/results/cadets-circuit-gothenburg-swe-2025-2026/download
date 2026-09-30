--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1768,51 +1768,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
@@ -2102,51 +2102,51 @@
       </c>
       <c r="C24" t="s">
         <v>58</v>
       </c>
       <c r="D24">
         <v>14</v>
       </c>
       <c r="E24" t="s">
         <v>56</v>
       </c>
       <c r="F24" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>60</v>
       </c>
       <c r="D25">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>61</v>
       </c>
       <c r="F25" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
@@ -2530,51 +2530,51 @@
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
@@ -2707,51 +2707,51 @@
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>106</v>
       </c>
       <c r="D57">
         <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>107</v>
       </c>
       <c r="F57" t="s">
@@ -2844,51 +2844,51 @@
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>61</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>62</v>
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
         <v>14</v>
       </c>
       <c r="E64" t="s">
         <v>13</v>
       </c>
       <c r="F64" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2921,51 +2921,51 @@
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>14</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.5</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>124</v>
       </c>
     </row>
@@ -3278,51 +3278,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="C87" t="s">
         <v>146</v>
       </c>
       <c r="D87">
         <v>15</v>
       </c>
       <c r="E87" t="s">
         <v>118</v>
       </c>
       <c r="F87" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="C88" t="s">
         <v>148</v>
       </c>
       <c r="D88">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>56</v>
       </c>
       <c r="F88" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
         <v>56</v>
       </c>
       <c r="F89" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3488,128 +3488,128 @@
       </c>
       <c r="C3" t="s">
         <v>160</v>
       </c>
       <c r="D3">
         <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>161</v>
       </c>
       <c r="F3" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>163</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>161</v>
       </c>
       <c r="F4" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>164</v>
       </c>
       <c r="D5">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>165</v>
       </c>
       <c r="D6">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
         <v>161</v>
       </c>
       <c r="F6" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>167</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>168</v>
       </c>
       <c r="F7" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>170</v>
       </c>
       <c r="D8">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E8" t="s">
         <v>161</v>
       </c>
       <c r="F8" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>171</v>
       </c>
       <c r="D9">
         <v>17</v>
       </c>
       <c r="E9" t="s">
         <v>161</v>
       </c>
       <c r="F9" t="s">
@@ -4030,51 +4030,51 @@
       </c>
       <c r="C31" t="s">
         <v>201</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>203</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>161</v>
       </c>
       <c r="F32" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>205</v>
       </c>
       <c r="D33">
         <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
@@ -4150,51 +4150,51 @@
       </c>
       <c r="C37" t="s">
         <v>213</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>215</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>33</v>
       </c>
       <c r="F38" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>216</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>21</v>
       </c>
       <c r="F39" t="s">
@@ -4227,51 +4227,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>220</v>
       </c>
       <c r="D41">
         <v>16</v>
       </c>
       <c r="E41" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>222</v>
       </c>
       <c r="D42">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>223</v>
       </c>
       <c r="D43">
         <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
@@ -4321,51 +4321,51 @@
       </c>
       <c r="C46" t="s">
         <v>230</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>33</v>
       </c>
       <c r="F46" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>232</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>233</v>
       </c>
       <c r="D48">
         <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>56</v>
       </c>
       <c r="F48" t="s">
         <v>149</v>
       </c>
     </row>
@@ -4415,51 +4415,51 @@
       </c>
       <c r="C51" t="s">
         <v>236</v>
       </c>
       <c r="D51">
         <v>15</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>237</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>238</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4512,51 +4512,51 @@
       </c>
       <c r="C56" t="s">
         <v>243</v>
       </c>
       <c r="D56">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>244</v>
       </c>
       <c r="D57">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>245</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>56</v>
       </c>
       <c r="F58" t="s">
@@ -4669,51 +4669,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>251</v>
       </c>
       <c r="D64">
         <v>15</v>
       </c>
       <c r="E64" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>252</v>
       </c>
       <c r="D65">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>253</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
         <v>87</v>
       </c>
     </row>
@@ -4937,51 +4937,51 @@
       </c>
       <c r="C78" t="s">
         <v>267</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
       <c r="F78" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>269</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>21</v>
       </c>
       <c r="F79" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>270</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
@@ -5094,51 +5094,51 @@
       </c>
       <c r="C86" t="s">
         <v>279</v>
       </c>
       <c r="D86">
         <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>228</v>
       </c>
       <c r="F86" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>280</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>281</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
       <c r="F88" t="s">
         <v>282</v>
       </c>
     </row>
@@ -5282,51 +5282,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>294</v>
       </c>
       <c r="D96">
         <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>296</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>297</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
         <v>298</v>
       </c>
     </row>
@@ -5453,51 +5453,51 @@
       </c>
       <c r="C105" t="s">
         <v>307</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>308</v>
       </c>
       <c r="D106">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E106" t="s">
         <v>228</v>
       </c>
       <c r="F106" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>309</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>310</v>
       </c>
       <c r="F107" t="s">
@@ -5747,51 +5747,51 @@
       </c>
       <c r="C120" t="s">
         <v>329</v>
       </c>
       <c r="D120">
         <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>119</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>331</v>
       </c>
       <c r="D121">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E121" t="s">
         <v>36</v>
       </c>
       <c r="F121" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>332</v>
       </c>
       <c r="D122">
         <v>16</v>
       </c>
       <c r="E122" t="s">
         <v>21</v>
       </c>
       <c r="F122" t="s">
@@ -5903,51 +5903,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>126</v>
       </c>
       <c r="C129" t="s">
         <v>340</v>
       </c>
       <c r="D129">
         <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>56</v>
       </c>
       <c r="F129" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="C130" t="s">
         <v>341</v>
       </c>
       <c r="D130">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>21</v>
       </c>
       <c r="F130" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>343</v>
       </c>
       <c r="D131">
         <v>15</v>
       </c>
       <c r="E131" t="s">
         <v>36</v>
       </c>
       <c r="F131" t="s">
         <v>87</v>
       </c>
     </row>
@@ -5985,51 +5985,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>346</v>
       </c>
       <c r="D134">
         <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>36</v>
       </c>
       <c r="F134" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>347</v>
       </c>
       <c r="D135">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E135" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
       </c>
       <c r="C136" t="s">
         <v>348</v>
       </c>
       <c r="D136">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>13</v>
       </c>
       <c r="F136" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
@@ -6183,85 +6183,85 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>361</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>56</v>
       </c>
       <c r="F146" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>362</v>
       </c>
       <c r="D147">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>107</v>
       </c>
       <c r="F147" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>363</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>107</v>
       </c>
       <c r="F148" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>364</v>
       </c>
       <c r="D149">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E149" t="s">
         <v>56</v>
       </c>
       <c r="F149" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>365</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>56</v>
       </c>
       <c r="F150" t="s">
         <v>59</v>
       </c>
     </row>