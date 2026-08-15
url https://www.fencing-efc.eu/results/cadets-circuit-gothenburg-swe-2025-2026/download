--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1651,91 +1651,91 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1788,51 +1788,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>16</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>7</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>21</v>
       </c>
       <c r="F9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>35.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
@@ -1848,91 +1848,91 @@
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>21</v>
       </c>
       <c r="F11" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E12" t="s">
         <v>33</v>
       </c>
       <c r="F12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>20.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
       <c r="F13" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>38</v>
       </c>
       <c r="D14">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
@@ -1942,111 +1942,111 @@
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>15</v>
       </c>
       <c r="E16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>44</v>
       </c>
       <c r="D17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>21</v>
       </c>
       <c r="F21" t="s">
@@ -2142,51 +2142,51 @@
       </c>
       <c r="C26" t="s">
         <v>63</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>64</v>
       </c>
       <c r="D27">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E27" t="s">
         <v>56</v>
       </c>
       <c r="F27" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>65</v>
       </c>
       <c r="D28">
         <v>16</v>
       </c>
       <c r="E28" t="s">
         <v>21</v>
       </c>
       <c r="F28" t="s">
@@ -2202,85 +2202,85 @@
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>13</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
       <c r="F29" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>68</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>15</v>
       </c>
       <c r="E33" t="s">
         <v>33</v>
       </c>
       <c r="F33" t="s">
@@ -2296,88 +2296,88 @@
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
         <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>75</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>56</v>
       </c>
       <c r="F35" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>5.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>43</v>
       </c>
     </row>
@@ -2410,91 +2410,91 @@
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>21</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E41" t="s">
         <v>13</v>
       </c>
       <c r="F41" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>13</v>
       </c>
       <c r="F42" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>36</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
@@ -2550,188 +2550,188 @@
       </c>
       <c r="C47" t="s">
         <v>92</v>
       </c>
       <c r="D47">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>93</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>36</v>
       </c>
       <c r="F48" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>96</v>
       </c>
       <c r="D49">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>21</v>
       </c>
       <c r="F49" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
       <c r="F50" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>50</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>21</v>
       </c>
       <c r="F52" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>15</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>36</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>13</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
@@ -2804,51 +2804,51 @@
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>112</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>113</v>
       </c>
       <c r="D61">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
         <v>16</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
       <c r="F62" t="s">
@@ -2958,91 +2958,91 @@
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>2.5</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>14</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>107</v>
       </c>
       <c r="F72" t="s">
         <v>108</v>
       </c>
     </row>
@@ -3063,51 +3063,51 @@
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>130</v>
       </c>
       <c r="D74">
         <v>14</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="C75" t="s">
         <v>131</v>
       </c>
       <c r="D75">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="C76" t="s">
         <v>132</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3148,51 +3148,51 @@
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="C79" t="s">
         <v>137</v>
       </c>
       <c r="D79">
         <v>14</v>
       </c>
       <c r="E79" t="s">
         <v>61</v>
       </c>
       <c r="F79" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="C80" t="s">
         <v>138</v>
       </c>
       <c r="D80">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="C81" t="s">
         <v>139</v>
       </c>
       <c r="D81">
         <v>15</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
@@ -3230,51 +3230,51 @@
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="C84" t="s">
         <v>142</v>
       </c>
       <c r="D84">
         <v>16</v>
       </c>
       <c r="E84" t="s">
         <v>56</v>
       </c>
       <c r="F84" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
       <c r="D85">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>56</v>
       </c>
       <c r="F85" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="C86" t="s">
         <v>145</v>
       </c>
       <c r="D86">
         <v>16</v>
       </c>
       <c r="E86" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
@@ -3625,196 +3625,196 @@
       </c>
       <c r="C10" t="s">
         <v>173</v>
       </c>
       <c r="D10">
         <v>17</v>
       </c>
       <c r="E10" t="s">
         <v>161</v>
       </c>
       <c r="F10" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>175</v>
       </c>
       <c r="D11">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>176</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>161</v>
       </c>
       <c r="F12" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>178</v>
       </c>
       <c r="D13">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>179</v>
       </c>
       <c r="D14">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>180</v>
       </c>
       <c r="D15">
         <v>16</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>181</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>183</v>
       </c>
       <c r="D17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>118</v>
       </c>
       <c r="F17" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>184</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>185</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>161</v>
       </c>
       <c r="F19" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>187</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>161</v>
       </c>
       <c r="F20" t="s">
@@ -4090,71 +4090,71 @@
       </c>
       <c r="C34" t="s">
         <v>207</v>
       </c>
       <c r="D34">
         <v>14</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>208</v>
       </c>
       <c r="D35">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E35" t="s">
         <v>107</v>
       </c>
       <c r="F35" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>210</v>
       </c>
       <c r="D36">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E36" t="s">
         <v>211</v>
       </c>
       <c r="F36" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>213</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
@@ -4338,51 +4338,51 @@
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>232</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>233</v>
       </c>
       <c r="D48">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E48" t="s">
         <v>56</v>
       </c>
       <c r="F48" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>234</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>228</v>
       </c>
       <c r="F49" t="s">
@@ -4435,108 +4435,108 @@
       </c>
       <c r="C52" t="s">
         <v>237</v>
       </c>
       <c r="D52">
         <v>15</v>
       </c>
       <c r="E52" t="s">
         <v>16</v>
       </c>
       <c r="F52" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>51</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>238</v>
       </c>
       <c r="D53">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>239</v>
       </c>
       <c r="D54">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>21</v>
       </c>
       <c r="F54" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>52</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>241</v>
       </c>
       <c r="D55">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>122</v>
       </c>
       <c r="F55" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>243</v>
       </c>
       <c r="D56">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>244</v>
       </c>
       <c r="D57">
         <v>14</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
@@ -4552,51 +4552,51 @@
       </c>
       <c r="C58" t="s">
         <v>245</v>
       </c>
       <c r="D58">
         <v>16</v>
       </c>
       <c r="E58" t="s">
         <v>56</v>
       </c>
       <c r="F58" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>246</v>
       </c>
       <c r="D59">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>247</v>
       </c>
       <c r="D60">
         <v>17</v>
       </c>
       <c r="E60" t="s">
         <v>33</v>
       </c>
       <c r="F60" t="s">
@@ -4706,51 +4706,51 @@
       </c>
       <c r="C66" t="s">
         <v>253</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
       <c r="F66" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>254</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>255</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>56</v>
       </c>
       <c r="F68" t="s">
         <v>57</v>
       </c>
     </row>
@@ -4800,51 +4800,51 @@
       </c>
       <c r="C71" t="s">
         <v>259</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>228</v>
       </c>
       <c r="F71" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>260</v>
       </c>
       <c r="D72">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E72" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>261</v>
       </c>
       <c r="D73">
         <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>21</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
     </row>
@@ -4857,51 +4857,51 @@
       </c>
       <c r="C74" t="s">
         <v>262</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>161</v>
       </c>
       <c r="F74" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>264</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>36</v>
       </c>
       <c r="F75" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>265</v>
       </c>
       <c r="D76">
         <v>16</v>
       </c>
       <c r="E76" t="s">
         <v>56</v>
       </c>
       <c r="F76" t="s">
@@ -5034,71 +5034,71 @@
       </c>
       <c r="C83" t="s">
         <v>274</v>
       </c>
       <c r="D83">
         <v>14</v>
       </c>
       <c r="E83" t="s">
         <v>21</v>
       </c>
       <c r="F83" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>276</v>
       </c>
       <c r="D84">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>122</v>
       </c>
       <c r="F84" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>278</v>
       </c>
       <c r="D85">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>36</v>
       </c>
       <c r="F85" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>279</v>
       </c>
       <c r="D86">
         <v>15</v>
       </c>
       <c r="E86" t="s">
         <v>228</v>
       </c>
       <c r="F86" t="s">
@@ -5131,51 +5131,51 @@
       </c>
       <c r="C88" t="s">
         <v>281</v>
       </c>
       <c r="D88">
         <v>16</v>
       </c>
       <c r="E88" t="s">
         <v>21</v>
       </c>
       <c r="F88" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>283</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>36</v>
       </c>
       <c r="F89" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>285</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
         <v>286</v>
       </c>
       <c r="F90" t="s">
@@ -5319,51 +5319,51 @@
       </c>
       <c r="C98" t="s">
         <v>297</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>21</v>
       </c>
       <c r="F98" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>299</v>
       </c>
       <c r="D99">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>300</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>98</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>301</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>122</v>
       </c>
       <c r="F100" t="s">
@@ -5473,71 +5473,71 @@
       </c>
       <c r="C106" t="s">
         <v>308</v>
       </c>
       <c r="D106">
         <v>15</v>
       </c>
       <c r="E106" t="s">
         <v>228</v>
       </c>
       <c r="F106" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>309</v>
       </c>
       <c r="D107">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>310</v>
       </c>
       <c r="F107" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>105</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>312</v>
       </c>
       <c r="D108">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E108" t="s">
         <v>228</v>
       </c>
       <c r="F108" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>314</v>
       </c>
       <c r="D109">
         <v>17</v>
       </c>
       <c r="E109" t="s">
         <v>21</v>
       </c>
       <c r="F109" t="s">
@@ -5593,51 +5593,51 @@
       </c>
       <c r="C112" t="s">
         <v>317</v>
       </c>
       <c r="D112">
         <v>15</v>
       </c>
       <c r="E112" t="s">
         <v>10</v>
       </c>
       <c r="F112" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>318</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>48</v>
       </c>
       <c r="F113" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>320</v>
       </c>
       <c r="D114">
         <v>16</v>
       </c>
       <c r="E114" t="s">
         <v>122</v>
       </c>
       <c r="F114" t="s">
@@ -5650,51 +5650,51 @@
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>322</v>
       </c>
       <c r="D115">
         <v>17</v>
       </c>
       <c r="E115" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>324</v>
       </c>
       <c r="D116">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E116" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>325</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>21</v>
       </c>
       <c r="F117" t="s">
         <v>326</v>
       </c>
     </row>
@@ -5801,102 +5801,102 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>333</v>
       </c>
       <c r="D123">
         <v>15</v>
       </c>
       <c r="E123" t="s">
         <v>118</v>
       </c>
       <c r="F123" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>334</v>
       </c>
       <c r="D124">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>107</v>
       </c>
       <c r="F124" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>336</v>
       </c>
       <c r="D125">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E125" t="s">
         <v>56</v>
       </c>
       <c r="F125" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="C126" t="s">
         <v>337</v>
       </c>
       <c r="D126">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E126" t="s">
         <v>48</v>
       </c>
       <c r="F126" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="C127" t="s">
         <v>338</v>
       </c>
       <c r="D127">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>10</v>
       </c>
       <c r="F127" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="C128" t="s">
         <v>339</v>
       </c>
       <c r="D128">
         <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>107</v>
       </c>
       <c r="F128" t="s">
         <v>303</v>
       </c>
     </row>
@@ -5954,65 +5954,65 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>344</v>
       </c>
       <c r="D132">
         <v>16</v>
       </c>
       <c r="E132" t="s">
         <v>36</v>
       </c>
       <c r="F132" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>345</v>
       </c>
       <c r="D133">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>346</v>
       </c>
       <c r="D134">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>36</v>
       </c>
       <c r="F134" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>347</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>133</v>
@@ -6081,85 +6081,85 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>353</v>
       </c>
       <c r="D140">
         <v>15</v>
       </c>
       <c r="E140" t="s">
         <v>56</v>
       </c>
       <c r="F140" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>354</v>
       </c>
       <c r="D141">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E141" t="s">
         <v>10</v>
       </c>
       <c r="F141" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>356</v>
       </c>
       <c r="D142">
         <v>16</v>
       </c>
       <c r="E142" t="s">
         <v>56</v>
       </c>
       <c r="F142" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>357</v>
       </c>
       <c r="D143">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E143" t="s">
         <v>36</v>
       </c>
       <c r="F143" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>358</v>
       </c>
       <c r="D144">
         <v>15</v>
       </c>
       <c r="E144" t="s">
         <v>122</v>
       </c>
       <c r="F144" t="s">
         <v>359</v>
       </c>
     </row>
@@ -6234,102 +6234,102 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>364</v>
       </c>
       <c r="D149">
         <v>14</v>
       </c>
       <c r="E149" t="s">
         <v>56</v>
       </c>
       <c r="F149" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>148</v>
       </c>
       <c r="C150" t="s">
         <v>365</v>
       </c>
       <c r="D150">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>56</v>
       </c>
       <c r="F150" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>366</v>
       </c>
       <c r="D151">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E151" t="s">
         <v>56</v>
       </c>
       <c r="F151" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>367</v>
       </c>
       <c r="D152">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E152" t="s">
         <v>56</v>
       </c>
       <c r="F152" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>368</v>
       </c>
       <c r="D153">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>56</v>
       </c>
       <c r="F153" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>369</v>
       </c>
       <c r="D154">
         <v>14</v>
       </c>
       <c r="E154" t="s">
         <v>56</v>
       </c>
       <c r="F154" t="s">
         <v>59</v>
       </c>
     </row>
@@ -6353,68 +6353,68 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>371</v>
       </c>
       <c r="D156">
         <v>15</v>
       </c>
       <c r="E156" t="s">
         <v>56</v>
       </c>
       <c r="F156" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>372</v>
       </c>
       <c r="D157">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E157" t="s">
         <v>56</v>
       </c>
       <c r="F157" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>373</v>
       </c>
       <c r="D158">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E158" t="s">
         <v>56</v>
       </c>
       <c r="F158" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>156</v>
       </c>
       <c r="C159" t="s">
         <v>374</v>
       </c>
       <c r="D159">
         <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>56</v>
       </c>
       <c r="F159" t="s">
         <v>57</v>
       </c>
     </row>