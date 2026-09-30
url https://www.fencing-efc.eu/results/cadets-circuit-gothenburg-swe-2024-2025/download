--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1628,51 +1628,51 @@
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>14</v>
       </c>
       <c r="E15" t="s">
         <v>20</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" t="s">
@@ -1868,51 +1868,51 @@
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
         <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>40</v>
       </c>
       <c r="F27" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>20</v>
       </c>
       <c r="F28" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>66</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>67</v>
       </c>
       <c r="F29" t="s">
@@ -2168,51 +2168,51 @@
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
       <c r="F42" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>86</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>20</v>
       </c>
       <c r="F43" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>20</v>
       </c>
       <c r="F44" t="s">
@@ -2600,51 +2600,51 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>15</v>
       </c>
       <c r="E66" t="s">
         <v>54</v>
       </c>
       <c r="F66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>124</v>
       </c>
       <c r="D67">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E67" t="s">
         <v>40</v>
       </c>
       <c r="F67" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
         <v>15</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
         <v>63</v>
       </c>
     </row>
@@ -2722,51 +2722,51 @@
       </c>
       <c r="B3">
         <v>96.0</v>
       </c>
       <c r="C3" t="s">
         <v>128</v>
       </c>
       <c r="D3">
         <v>18</v>
       </c>
       <c r="E3" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>78.0</v>
       </c>
       <c r="C4" t="s">
         <v>129</v>
       </c>
       <c r="D4">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>34</v>
       </c>
       <c r="F4" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>130</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5" t="s">
@@ -3019,51 +3019,51 @@
       </c>
       <c r="C18" t="s">
         <v>153</v>
       </c>
       <c r="D18">
         <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>20</v>
       </c>
       <c r="F18" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>154</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>136</v>
       </c>
       <c r="F19" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>156</v>
       </c>
       <c r="D20">
         <v>18</v>
       </c>
       <c r="E20" t="s">
         <v>20</v>
       </c>
       <c r="F20" t="s">
@@ -3099,51 +3099,51 @@
       </c>
       <c r="C22" t="s">
         <v>158</v>
       </c>
       <c r="D22">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>20</v>
       </c>
       <c r="F22" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>159</v>
       </c>
       <c r="D23">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>136</v>
       </c>
       <c r="F23" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>160</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>34</v>
       </c>
       <c r="F24" t="s">
@@ -3296,51 +3296,51 @@
       </c>
       <c r="C32" t="s">
         <v>170</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>136</v>
       </c>
       <c r="F32" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>171</v>
       </c>
       <c r="D33">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
         <v>136</v>
       </c>
       <c r="F33" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>172</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>40</v>
       </c>
       <c r="F34" t="s">
@@ -3396,51 +3396,51 @@
       </c>
       <c r="C37" t="s">
         <v>176</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>177</v>
       </c>
       <c r="D38">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E38" t="s">
         <v>95</v>
       </c>
       <c r="F38" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>179</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>136</v>
       </c>
       <c r="F39" t="s">
@@ -3596,51 +3596,51 @@
       </c>
       <c r="C47" t="s">
         <v>190</v>
       </c>
       <c r="D47">
         <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>67</v>
       </c>
       <c r="F47" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>192</v>
       </c>
       <c r="D48">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>193</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4064,51 +4064,51 @@
       </c>
       <c r="C71" t="s">
         <v>222</v>
       </c>
       <c r="D71">
         <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>20</v>
       </c>
       <c r="F71" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>224</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>225</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>95</v>
       </c>
     </row>
@@ -4198,51 +4198,51 @@
       </c>
       <c r="C78" t="s">
         <v>230</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>231</v>
       </c>
       <c r="D79">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>232</v>
       </c>
       <c r="D80">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4272,51 +4272,51 @@
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>234</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>235</v>
       </c>
       <c r="D83">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E83" t="s">
         <v>9</v>
       </c>
       <c r="F83" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>236</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>40</v>
       </c>
       <c r="F84" t="s">
@@ -4680,51 +4680,51 @@
       </c>
       <c r="C103" t="s">
         <v>261</v>
       </c>
       <c r="D103">
         <v>17</v>
       </c>
       <c r="E103" t="s">
         <v>40</v>
       </c>
       <c r="F103" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>262</v>
       </c>
       <c r="D104">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E104" t="s">
         <v>40</v>
       </c>
       <c r="F104" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>263</v>
       </c>
       <c r="D105">
         <v>16</v>
       </c>
       <c r="E105" t="s">
         <v>9</v>
       </c>
       <c r="F105" t="s">
@@ -4831,51 +4831,51 @@
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="C111" t="s">
         <v>269</v>
       </c>
       <c r="D111">
         <v>16</v>
       </c>
       <c r="E111" t="s">
         <v>40</v>
       </c>
       <c r="F111" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>110</v>
       </c>
       <c r="C112" t="s">
         <v>270</v>
       </c>
       <c r="D112">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="C113" t="s">
         <v>271</v>
       </c>
       <c r="D113">
         <v>16</v>
       </c>
       <c r="E113" t="s">
         <v>40</v>
       </c>
       <c r="F113" t="s">
         <v>41</v>
       </c>
     </row>
@@ -5035,51 +5035,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="C123" t="s">
         <v>283</v>
       </c>
       <c r="D123">
         <v>14</v>
       </c>
       <c r="E123" t="s">
         <v>40</v>
       </c>
       <c r="F123" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="C124" t="s">
         <v>284</v>
       </c>
       <c r="D124">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E124" t="s">
         <v>40</v>
       </c>
       <c r="F124" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="C125" t="s">
         <v>285</v>
       </c>
       <c r="D125">
         <v>15</v>
       </c>
       <c r="E125" t="s">
         <v>40</v>
       </c>
       <c r="F125" t="s">
         <v>63</v>
       </c>
     </row>
@@ -5171,85 +5171,85 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>292</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>40</v>
       </c>
       <c r="F131" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>293</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>40</v>
       </c>
       <c r="F132" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>294</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>31</v>
       </c>
       <c r="F133" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>295</v>
       </c>
       <c r="D134">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E134" t="s">
         <v>40</v>
       </c>
       <c r="F134" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>132</v>
       </c>
       <c r="C135" t="s">
         <v>296</v>
       </c>
       <c r="D135">
         <v>15</v>
       </c>
       <c r="E135" t="s">
         <v>40</v>
       </c>
       <c r="F135" t="s">
         <v>63</v>
       </c>
     </row>