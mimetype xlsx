--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1260,51 +1260,51 @@
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>38</v>
       </c>
       <c r="F16" t="s">
@@ -1374,51 +1374,51 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>46</v>
       </c>
       <c r="F20" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
         <v>49</v>
       </c>
       <c r="F21" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>51</v>
       </c>
       <c r="D22">
         <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>35</v>
       </c>
       <c r="F22" t="s">
@@ -1431,51 +1431,51 @@
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>38</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>31</v>
       </c>
       <c r="F25" t="s">
@@ -1679,51 +1679,51 @@
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
       <c r="F36" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>74</v>
       </c>
       <c r="D37">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>75</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>23</v>
       </c>
     </row>
@@ -1960,51 +1960,51 @@
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>93</v>
       </c>
       <c r="D2">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>35</v>
       </c>
       <c r="F2" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3">
         <v>80.0</v>
       </c>
       <c r="C3" t="s">
         <v>94</v>
       </c>
       <c r="D3">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E3" t="s">
         <v>62</v>
       </c>
       <c r="F3" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>95</v>
       </c>
       <c r="D4">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
@@ -2370,51 +2370,51 @@
       </c>
       <c r="C24" t="s">
         <v>122</v>
       </c>
       <c r="D24">
         <v>16</v>
       </c>
       <c r="E24" t="s">
         <v>123</v>
       </c>
       <c r="F24" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>125</v>
       </c>
       <c r="D25">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E25" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>24</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>126</v>
       </c>
       <c r="D26">
         <v>18</v>
       </c>
       <c r="E26" t="s">
         <v>62</v>
       </c>
       <c r="F26" t="s">
         <v>82</v>
       </c>
     </row>
@@ -2464,51 +2464,51 @@
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>130</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>131</v>
       </c>
       <c r="D30">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>133</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>62</v>
       </c>
       <c r="F31" t="s">
@@ -2738,51 +2738,51 @@
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>150</v>
       </c>
       <c r="D43">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>151</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>62</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>43</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>152</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>35</v>
       </c>
       <c r="F45" t="s">
@@ -2855,51 +2855,51 @@
       </c>
       <c r="C49" t="s">
         <v>157</v>
       </c>
       <c r="D49">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>35</v>
       </c>
       <c r="F49" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>158</v>
       </c>
       <c r="D50">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E50" t="s">
         <v>35</v>
       </c>
       <c r="F50" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>159</v>
       </c>
       <c r="D51">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>38</v>
       </c>
     </row>
@@ -2929,51 +2929,51 @@
       </c>
       <c r="C53" t="s">
         <v>161</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>38</v>
       </c>
       <c r="F53" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>162</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>35</v>
       </c>
       <c r="F54" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>163</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>164</v>
       </c>
     </row>
@@ -3137,51 +3137,51 @@
       </c>
       <c r="B64">
         <v>5.0</v>
       </c>
       <c r="C64" t="s">
         <v>177</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>35</v>
       </c>
       <c r="F64" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>63</v>
       </c>
       <c r="C65" t="s">
         <v>178</v>
       </c>
       <c r="D65">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>35</v>
       </c>
       <c r="F65" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>63</v>
       </c>
       <c r="C66" t="s">
         <v>179</v>
       </c>
       <c r="D66">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
@@ -3287,51 +3287,51 @@
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="C73" t="s">
         <v>189</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>35</v>
       </c>
       <c r="F73" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>72</v>
       </c>
       <c r="C74" t="s">
         <v>190</v>
       </c>
       <c r="D74">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>35</v>
       </c>
       <c r="F74" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>72</v>
       </c>
       <c r="C75" t="s">
         <v>191</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>35</v>
       </c>
       <c r="F75" t="s">
         <v>85</v>
       </c>
     </row>