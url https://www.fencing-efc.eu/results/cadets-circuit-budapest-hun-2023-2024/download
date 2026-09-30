--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3017,51 +3017,51 @@
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20" t="s">
@@ -3114,51 +3114,51 @@
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
       <c r="F23" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>22</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>47</v>
       </c>
       <c r="D24">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E24" t="s">
         <v>48</v>
       </c>
       <c r="F24" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>23</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
         <v>17</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
@@ -3308,51 +3308,51 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>19</v>
       </c>
       <c r="E35" t="s">
         <v>55</v>
       </c>
       <c r="F35" t="s">
         <v>71</v>
       </c>
     </row>
@@ -3419,51 +3419,51 @@
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>77</v>
       </c>
       <c r="D39">
         <v>18</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>78</v>
       </c>
       <c r="D40">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E40" t="s">
         <v>55</v>
       </c>
       <c r="F40" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>73</v>
       </c>
       <c r="F41" t="s">
@@ -3596,51 +3596,51 @@
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>92</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>46</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>93</v>
       </c>
       <c r="D49">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>94</v>
       </c>
       <c r="D50">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
@@ -3684,51 +3684,51 @@
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>48</v>
       </c>
       <c r="F53" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>98</v>
       </c>
       <c r="D54">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>100</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>101</v>
       </c>
       <c r="F55" t="s">
@@ -4092,51 +4092,51 @@
       </c>
       <c r="C74" t="s">
         <v>133</v>
       </c>
       <c r="D74">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>51</v>
       </c>
       <c r="F74" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>134</v>
       </c>
       <c r="D75">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E75" t="s">
         <v>17</v>
       </c>
       <c r="F75" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>55</v>
       </c>
     </row>
@@ -4206,51 +4206,51 @@
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>142</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>143</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>144</v>
       </c>
       <c r="F81" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
       <c r="F82" t="s">
@@ -4346,51 +4346,51 @@
       </c>
       <c r="C87" t="s">
         <v>155</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>40</v>
       </c>
       <c r="F87" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>157</v>
       </c>
       <c r="D88">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E88" t="s">
         <v>44</v>
       </c>
       <c r="F88" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
@@ -4694,51 +4694,51 @@
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>48</v>
       </c>
       <c r="F105" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>181</v>
       </c>
       <c r="D106">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E106" t="s">
         <v>44</v>
       </c>
       <c r="F106" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>183</v>
       </c>
       <c r="D107">
         <v>17</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
@@ -5008,102 +5008,102 @@
       </c>
       <c r="C121" t="s">
         <v>206</v>
       </c>
       <c r="D121">
         <v>18</v>
       </c>
       <c r="E121" t="s">
         <v>104</v>
       </c>
       <c r="F121" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>120</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>207</v>
       </c>
       <c r="D122">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E122" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>120</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>208</v>
       </c>
       <c r="D123">
         <v>18</v>
       </c>
       <c r="E123" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>209</v>
       </c>
       <c r="D124">
         <v>17</v>
       </c>
       <c r="E124" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>210</v>
       </c>
       <c r="D125">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E125" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>211</v>
       </c>
       <c r="D126">
         <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>55</v>
       </c>
       <c r="F126" t="s">
         <v>132</v>
       </c>
     </row>
@@ -5201,51 +5201,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>221</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>204</v>
       </c>
       <c r="F132" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>223</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>40</v>
       </c>
       <c r="F133" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>225</v>
       </c>
       <c r="D134">
         <v>17</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>184</v>
       </c>
     </row>
@@ -5300,51 +5300,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>232</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>44</v>
       </c>
       <c r="F138" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>233</v>
       </c>
       <c r="D139">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E139" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>234</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>44</v>
       </c>
       <c r="F140" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
@@ -5365,51 +5365,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>140</v>
       </c>
       <c r="C142" t="s">
         <v>238</v>
       </c>
       <c r="D142">
         <v>14</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>141</v>
       </c>
       <c r="C143" t="s">
         <v>240</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>241</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>55</v>
       </c>
       <c r="F144" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
@@ -5679,102 +5679,102 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>265</v>
       </c>
       <c r="D161">
         <v>15</v>
       </c>
       <c r="E161" t="s">
         <v>101</v>
       </c>
       <c r="F161" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>266</v>
       </c>
       <c r="D162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>108</v>
       </c>
       <c r="F162" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>268</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>29</v>
       </c>
       <c r="F163" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>269</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>87</v>
       </c>
       <c r="F164" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>270</v>
       </c>
       <c r="D165">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>87</v>
       </c>
       <c r="F165" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>272</v>
       </c>
       <c r="D166">
         <v>19</v>
       </c>
       <c r="E166" t="s">
         <v>87</v>
       </c>
       <c r="F166" t="s">
         <v>273</v>
       </c>
     </row>
@@ -5846,164 +5846,164 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>169</v>
       </c>
       <c r="C171" t="s">
         <v>280</v>
       </c>
       <c r="D171">
         <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>281</v>
       </c>
       <c r="D172">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>17</v>
       </c>
       <c r="F172" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>282</v>
       </c>
       <c r="D173">
         <v>16</v>
       </c>
       <c r="E173" t="s">
         <v>22</v>
       </c>
       <c r="F173" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>171</v>
       </c>
       <c r="C174" t="s">
         <v>283</v>
       </c>
       <c r="D174">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E174" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>173</v>
       </c>
       <c r="C175" t="s">
         <v>284</v>
       </c>
       <c r="D175">
         <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>174</v>
       </c>
       <c r="C176" t="s">
         <v>285</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>17</v>
       </c>
       <c r="F176" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>175</v>
       </c>
       <c r="C177" t="s">
         <v>286</v>
       </c>
       <c r="D177">
         <v>17</v>
       </c>
       <c r="E177" t="s">
         <v>17</v>
       </c>
       <c r="F177" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>287</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>104</v>
       </c>
       <c r="F178" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>288</v>
       </c>
       <c r="D179">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>11</v>
       </c>
       <c r="F179" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>178</v>
       </c>
       <c r="C180" t="s">
         <v>289</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>44</v>
       </c>
       <c r="F180" t="s">
         <v>290</v>
       </c>
     </row>
@@ -6536,51 +6536,51 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>336</v>
       </c>
       <c r="D213">
         <v>17</v>
       </c>
       <c r="E213" t="s">
         <v>17</v>
       </c>
       <c r="F213" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>211</v>
       </c>
       <c r="C214" t="s">
         <v>337</v>
       </c>
       <c r="D214">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E214" t="s">
         <v>204</v>
       </c>
       <c r="F214" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>213</v>
       </c>
       <c r="C215" t="s">
         <v>339</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>22</v>
       </c>
       <c r="F215" t="s">
         <v>277</v>
       </c>
     </row>
@@ -6785,51 +6785,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>225</v>
       </c>
       <c r="C228" t="s">
         <v>355</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>44</v>
       </c>
       <c r="F228" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>227</v>
       </c>
       <c r="C229" t="s">
         <v>356</v>
       </c>
       <c r="D229">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
         <v>104</v>
       </c>
       <c r="F229" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>228</v>
       </c>
       <c r="C230" t="s">
         <v>357</v>
       </c>
       <c r="D230">
         <v>16</v>
       </c>
       <c r="E230" t="s">
         <v>17</v>
       </c>
       <c r="F230" t="s">
         <v>27</v>
       </c>
     </row>
@@ -7232,88 +7232,88 @@
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>386</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>387</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>388</v>
       </c>
       <c r="D7">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>389</v>
       </c>
       <c r="D8">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>55</v>
       </c>
       <c r="F8" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>390</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" t="s">
@@ -7528,51 +7528,51 @@
       </c>
       <c r="C21" t="s">
         <v>404</v>
       </c>
       <c r="D21">
         <v>19</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>405</v>
       </c>
       <c r="D22">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>407</v>
       </c>
       <c r="D23">
         <v>17</v>
       </c>
       <c r="E23" t="s">
         <v>55</v>
       </c>
       <c r="F23" t="s">
@@ -7733,51 +7733,51 @@
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>417</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>29</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>418</v>
       </c>
       <c r="D33">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E33" t="s">
         <v>17</v>
       </c>
       <c r="F33" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>30</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>419</v>
       </c>
       <c r="D34">
         <v>18</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
@@ -7958,91 +7958,91 @@
       </c>
       <c r="C44" t="s">
         <v>431</v>
       </c>
       <c r="D44">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>55</v>
       </c>
       <c r="F44" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>433</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>51</v>
       </c>
       <c r="F45" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>434</v>
       </c>
       <c r="D46">
         <v>19</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>436</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>11</v>
       </c>
       <c r="F47" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>438</v>
       </c>
       <c r="D48">
         <v>17</v>
       </c>
       <c r="E48" t="s">
         <v>87</v>
       </c>
       <c r="F48" t="s">
@@ -8098,51 +8098,51 @@
       </c>
       <c r="C51" t="s">
         <v>441</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>11</v>
       </c>
       <c r="F51" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>443</v>
       </c>
       <c r="D52">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>17</v>
       </c>
       <c r="F52" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>444</v>
       </c>
       <c r="D53">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>11</v>
       </c>
       <c r="F53" t="s">
@@ -8175,51 +8175,51 @@
       </c>
       <c r="C55" t="s">
         <v>446</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>55</v>
       </c>
       <c r="F55" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>447</v>
       </c>
       <c r="D56">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E56" t="s">
         <v>48</v>
       </c>
       <c r="F56" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>448</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>87</v>
       </c>
       <c r="F57" t="s">
@@ -8312,51 +8312,51 @@
       </c>
       <c r="C62" t="s">
         <v>455</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>17</v>
       </c>
       <c r="F62" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>456</v>
       </c>
       <c r="D63">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>55</v>
       </c>
       <c r="F63" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>457</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>11</v>
       </c>
       <c r="F64" t="s">
@@ -8449,51 +8449,51 @@
       </c>
       <c r="C69" t="s">
         <v>463</v>
       </c>
       <c r="D69">
         <v>16</v>
       </c>
       <c r="E69" t="s">
         <v>44</v>
       </c>
       <c r="F69" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>464</v>
       </c>
       <c r="D70">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>40</v>
       </c>
       <c r="F70" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>465</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>11</v>
       </c>
       <c r="F71" t="s">
@@ -8589,51 +8589,51 @@
       </c>
       <c r="C76" t="s">
         <v>470</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>22</v>
       </c>
       <c r="F76" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>471</v>
       </c>
       <c r="D77">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>51</v>
       </c>
       <c r="F77" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>472</v>
       </c>
       <c r="D78">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>55</v>
       </c>
     </row>
@@ -8843,91 +8843,91 @@
       </c>
       <c r="C89" t="s">
         <v>485</v>
       </c>
       <c r="D89">
         <v>18</v>
       </c>
       <c r="E89" t="s">
         <v>17</v>
       </c>
       <c r="F89" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>486</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>22</v>
       </c>
       <c r="F90" t="s">
         <v>480</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>487</v>
       </c>
       <c r="D91">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>17</v>
       </c>
       <c r="F91" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>488</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>489</v>
       </c>
       <c r="D93">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>194</v>
       </c>
       <c r="F93" t="s">
         <v>380</v>
       </c>
     </row>
@@ -9074,51 +9074,51 @@
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>500</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>501</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>44</v>
       </c>
       <c r="F102" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>502</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
         <v>55</v>
       </c>
     </row>
@@ -9208,51 +9208,51 @@
       </c>
       <c r="C108" t="s">
         <v>507</v>
       </c>
       <c r="D108">
         <v>19</v>
       </c>
       <c r="E108" t="s">
         <v>108</v>
       </c>
       <c r="F108" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>508</v>
       </c>
       <c r="D109">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E109" t="s">
         <v>22</v>
       </c>
       <c r="F109" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>105</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>509</v>
       </c>
       <c r="D110">
         <v>16</v>
       </c>
       <c r="E110" t="s">
         <v>22</v>
       </c>
       <c r="F110" t="s">
@@ -9499,51 +9499,51 @@
       </c>
       <c r="C123" t="s">
         <v>522</v>
       </c>
       <c r="D123">
         <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>104</v>
       </c>
       <c r="F123" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>523</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>144</v>
       </c>
       <c r="F124" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>524</v>
       </c>
       <c r="D125">
         <v>19</v>
       </c>
       <c r="E125" t="s">
         <v>44</v>
       </c>
       <c r="F125" t="s">
@@ -9704,99 +9704,99 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>536</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>17</v>
       </c>
       <c r="F134" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>131</v>
       </c>
       <c r="C135" t="s">
         <v>537</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>40</v>
       </c>
       <c r="F135" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>538</v>
       </c>
       <c r="D136">
         <v>18</v>
       </c>
       <c r="E136" t="s">
         <v>51</v>
       </c>
       <c r="F136" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>539</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>540</v>
       </c>
       <c r="D138">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>108</v>
       </c>
       <c r="F138" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>135</v>
       </c>
       <c r="C139" t="s">
         <v>541</v>
       </c>
       <c r="D139">
         <v>17</v>
       </c>
       <c r="E139" t="s">
         <v>542</v>
       </c>
       <c r="F139" t="s">
         <v>543</v>
       </c>
     </row>
@@ -9939,85 +9939,85 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>552</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>40</v>
       </c>
       <c r="F148" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>145</v>
       </c>
       <c r="C149" t="s">
         <v>554</v>
       </c>
       <c r="D149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>48</v>
       </c>
       <c r="F149" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>555</v>
       </c>
       <c r="D150">
         <v>18</v>
       </c>
       <c r="E150" t="s">
         <v>144</v>
       </c>
       <c r="F150" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>147</v>
       </c>
       <c r="C151" t="s">
         <v>557</v>
       </c>
       <c r="D151">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E151" t="s">
         <v>346</v>
       </c>
       <c r="F151" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>559</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>11</v>
       </c>
       <c r="F152" t="s">
         <v>391</v>
       </c>
     </row>
@@ -10092,51 +10092,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>565</v>
       </c>
       <c r="D157">
         <v>18</v>
       </c>
       <c r="E157" t="s">
         <v>17</v>
       </c>
       <c r="F157" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>567</v>
       </c>
       <c r="D158">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E158" t="s">
         <v>87</v>
       </c>
       <c r="F158" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>568</v>
       </c>
       <c r="D159">
         <v>17</v>
       </c>
       <c r="E159" t="s">
         <v>17</v>
       </c>
       <c r="F159" t="s">
         <v>113</v>
       </c>
     </row>
@@ -10188,51 +10188,51 @@
         <v>573</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>574</v>
       </c>
       <c r="D163">
         <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>575</v>
       </c>
       <c r="D164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>73</v>
       </c>
       <c r="F164" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>576</v>
       </c>
       <c r="D165">
         <v>18</v>
       </c>
       <c r="E165" t="s">
         <v>139</v>
       </c>
       <c r="F165" t="s">
         <v>140</v>
       </c>
     </row>
@@ -10301,51 +10301,51 @@
         <v>147</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>582</v>
       </c>
       <c r="D170">
         <v>17</v>
       </c>
       <c r="E170" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>583</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>584</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>17</v>
       </c>
       <c r="F172" t="s">
         <v>99</v>
       </c>
     </row>
@@ -10386,51 +10386,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>587</v>
       </c>
       <c r="D175">
         <v>16</v>
       </c>
       <c r="E175" t="s">
         <v>40</v>
       </c>
       <c r="F175" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>172</v>
       </c>
       <c r="C176" t="s">
         <v>588</v>
       </c>
       <c r="D176">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E176" t="s">
         <v>22</v>
       </c>
       <c r="F176" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>589</v>
       </c>
       <c r="D177">
         <v>18</v>
       </c>
       <c r="E177" t="s">
         <v>11</v>
       </c>
       <c r="F177" t="s">
         <v>117</v>
       </c>
     </row>
@@ -10485,51 +10485,51 @@
         <v>150</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>593</v>
       </c>
       <c r="D181">
         <v>18</v>
       </c>
       <c r="E181" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>594</v>
       </c>
       <c r="D182">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>179</v>
       </c>
       <c r="C183" t="s">
         <v>595</v>
       </c>
       <c r="D183">
         <v>18</v>
       </c>
       <c r="E183" t="s">
         <v>87</v>
       </c>
       <c r="F183" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
@@ -10892,68 +10892,68 @@
     <row r="206" spans="1:6">
       <c r="A206">
         <v>200</v>
       </c>
       <c r="C206" t="s">
         <v>620</v>
       </c>
       <c r="D206">
         <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>17</v>
       </c>
       <c r="F206" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>621</v>
       </c>
       <c r="D207">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E207" t="s">
         <v>17</v>
       </c>
       <c r="F207" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>622</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>40</v>
       </c>
       <c r="F208" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>624</v>
       </c>
       <c r="D209">
         <v>19</v>
       </c>
       <c r="E209" t="s">
         <v>228</v>
       </c>
       <c r="F209" t="s">
         <v>229</v>
       </c>
     </row>
@@ -11266,51 +11266,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>648</v>
       </c>
       <c r="D228">
         <v>18</v>
       </c>
       <c r="E228" t="s">
         <v>17</v>
       </c>
       <c r="F228" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>225</v>
       </c>
       <c r="C229" t="s">
         <v>649</v>
       </c>
       <c r="D229">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E229" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>226</v>
       </c>
       <c r="C230" t="s">
         <v>650</v>
       </c>
       <c r="D230">
         <v>18</v>
       </c>
       <c r="E230" t="s">
         <v>228</v>
       </c>
       <c r="F230" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
@@ -11410,51 +11410,51 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>658</v>
       </c>
       <c r="D237">
         <v>19</v>
       </c>
       <c r="E237" t="s">
         <v>17</v>
       </c>
       <c r="F237" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>659</v>
       </c>
       <c r="D238">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E238" t="s">
         <v>217</v>
       </c>
       <c r="F238" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>660</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>17</v>
       </c>
       <c r="F239" t="s">
         <v>414</v>
       </c>
     </row>
@@ -11659,51 +11659,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>675</v>
       </c>
       <c r="D252">
         <v>17</v>
       </c>
       <c r="E252" t="s">
         <v>40</v>
       </c>
       <c r="F252" t="s">
         <v>623</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>249</v>
       </c>
       <c r="C253" t="s">
         <v>676</v>
       </c>
       <c r="D253">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E253" t="s">
         <v>104</v>
       </c>
       <c r="F253" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="C254" t="s">
         <v>677</v>
       </c>
       <c r="D254">
         <v>18</v>
       </c>
       <c r="E254" t="s">
         <v>11</v>
       </c>
       <c r="F254" t="s">
         <v>454</v>
       </c>
     </row>
@@ -11993,51 +11993,51 @@
     <row r="272" spans="1:6">
       <c r="A272">
         <v>268</v>
       </c>
       <c r="C272" t="s">
         <v>697</v>
       </c>
       <c r="D272">
         <v>17</v>
       </c>
       <c r="E272" t="s">
         <v>194</v>
       </c>
       <c r="F272" t="s">
         <v>380</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>269</v>
       </c>
       <c r="C273" t="s">
         <v>698</v>
       </c>
       <c r="D273">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E273" t="s">
         <v>48</v>
       </c>
       <c r="F273" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>269</v>
       </c>
       <c r="C274" t="s">
         <v>699</v>
       </c>
       <c r="D274">
         <v>18</v>
       </c>
       <c r="E274" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="275" spans="1:6">
       <c r="A275">
         <v>271</v>
@@ -12264,51 +12264,51 @@
     <row r="289" spans="1:6">
       <c r="A289">
         <v>285</v>
       </c>
       <c r="C289" t="s">
         <v>715</v>
       </c>
       <c r="D289">
         <v>17</v>
       </c>
       <c r="E289" t="s">
         <v>17</v>
       </c>
       <c r="F289" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>286</v>
       </c>
       <c r="C290" t="s">
         <v>716</v>
       </c>
       <c r="D290">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E290" t="s">
         <v>17</v>
       </c>
       <c r="F290" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>287</v>
       </c>
       <c r="C291" t="s">
         <v>717</v>
       </c>
       <c r="D291">
         <v>16</v>
       </c>
       <c r="E291" t="s">
         <v>40</v>
       </c>
       <c r="F291" t="s">
         <v>553</v>
       </c>
     </row>
@@ -12530,51 +12530,51 @@
     <row r="305" spans="1:6">
       <c r="A305">
         <v>301</v>
       </c>
       <c r="C305" t="s">
         <v>735</v>
       </c>
       <c r="D305">
         <v>15</v>
       </c>
       <c r="E305" t="s">
         <v>17</v>
       </c>
       <c r="F305" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>302</v>
       </c>
       <c r="C306" t="s">
         <v>736</v>
       </c>
       <c r="D306">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E306" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>303</v>
       </c>
       <c r="C307" t="s">
         <v>737</v>
       </c>
       <c r="D307">
         <v>18</v>
       </c>
       <c r="E307" t="s">
         <v>228</v>
       </c>
       <c r="F307" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>303</v>