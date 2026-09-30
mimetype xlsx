--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2930,51 +2930,51 @@
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>16</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -3115,85 +3115,85 @@
       </c>
       <c r="C13" t="s">
         <v>28</v>
       </c>
       <c r="D13">
         <v>17</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>33</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>19</v>
       </c>
       <c r="F16" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>13</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
@@ -3631,51 +3631,51 @@
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>79</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>80</v>
       </c>
       <c r="D41">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>81</v>
       </c>
       <c r="D42">
         <v>15</v>
       </c>
       <c r="E42" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
@@ -3739,51 +3739,51 @@
       </c>
       <c r="C46" t="s">
         <v>85</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>65</v>
       </c>
       <c r="F46" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>87</v>
       </c>
       <c r="D47">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>19</v>
       </c>
       <c r="F47" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>88</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
@@ -3836,51 +3836,51 @@
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>17</v>
       </c>
       <c r="E51" t="s">
         <v>94</v>
       </c>
       <c r="F51" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>96</v>
       </c>
       <c r="D52">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>14</v>
       </c>
       <c r="E53" t="s">
         <v>57</v>
       </c>
       <c r="F53" t="s">
         <v>98</v>
       </c>
     </row>
@@ -3964,51 +3964,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>105</v>
       </c>
       <c r="D58">
         <v>17</v>
       </c>
       <c r="E58" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>56</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>108</v>
       </c>
       <c r="D60">
         <v>16</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
@@ -4104,91 +4104,91 @@
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>36</v>
       </c>
       <c r="F65" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>118</v>
       </c>
       <c r="D66">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>46</v>
       </c>
       <c r="F66" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>120</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>65</v>
       </c>
       <c r="F67" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>122</v>
       </c>
       <c r="D68">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>57</v>
       </c>
       <c r="F68" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>15</v>
       </c>
       <c r="E69" t="s">
         <v>91</v>
       </c>
       <c r="F69" t="s">
@@ -4201,88 +4201,88 @@
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
         <v>17</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>127</v>
       </c>
       <c r="D71">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>128</v>
       </c>
       <c r="D72">
         <v>15</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>130</v>
       </c>
       <c r="D73">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>131</v>
       </c>
       <c r="D74">
         <v>16</v>
       </c>
       <c r="E74" t="s">
         <v>57</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
@@ -4449,51 +4449,51 @@
       </c>
       <c r="C83" t="s">
         <v>145</v>
       </c>
       <c r="D83">
         <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>46</v>
       </c>
       <c r="F83" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>146</v>
       </c>
       <c r="D84">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E84" t="s">
         <v>19</v>
       </c>
       <c r="F84" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>19</v>
       </c>
       <c r="F85" t="s">
@@ -4694,51 +4694,51 @@
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>163</v>
       </c>
       <c r="D96">
         <v>15</v>
       </c>
       <c r="E96" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>164</v>
       </c>
       <c r="D97">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>65</v>
       </c>
       <c r="F97" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>166</v>
       </c>
       <c r="D98">
         <v>16</v>
       </c>
       <c r="E98" t="s">
         <v>57</v>
       </c>
       <c r="F98" t="s">
@@ -4774,51 +4774,51 @@
       </c>
       <c r="C100" t="s">
         <v>171</v>
       </c>
       <c r="D100">
         <v>16</v>
       </c>
       <c r="E100" t="s">
         <v>134</v>
       </c>
       <c r="F100" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>173</v>
       </c>
       <c r="D101">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
         <v>94</v>
       </c>
       <c r="F102" t="s">
         <v>175</v>
       </c>
     </row>
@@ -4831,51 +4831,51 @@
       </c>
       <c r="C103" t="s">
         <v>176</v>
       </c>
       <c r="D103">
         <v>15</v>
       </c>
       <c r="E103" t="s">
         <v>7</v>
       </c>
       <c r="F103" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>178</v>
       </c>
       <c r="D104">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>19</v>
       </c>
       <c r="F104" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>179</v>
       </c>
       <c r="D105">
         <v>15</v>
       </c>
       <c r="E105" t="s">
         <v>57</v>
       </c>
       <c r="F105" t="s">
@@ -4985,51 +4985,51 @@
       </c>
       <c r="C111" t="s">
         <v>189</v>
       </c>
       <c r="D111">
         <v>13</v>
       </c>
       <c r="E111" t="s">
         <v>19</v>
       </c>
       <c r="F111" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>191</v>
       </c>
       <c r="D112">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E112" t="s">
         <v>57</v>
       </c>
       <c r="F112" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>192</v>
       </c>
       <c r="D113">
         <v>14</v>
       </c>
       <c r="E113" t="s">
         <v>57</v>
       </c>
       <c r="F113" t="s">
@@ -5065,91 +5065,91 @@
       </c>
       <c r="C115" t="s">
         <v>196</v>
       </c>
       <c r="D115">
         <v>16</v>
       </c>
       <c r="E115" t="s">
         <v>19</v>
       </c>
       <c r="F115" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>197</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>36</v>
       </c>
       <c r="F116" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>199</v>
       </c>
       <c r="D117">
         <v>16</v>
       </c>
       <c r="E117" t="s">
         <v>19</v>
       </c>
       <c r="F117" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>114</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>200</v>
       </c>
       <c r="D118">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>57</v>
       </c>
       <c r="F118" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>202</v>
       </c>
       <c r="D119">
         <v>15</v>
       </c>
       <c r="E119" t="s">
         <v>114</v>
       </c>
       <c r="F119" t="s">
@@ -5379,51 +5379,51 @@
       </c>
       <c r="C131" t="s">
         <v>217</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>218</v>
       </c>
       <c r="F131" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>220</v>
       </c>
       <c r="D132">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>57</v>
       </c>
       <c r="F132" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>222</v>
       </c>
       <c r="D133">
         <v>16</v>
       </c>
       <c r="E133" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
@@ -5546,51 +5546,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>233</v>
       </c>
       <c r="D141">
         <v>15</v>
       </c>
       <c r="E141" t="s">
         <v>68</v>
       </c>
       <c r="F141" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>235</v>
       </c>
       <c r="D142">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E142" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>236</v>
       </c>
       <c r="D143">
         <v>16</v>
       </c>
       <c r="E143" t="s">
         <v>29</v>
       </c>
       <c r="F143" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
@@ -5798,82 +5798,82 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>253</v>
       </c>
       <c r="D156">
         <v>17</v>
       </c>
       <c r="E156" t="s">
         <v>134</v>
       </c>
       <c r="F156" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>255</v>
       </c>
       <c r="D157">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>154</v>
       </c>
       <c r="C158" t="s">
         <v>256</v>
       </c>
       <c r="D158">
         <v>15</v>
       </c>
       <c r="E158" t="s">
         <v>169</v>
       </c>
       <c r="F158" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>155</v>
       </c>
       <c r="C159" t="s">
         <v>258</v>
       </c>
       <c r="D159">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E159" t="s">
         <v>42</v>
       </c>
       <c r="F159" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
       </c>
       <c r="C160" t="s">
         <v>260</v>
       </c>
       <c r="D160">
         <v>14</v>
       </c>
       <c r="E160" t="s">
         <v>169</v>
       </c>
       <c r="F160" t="s">
         <v>170</v>
       </c>
     </row>
@@ -6013,51 +6013,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>271</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>46</v>
       </c>
       <c r="F169" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>272</v>
       </c>
       <c r="D170">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E170" t="s">
         <v>169</v>
       </c>
       <c r="F170" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>166</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171">
         <v>17</v>
       </c>
       <c r="E171" t="s">
         <v>42</v>
       </c>
       <c r="F171" t="s">
         <v>259</v>
       </c>
     </row>
@@ -6556,51 +6556,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>313</v>
       </c>
       <c r="D202">
         <v>17</v>
       </c>
       <c r="E202" t="s">
         <v>57</v>
       </c>
       <c r="F202" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>199</v>
       </c>
       <c r="C203" t="s">
         <v>314</v>
       </c>
       <c r="D203">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>57</v>
       </c>
       <c r="F203" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>315</v>
       </c>
       <c r="D204">
         <v>15</v>
       </c>
       <c r="E204" t="s">
         <v>29</v>
       </c>
       <c r="F204" t="s">
         <v>109</v>
       </c>
     </row>
@@ -6754,51 +6754,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>327</v>
       </c>
       <c r="D214">
         <v>17</v>
       </c>
       <c r="E214" t="s">
         <v>36</v>
       </c>
       <c r="F214" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>328</v>
       </c>
       <c r="D215">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E215" t="s">
         <v>42</v>
       </c>
       <c r="F215" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>329</v>
       </c>
       <c r="D216">
         <v>15</v>
       </c>
       <c r="E216" t="s">
         <v>57</v>
       </c>
       <c r="F216" t="s">
         <v>221</v>
       </c>
     </row>
@@ -7142,51 +7142,51 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>231</v>
       </c>
       <c r="C237" t="s">
         <v>358</v>
       </c>
       <c r="D237">
         <v>17</v>
       </c>
       <c r="E237" t="s">
         <v>29</v>
       </c>
       <c r="F237" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>360</v>
       </c>
       <c r="D238">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E238" t="s">
         <v>169</v>
       </c>
       <c r="F238" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>361</v>
       </c>
       <c r="D239">
         <v>16</v>
       </c>
       <c r="E239" t="s">
         <v>94</v>
       </c>
       <c r="F239" t="s">
         <v>175</v>
       </c>
     </row>
@@ -7241,51 +7241,51 @@
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>365</v>
       </c>
       <c r="D243">
         <v>15</v>
       </c>
       <c r="E243" t="s">
         <v>91</v>
       </c>
       <c r="F243" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>366</v>
       </c>
       <c r="D244">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E244" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>240</v>
       </c>
       <c r="C245" t="s">
         <v>367</v>
       </c>
       <c r="D245">
         <v>14</v>
       </c>
       <c r="E245" t="s">
         <v>42</v>
       </c>
       <c r="F245" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>242</v>
@@ -7340,51 +7340,51 @@
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
       </c>
       <c r="C249" t="s">
         <v>372</v>
       </c>
       <c r="D249">
         <v>15</v>
       </c>
       <c r="E249" t="s">
         <v>169</v>
       </c>
       <c r="F249" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>246</v>
       </c>
       <c r="C250" t="s">
         <v>374</v>
       </c>
       <c r="D250">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E250" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="C251" t="s">
         <v>375</v>
       </c>
       <c r="D251">
         <v>17</v>
       </c>
       <c r="E251" t="s">
         <v>218</v>
       </c>
       <c r="F251" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
@@ -7422,51 +7422,51 @@
     <row r="254" spans="1:6">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="C254" t="s">
         <v>378</v>
       </c>
       <c r="D254">
         <v>15</v>
       </c>
       <c r="E254" t="s">
         <v>46</v>
       </c>
       <c r="F254" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>251</v>
       </c>
       <c r="C255" t="s">
         <v>379</v>
       </c>
       <c r="D255">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>42</v>
       </c>
       <c r="F255" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>251</v>
       </c>
       <c r="C256" t="s">
         <v>380</v>
       </c>
       <c r="D256">
         <v>16</v>
       </c>
       <c r="E256" t="s">
         <v>169</v>
       </c>
       <c r="F256" t="s">
         <v>170</v>
       </c>
     </row>
@@ -7490,51 +7490,51 @@
     <row r="258" spans="1:6">
       <c r="A258">
         <v>254</v>
       </c>
       <c r="C258" t="s">
         <v>383</v>
       </c>
       <c r="D258">
         <v>16</v>
       </c>
       <c r="E258" t="s">
         <v>94</v>
       </c>
       <c r="F258" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="C259" t="s">
         <v>384</v>
       </c>
       <c r="D259">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E259" t="s">
         <v>29</v>
       </c>
       <c r="F259" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>254</v>
       </c>
       <c r="C260" t="s">
         <v>385</v>
       </c>
       <c r="D260">
         <v>16</v>
       </c>
       <c r="E260" t="s">
         <v>142</v>
       </c>
       <c r="F260" t="s">
         <v>243</v>
       </c>
     </row>
@@ -7878,51 +7878,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>408</v>
       </c>
       <c r="D2">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>57</v>
       </c>
       <c r="F2" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>409</v>
       </c>
       <c r="D3">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E3" t="s">
         <v>65</v>
       </c>
       <c r="F3" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>410</v>
       </c>
       <c r="D4">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>412</v>
       </c>
       <c r="D5">
         <v>16</v>
@@ -8091,156 +8091,156 @@
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>424</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>425</v>
       </c>
       <c r="D15">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>426</v>
       </c>
       <c r="D16">
         <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>427</v>
       </c>
       <c r="D17">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>428</v>
       </c>
       <c r="D18">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E18" t="s">
         <v>36</v>
       </c>
       <c r="F18" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>429</v>
       </c>
       <c r="D19">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>430</v>
       </c>
       <c r="D20">
         <v>17</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>16</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>431</v>
       </c>
       <c r="D21">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>433</v>
       </c>
       <c r="D22">
         <v>17</v>
       </c>
       <c r="E22" t="s">
         <v>36</v>
       </c>
       <c r="F22" t="s">
@@ -8373,51 +8373,51 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>445</v>
       </c>
       <c r="D29">
         <v>15</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>446</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>36</v>
       </c>
       <c r="F30" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>447</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
     </row>
@@ -8450,51 +8450,51 @@
       </c>
       <c r="C33" t="s">
         <v>449</v>
       </c>
       <c r="D33">
         <v>16</v>
       </c>
       <c r="E33" t="s">
         <v>29</v>
       </c>
       <c r="F33" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>451</v>
       </c>
       <c r="D34">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E34" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>452</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>94</v>
       </c>
       <c r="F35" t="s">
         <v>453</v>
       </c>
     </row>
@@ -8698,51 +8698,51 @@
       </c>
       <c r="C46" t="s">
         <v>468</v>
       </c>
       <c r="D46">
         <v>16</v>
       </c>
       <c r="E46" t="s">
         <v>91</v>
       </c>
       <c r="F46" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>469</v>
       </c>
       <c r="D47">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E47" t="s">
         <v>65</v>
       </c>
       <c r="F47" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>43</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>470</v>
       </c>
       <c r="D48">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>169</v>
       </c>
       <c r="F48" t="s">
@@ -8795,51 +8795,51 @@
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>473</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>474</v>
       </c>
       <c r="D52">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E52" t="s">
         <v>36</v>
       </c>
       <c r="F52" t="s">
         <v>475</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>476</v>
       </c>
       <c r="D53">
         <v>17</v>
       </c>
       <c r="E53" t="s">
         <v>36</v>
       </c>
       <c r="F53" t="s">
@@ -8872,51 +8872,51 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>478</v>
       </c>
       <c r="D55">
         <v>17</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>479</v>
       </c>
       <c r="D56">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>480</v>
       </c>
       <c r="D57">
         <v>16</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
         <v>481</v>
       </c>
     </row>
@@ -9240,71 +9240,71 @@
       </c>
       <c r="C74" t="s">
         <v>501</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>36</v>
       </c>
       <c r="F74" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>502</v>
       </c>
       <c r="D75">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E75" t="s">
         <v>29</v>
       </c>
       <c r="F75" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>503</v>
       </c>
       <c r="D76">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E76" t="s">
         <v>91</v>
       </c>
       <c r="F76" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>72</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>504</v>
       </c>
       <c r="D77">
         <v>16</v>
       </c>
       <c r="E77" t="s">
         <v>42</v>
       </c>
       <c r="F77" t="s">
@@ -9320,51 +9320,51 @@
       </c>
       <c r="C78" t="s">
         <v>505</v>
       </c>
       <c r="D78">
         <v>17</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>506</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>507</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
     </row>
@@ -9511,51 +9511,51 @@
       </c>
       <c r="C88" t="s">
         <v>517</v>
       </c>
       <c r="D88">
         <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>36</v>
       </c>
       <c r="F88" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>518</v>
       </c>
       <c r="D89">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>134</v>
       </c>
       <c r="F89" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>519</v>
       </c>
       <c r="D90">
         <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>57</v>
       </c>
       <c r="F90" t="s">
@@ -9571,51 +9571,51 @@
       </c>
       <c r="C91" t="s">
         <v>520</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>65</v>
       </c>
       <c r="F91" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>87</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>521</v>
       </c>
       <c r="D92">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
       <c r="F92" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>88</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>522</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>65</v>
       </c>
       <c r="F93" t="s">
@@ -9759,88 +9759,88 @@
       </c>
       <c r="C101" t="s">
         <v>530</v>
       </c>
       <c r="D101">
         <v>16</v>
       </c>
       <c r="E101" t="s">
         <v>42</v>
       </c>
       <c r="F101" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>532</v>
       </c>
       <c r="D102">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E102" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>533</v>
       </c>
       <c r="D103">
         <v>14</v>
       </c>
       <c r="E103" t="s">
         <v>57</v>
       </c>
       <c r="F103" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>534</v>
       </c>
       <c r="D104">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E104" t="s">
         <v>114</v>
       </c>
       <c r="F104" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>100</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>535</v>
       </c>
       <c r="D105">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>36</v>
       </c>
       <c r="F105" t="s">
@@ -9856,51 +9856,51 @@
       </c>
       <c r="C106" t="s">
         <v>536</v>
       </c>
       <c r="D106">
         <v>15</v>
       </c>
       <c r="E106" t="s">
         <v>19</v>
       </c>
       <c r="F106" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>102</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>537</v>
       </c>
       <c r="D107">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>538</v>
       </c>
       <c r="D108">
         <v>15</v>
       </c>
       <c r="E108" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
@@ -10084,51 +10084,51 @@
       </c>
       <c r="C118" t="s">
         <v>548</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>169</v>
       </c>
       <c r="F118" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>114</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>549</v>
       </c>
       <c r="D119">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E119" t="s">
         <v>57</v>
       </c>
       <c r="F119" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>551</v>
       </c>
       <c r="D120">
         <v>16</v>
       </c>
       <c r="E120" t="s">
         <v>490</v>
       </c>
       <c r="F120" t="s">
@@ -10332,51 +10332,51 @@
       </c>
       <c r="C131" t="s">
         <v>564</v>
       </c>
       <c r="D131">
         <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>68</v>
       </c>
       <c r="F131" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>565</v>
       </c>
       <c r="D132">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E132" t="s">
         <v>169</v>
       </c>
       <c r="F132" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>566</v>
       </c>
       <c r="D133">
         <v>15</v>
       </c>
       <c r="E133" t="s">
         <v>19</v>
       </c>
       <c r="F133" t="s">
@@ -10618,51 +10618,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>582</v>
       </c>
       <c r="D148">
         <v>16</v>
       </c>
       <c r="E148" t="s">
         <v>91</v>
       </c>
       <c r="F148" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>583</v>
       </c>
       <c r="D149">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E149" t="s">
         <v>91</v>
       </c>
       <c r="F149" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>584</v>
       </c>
       <c r="D150">
         <v>15</v>
       </c>
       <c r="E150" t="s">
         <v>29</v>
       </c>
       <c r="F150" t="s">
         <v>53</v>
       </c>
     </row>
@@ -10703,51 +10703,51 @@
     <row r="153" spans="1:6">
       <c r="A153">
         <v>148</v>
       </c>
       <c r="C153" t="s">
         <v>588</v>
       </c>
       <c r="D153">
         <v>15</v>
       </c>
       <c r="E153" t="s">
         <v>57</v>
       </c>
       <c r="F153" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>589</v>
       </c>
       <c r="D154">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E154" t="s">
         <v>57</v>
       </c>
       <c r="F154" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>590</v>
       </c>
       <c r="D155">
         <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>57</v>
       </c>
       <c r="F155" t="s">
         <v>123</v>
       </c>
     </row>
@@ -10969,51 +10969,51 @@
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>606</v>
       </c>
       <c r="D169">
         <v>16</v>
       </c>
       <c r="E169" t="s">
         <v>29</v>
       </c>
       <c r="F169" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>608</v>
       </c>
       <c r="D170">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>165</v>
       </c>
       <c r="C171" t="s">
         <v>609</v>
       </c>
       <c r="D171">
         <v>14</v>
       </c>
       <c r="E171" t="s">
         <v>114</v>
       </c>
       <c r="F171" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
@@ -11065,51 +11065,51 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>614</v>
       </c>
       <c r="D175">
         <v>15</v>
       </c>
       <c r="E175" t="s">
         <v>19</v>
       </c>
       <c r="F175" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>615</v>
       </c>
       <c r="D176">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E176" t="s">
         <v>68</v>
       </c>
       <c r="F176" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>616</v>
       </c>
       <c r="D177">
         <v>16</v>
       </c>
       <c r="E177" t="s">
         <v>161</v>
       </c>
       <c r="F177" t="s">
         <v>162</v>
       </c>
     </row>
@@ -11198,51 +11198,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>178</v>
       </c>
       <c r="C183" t="s">
         <v>624</v>
       </c>
       <c r="D183">
         <v>16</v>
       </c>
       <c r="E183" t="s">
         <v>46</v>
       </c>
       <c r="F183" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>625</v>
       </c>
       <c r="D184">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E184" t="s">
         <v>490</v>
       </c>
       <c r="F184" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>626</v>
       </c>
       <c r="D185">
         <v>15</v>
       </c>
       <c r="E185" t="s">
         <v>57</v>
       </c>
       <c r="F185" t="s">
         <v>58</v>
       </c>
     </row>
@@ -11436,255 +11436,255 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>192</v>
       </c>
       <c r="C197" t="s">
         <v>641</v>
       </c>
       <c r="D197">
         <v>16</v>
       </c>
       <c r="E197" t="s">
         <v>57</v>
       </c>
       <c r="F197" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
       </c>
       <c r="C198" t="s">
         <v>642</v>
       </c>
       <c r="D198">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E198" t="s">
         <v>57</v>
       </c>
       <c r="F198" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>192</v>
       </c>
       <c r="C199" t="s">
         <v>643</v>
       </c>
       <c r="D199">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E199" t="s">
         <v>169</v>
       </c>
       <c r="F199" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>192</v>
       </c>
       <c r="C200" t="s">
         <v>644</v>
       </c>
       <c r="D200">
         <v>17</v>
       </c>
       <c r="E200" t="s">
         <v>466</v>
       </c>
       <c r="F200" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>645</v>
       </c>
       <c r="D201">
         <v>17</v>
       </c>
       <c r="E201" t="s">
         <v>29</v>
       </c>
       <c r="F201" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>196</v>
       </c>
       <c r="C202" t="s">
         <v>647</v>
       </c>
       <c r="D202">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E202" t="s">
         <v>68</v>
       </c>
       <c r="F202" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>648</v>
       </c>
       <c r="D203">
         <v>15</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>199</v>
       </c>
       <c r="C204" t="s">
         <v>649</v>
       </c>
       <c r="D204">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E204" t="s">
         <v>57</v>
       </c>
       <c r="F204" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>650</v>
       </c>
       <c r="D205">
         <v>17</v>
       </c>
       <c r="E205" t="s">
         <v>169</v>
       </c>
       <c r="F205" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>651</v>
       </c>
       <c r="D206">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E206" t="s">
         <v>57</v>
       </c>
       <c r="F206" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
       </c>
       <c r="C207" t="s">
         <v>652</v>
       </c>
       <c r="D207">
         <v>16</v>
       </c>
       <c r="E207" t="s">
         <v>207</v>
       </c>
       <c r="F207" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>654</v>
       </c>
       <c r="D208">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E208" t="s">
         <v>94</v>
       </c>
       <c r="F208" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>204</v>
       </c>
       <c r="C209" t="s">
         <v>655</v>
       </c>
       <c r="D209">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E209" t="s">
         <v>65</v>
       </c>
       <c r="F209" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>205</v>
       </c>
       <c r="C210" t="s">
         <v>656</v>
       </c>
       <c r="D210">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E210" t="s">
         <v>42</v>
       </c>
       <c r="F210" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>657</v>
       </c>
       <c r="D211">
         <v>14</v>
       </c>
       <c r="E211" t="s">
         <v>169</v>
       </c>
       <c r="F211" t="s">
         <v>622</v>
       </c>
     </row>
@@ -11739,51 +11739,51 @@
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>661</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>207</v>
       </c>
       <c r="F215" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>662</v>
       </c>
       <c r="D216">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E216" t="s">
         <v>57</v>
       </c>
       <c r="F216" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>663</v>
       </c>
       <c r="D217">
         <v>16</v>
       </c>
       <c r="E217" t="s">
         <v>94</v>
       </c>
       <c r="F217" t="s">
         <v>638</v>
       </c>
     </row>
@@ -11943,102 +11943,102 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>221</v>
       </c>
       <c r="C227" t="s">
         <v>676</v>
       </c>
       <c r="D227">
         <v>17</v>
       </c>
       <c r="E227" t="s">
         <v>57</v>
       </c>
       <c r="F227" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="C228" t="s">
         <v>677</v>
       </c>
       <c r="D228">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E228" t="s">
         <v>57</v>
       </c>
       <c r="F228" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>678</v>
       </c>
       <c r="D229">
         <v>17</v>
       </c>
       <c r="E229" t="s">
         <v>29</v>
       </c>
       <c r="F229" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>225</v>
       </c>
       <c r="C230" t="s">
         <v>679</v>
       </c>
       <c r="D230">
         <v>14</v>
       </c>
       <c r="E230" t="s">
         <v>19</v>
       </c>
       <c r="F230" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>226</v>
       </c>
       <c r="C231" t="s">
         <v>680</v>
       </c>
       <c r="D231">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>681</v>
       </c>
       <c r="D232">
         <v>15</v>
       </c>
       <c r="E232" t="s">
         <v>490</v>
       </c>
       <c r="F232" t="s">
         <v>491</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
@@ -12076,51 +12076,51 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="C235" t="s">
         <v>684</v>
       </c>
       <c r="D235">
         <v>16</v>
       </c>
       <c r="E235" t="s">
         <v>19</v>
       </c>
       <c r="F235" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="C236" t="s">
         <v>686</v>
       </c>
       <c r="D236">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E236" t="s">
         <v>29</v>
       </c>
       <c r="F236" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>232</v>
       </c>
       <c r="C237" t="s">
         <v>687</v>
       </c>
       <c r="D237">
         <v>14</v>
       </c>
       <c r="E237" t="s">
         <v>7</v>
       </c>
       <c r="F237" t="s">
         <v>75</v>
       </c>
     </row>
@@ -12178,51 +12178,51 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="C241" t="s">
         <v>692</v>
       </c>
       <c r="D241">
         <v>14</v>
       </c>
       <c r="E241" t="s">
         <v>46</v>
       </c>
       <c r="F241" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>237</v>
       </c>
       <c r="C242" t="s">
         <v>693</v>
       </c>
       <c r="D242">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E242" t="s">
         <v>46</v>
       </c>
       <c r="F242" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>238</v>
       </c>
       <c r="C243" t="s">
         <v>694</v>
       </c>
       <c r="D243">
         <v>16</v>
       </c>
       <c r="E243" t="s">
         <v>94</v>
       </c>
       <c r="F243" t="s">
         <v>175</v>
       </c>
     </row>
@@ -12348,85 +12348,85 @@
     <row r="251" spans="1:6">
       <c r="A251">
         <v>246</v>
       </c>
       <c r="C251" t="s">
         <v>702</v>
       </c>
       <c r="D251">
         <v>14</v>
       </c>
       <c r="E251" t="s">
         <v>57</v>
       </c>
       <c r="F251" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>247</v>
       </c>
       <c r="C252" t="s">
         <v>703</v>
       </c>
       <c r="D252">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E252" t="s">
         <v>57</v>
       </c>
       <c r="F252" t="s">
         <v>357</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="C253" t="s">
         <v>704</v>
       </c>
       <c r="D253">
         <v>17</v>
       </c>
       <c r="E253" t="s">
         <v>218</v>
       </c>
       <c r="F253" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>249</v>
       </c>
       <c r="C254" t="s">
         <v>705</v>
       </c>
       <c r="D254">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E254" t="s">
         <v>57</v>
       </c>
       <c r="F254" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>249</v>
       </c>
       <c r="C255" t="s">
         <v>706</v>
       </c>
       <c r="D255">
         <v>17</v>
       </c>
       <c r="E255" t="s">
         <v>134</v>
       </c>
       <c r="F255" t="s">
         <v>707</v>
       </c>
     </row>
@@ -12450,51 +12450,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>252</v>
       </c>
       <c r="C257" t="s">
         <v>711</v>
       </c>
       <c r="D257">
         <v>14</v>
       </c>
       <c r="E257" t="s">
         <v>65</v>
       </c>
       <c r="F257" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="C258" t="s">
         <v>712</v>
       </c>
       <c r="D258">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E258" t="s">
         <v>114</v>
       </c>
       <c r="F258" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="C259" t="s">
         <v>713</v>
       </c>
       <c r="D259">
         <v>14</v>
       </c>
       <c r="E259" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>255</v>
@@ -12515,51 +12515,51 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>255</v>
       </c>
       <c r="C261" t="s">
         <v>715</v>
       </c>
       <c r="D261">
         <v>17</v>
       </c>
       <c r="E261" t="s">
         <v>46</v>
       </c>
       <c r="F261" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>257</v>
       </c>
       <c r="C262" t="s">
         <v>716</v>
       </c>
       <c r="D262">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E262" t="s">
         <v>42</v>
       </c>
       <c r="F262" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>257</v>
       </c>
       <c r="C263" t="s">
         <v>717</v>
       </c>
       <c r="D263">
         <v>15</v>
       </c>
       <c r="E263" t="s">
         <v>718</v>
       </c>
       <c r="F263" t="s">
         <v>719</v>
       </c>
     </row>
@@ -12682,51 +12682,51 @@
         <v>180</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>266</v>
       </c>
       <c r="C271" t="s">
         <v>728</v>
       </c>
       <c r="D271">
         <v>16</v>
       </c>
       <c r="E271" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>267</v>
       </c>
       <c r="C272" t="s">
         <v>729</v>
       </c>
       <c r="D272">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="E272" t="s">
         <v>7</v>
       </c>
       <c r="F272" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>268</v>
       </c>
       <c r="C273" t="s">
         <v>730</v>
       </c>
       <c r="D273">
         <v>15</v>
       </c>
       <c r="E273" t="s">
         <v>57</v>
       </c>
       <c r="F273" t="s">
         <v>123</v>
       </c>
     </row>
@@ -13019,51 +13019,51 @@
     <row r="291" spans="1:6">
       <c r="A291">
         <v>285</v>
       </c>
       <c r="C291" t="s">
         <v>751</v>
       </c>
       <c r="D291">
         <v>13</v>
       </c>
       <c r="E291" t="s">
         <v>218</v>
       </c>
       <c r="F291" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>285</v>
       </c>
       <c r="C292" t="s">
         <v>752</v>
       </c>
       <c r="D292">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E292" t="s">
         <v>218</v>
       </c>
       <c r="F292" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>285</v>
       </c>
       <c r="C293" t="s">
         <v>753</v>
       </c>
       <c r="D293">
         <v>15</v>
       </c>
       <c r="E293" t="s">
         <v>207</v>
       </c>
       <c r="F293" t="s">
         <v>230</v>
       </c>
     </row>