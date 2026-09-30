--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2393,51 +2393,51 @@
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
       <c r="F9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
         <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
@@ -2493,51 +2493,51 @@
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>38</v>
       </c>
       <c r="F14" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>40</v>
       </c>
       <c r="D15">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>42</v>
       </c>
       <c r="D16">
         <v>19</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -2813,51 +2813,51 @@
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>44</v>
       </c>
       <c r="F30" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>70</v>
       </c>
       <c r="D31">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E31" t="s">
         <v>26</v>
       </c>
       <c r="F31" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>71</v>
       </c>
       <c r="D32">
         <v>18</v>
       </c>
       <c r="E32" t="s">
         <v>72</v>
       </c>
       <c r="F32" t="s">
@@ -3510,51 +3510,51 @@
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>26</v>
       </c>
       <c r="F65" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>64</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>61</v>
       </c>
       <c r="F66" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>16</v>
       </c>
       <c r="F67" t="s">
@@ -3810,51 +3810,51 @@
       </c>
       <c r="C80" t="s">
         <v>153</v>
       </c>
       <c r="D80">
         <v>17</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>155</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>156</v>
       </c>
       <c r="D82">
         <v>18</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
@@ -3887,51 +3887,51 @@
       </c>
       <c r="C84" t="s">
         <v>159</v>
       </c>
       <c r="D84">
         <v>18</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>161</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>162</v>
       </c>
       <c r="F85" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>164</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
@@ -4087,51 +4087,51 @@
       </c>
       <c r="C94" t="s">
         <v>174</v>
       </c>
       <c r="D94">
         <v>18</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>176</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>177</v>
       </c>
       <c r="D96">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>13</v>
       </c>
       <c r="F96" t="s">
@@ -4301,51 +4301,51 @@
       </c>
       <c r="C105" t="s">
         <v>191</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>7</v>
       </c>
       <c r="F105" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>193</v>
       </c>
       <c r="D106">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107">
         <v>19</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
@@ -4461,51 +4461,51 @@
       </c>
       <c r="C113" t="s">
         <v>202</v>
       </c>
       <c r="D113">
         <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>44</v>
       </c>
       <c r="F113" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>203</v>
       </c>
       <c r="D114">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>205</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>61</v>
       </c>
       <c r="F115" t="s">
@@ -4741,51 +4741,51 @@
       </c>
       <c r="C127" t="s">
         <v>226</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>228</v>
       </c>
       <c r="D128">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E128" t="s">
         <v>26</v>
       </c>
       <c r="F128" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>229</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4795,51 +4795,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>230</v>
       </c>
       <c r="D130">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>26</v>
       </c>
       <c r="F130" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>232</v>
       </c>
       <c r="D131">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>233</v>
       </c>
       <c r="D132">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>21</v>
       </c>
       <c r="F132" t="s">
         <v>234</v>
       </c>
     </row>
@@ -4863,51 +4863,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>237</v>
       </c>
       <c r="D134">
         <v>18</v>
       </c>
       <c r="E134" t="s">
         <v>38</v>
       </c>
       <c r="F134" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>239</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>240</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>44</v>
       </c>
       <c r="F136" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
@@ -4928,51 +4928,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>242</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>18</v>
       </c>
       <c r="F138" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>244</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>38</v>
       </c>
       <c r="F139" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
       </c>
       <c r="C140" t="s">
         <v>246</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>16</v>
       </c>
       <c r="F140" t="s">
         <v>227</v>
       </c>
     </row>
@@ -5030,51 +5030,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
       </c>
       <c r="C144" t="s">
         <v>250</v>
       </c>
       <c r="D144">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>26</v>
       </c>
       <c r="F144" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>252</v>
       </c>
       <c r="D145">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>13</v>
       </c>
       <c r="F145" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>253</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>162</v>
       </c>
       <c r="F146" t="s">
         <v>254</v>
       </c>
     </row>
@@ -5859,99 +5859,99 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>191</v>
       </c>
       <c r="C194" t="s">
         <v>321</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>61</v>
       </c>
       <c r="F194" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>193</v>
       </c>
       <c r="C195" t="s">
         <v>322</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>13</v>
       </c>
       <c r="F195" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>194</v>
       </c>
       <c r="C196" t="s">
         <v>323</v>
       </c>
       <c r="D196">
         <v>19</v>
       </c>
       <c r="E196" t="s">
         <v>72</v>
       </c>
       <c r="F196" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>194</v>
       </c>
       <c r="C197" t="s">
         <v>325</v>
       </c>
       <c r="D197">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>196</v>
       </c>
       <c r="C198" t="s">
         <v>326</v>
       </c>
       <c r="D198">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E198" t="s">
         <v>162</v>
       </c>
       <c r="F198" t="s">
         <v>327</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6063,51 +6063,51 @@
       </c>
       <c r="C6" t="s">
         <v>332</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>334</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>336</v>
       </c>
       <c r="D8">
         <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
@@ -6183,71 +6183,71 @@
       </c>
       <c r="C12" t="s">
         <v>342</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>343</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>26</v>
       </c>
       <c r="F13" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>344</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>345</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -6860,51 +6860,51 @@
       </c>
       <c r="C46" t="s">
         <v>390</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>391</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>43</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>392</v>
       </c>
       <c r="D47">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E47" t="s">
         <v>21</v>
       </c>
       <c r="F47" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>393</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -7020,51 +7020,51 @@
       </c>
       <c r="C54" t="s">
         <v>402</v>
       </c>
       <c r="D54">
         <v>17</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>403</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>21</v>
       </c>
       <c r="F55" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>404</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
@@ -7300,71 +7300,71 @@
       </c>
       <c r="C68" t="s">
         <v>420</v>
       </c>
       <c r="D68">
         <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>421</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>423</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>26</v>
       </c>
       <c r="F70" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>425</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
@@ -7537,51 +7537,51 @@
       </c>
       <c r="C80" t="s">
         <v>436</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>221</v>
       </c>
       <c r="F80" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>77</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>437</v>
       </c>
       <c r="D81">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>13</v>
       </c>
       <c r="F81" t="s">
         <v>386</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>438</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
@@ -7617,51 +7617,51 @@
       </c>
       <c r="C84" t="s">
         <v>441</v>
       </c>
       <c r="D84">
         <v>20</v>
       </c>
       <c r="E84" t="s">
         <v>61</v>
       </c>
       <c r="F84" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>81</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>443</v>
       </c>
       <c r="D85">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>61</v>
       </c>
       <c r="F85" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>444</v>
       </c>
       <c r="D86">
         <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>21</v>
       </c>
     </row>
@@ -7971,51 +7971,51 @@
       </c>
       <c r="C102" t="s">
         <v>465</v>
       </c>
       <c r="D102">
         <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>209</v>
       </c>
       <c r="F102" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>466</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>21</v>
       </c>
       <c r="F103" t="s">
         <v>467</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>468</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
         <v>265</v>
       </c>
       <c r="F104" t="s">
@@ -8151,51 +8151,51 @@
       </c>
       <c r="C111" t="s">
         <v>477</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>13</v>
       </c>
       <c r="F111" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>478</v>
       </c>
       <c r="D112">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>133</v>
       </c>
       <c r="F112" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>480</v>
       </c>
       <c r="D113">
         <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>10</v>
       </c>
       <c r="F113" t="s">
@@ -8231,51 +8231,51 @@
       </c>
       <c r="C115" t="s">
         <v>482</v>
       </c>
       <c r="D115">
         <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>483</v>
       </c>
       <c r="D116">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>33</v>
       </c>
       <c r="F116" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>484</v>
       </c>
       <c r="D117">
         <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>162</v>
       </c>
     </row>
@@ -8308,51 +8308,51 @@
       </c>
       <c r="C119" t="s">
         <v>486</v>
       </c>
       <c r="D119">
         <v>18</v>
       </c>
       <c r="E119" t="s">
         <v>26</v>
       </c>
       <c r="F119" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>487</v>
       </c>
       <c r="D120">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>38</v>
       </c>
       <c r="F120" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>488</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>26</v>
       </c>
       <c r="F121" t="s">
@@ -8545,51 +8545,51 @@
       </c>
       <c r="C131" t="s">
         <v>500</v>
       </c>
       <c r="D131">
         <v>18</v>
       </c>
       <c r="E131" t="s">
         <v>61</v>
       </c>
       <c r="F131" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>501</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>133</v>
       </c>
       <c r="F132" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>502</v>
       </c>
       <c r="D133">
         <v>19</v>
       </c>
       <c r="E133" t="s">
         <v>26</v>
       </c>
       <c r="F133" t="s">
         <v>145</v>
       </c>
     </row>
@@ -8681,51 +8681,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>508</v>
       </c>
       <c r="D139">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>162</v>
       </c>
       <c r="F139" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>509</v>
       </c>
       <c r="D140">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>72</v>
       </c>
       <c r="F140" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>511</v>
       </c>
       <c r="D141">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>117</v>
       </c>
       <c r="F141" t="s">
         <v>512</v>
       </c>
     </row>
@@ -9140,51 +9140,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>542</v>
       </c>
       <c r="D166">
         <v>17</v>
       </c>
       <c r="E166" t="s">
         <v>10</v>
       </c>
       <c r="F166" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>543</v>
       </c>
       <c r="D167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>38</v>
       </c>
       <c r="F167" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>544</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>265</v>
       </c>
       <c r="F168" t="s">
         <v>266</v>
       </c>
     </row>
@@ -9208,51 +9208,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>546</v>
       </c>
       <c r="D170">
         <v>19</v>
       </c>
       <c r="E170" t="s">
         <v>133</v>
       </c>
       <c r="F170" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>547</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>18</v>
       </c>
       <c r="F171" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>548</v>
       </c>
       <c r="D172">
         <v>18</v>
       </c>
       <c r="E172" t="s">
         <v>18</v>
       </c>
       <c r="F172" t="s">
         <v>199</v>
       </c>
     </row>
@@ -9491,51 +9491,51 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>567</v>
       </c>
       <c r="D187">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>18</v>
       </c>
       <c r="F187" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>568</v>
       </c>
       <c r="D188">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
         <v>462</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>569</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>162</v>
       </c>
       <c r="F189" t="s">
         <v>570</v>
       </c>
     </row>
@@ -9576,51 +9576,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>574</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>26</v>
       </c>
       <c r="F192" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>575</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>7</v>
       </c>
       <c r="F193" t="s">
         <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>577</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>162</v>
       </c>
       <c r="F194" t="s">
         <v>550</v>
       </c>
     </row>
@@ -9695,68 +9695,68 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>195</v>
       </c>
       <c r="C199" t="s">
         <v>582</v>
       </c>
       <c r="D199">
         <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>38</v>
       </c>
       <c r="F199" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>584</v>
       </c>
       <c r="D200">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>38</v>
       </c>
       <c r="F200" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>585</v>
       </c>
       <c r="D201">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E201" t="s">
         <v>133</v>
       </c>
       <c r="F201" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>586</v>
       </c>
       <c r="D202">
         <v>18</v>
       </c>
       <c r="E202" t="s">
         <v>117</v>
       </c>
       <c r="F202" t="s">
         <v>309</v>
       </c>
     </row>