--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -2279,71 +2279,71 @@
       </c>
       <c r="C15" t="s">
         <v>32</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>7</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>34</v>
       </c>
       <c r="D16">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>8</v>
       </c>
       <c r="B17">
         <v>42.0</v>
       </c>
       <c r="C17" t="s">
         <v>36</v>
       </c>
       <c r="D17">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>9</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>37</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>38</v>
       </c>
       <c r="F18" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2621,51 +2621,51 @@
       </c>
       <c r="C33" t="s">
         <v>60</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>25</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>26</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
         <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3003,51 +3003,51 @@
       </c>
       <c r="C53" t="s">
         <v>92</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>21</v>
       </c>
       <c r="F53" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>45</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>93</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>41</v>
       </c>
       <c r="F54" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>95</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>96</v>
       </c>
       <c r="F55" t="s">
@@ -3060,51 +3060,51 @@
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>98</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>47</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>99</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>49</v>
       </c>
       <c r="C58" t="s">
         <v>101</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58" t="s">
         <v>85</v>
       </c>
     </row>
@@ -3305,51 +3305,51 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>117</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>61</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>118</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>119</v>
       </c>
       <c r="F70" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>62</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>21</v>
       </c>
       <c r="F71" t="s">
@@ -3519,51 +3519,51 @@
       </c>
       <c r="C80" t="s">
         <v>137</v>
       </c>
       <c r="D80">
         <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>138</v>
       </c>
       <c r="F80" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>72</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>140</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>9</v>
       </c>
       <c r="F81" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>73</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>142</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>29</v>
       </c>
       <c r="F82" t="s">
@@ -3636,51 +3636,51 @@
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>78</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>151</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>29</v>
       </c>
       <c r="F87" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>79</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>87</v>
       </c>
       <c r="F88" t="s">
@@ -3833,51 +3833,51 @@
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>29</v>
       </c>
       <c r="F96" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>88</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>29</v>
       </c>
       <c r="F97" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>89</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>168</v>
       </c>
       <c r="D98">
         <v>24</v>
       </c>
       <c r="E98" t="s">
         <v>87</v>
       </c>
       <c r="F98" t="s">
@@ -4110,51 +4110,51 @@
       </c>
       <c r="C110" t="s">
         <v>181</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
       <c r="F110" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>102</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>9</v>
       </c>
       <c r="F111" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>102</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
         <v>22</v>
       </c>
       <c r="E112" t="s">
         <v>24</v>
       </c>
     </row>
@@ -4324,51 +4324,51 @@
       </c>
       <c r="C121" t="s">
         <v>198</v>
       </c>
       <c r="D121">
         <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>41</v>
       </c>
       <c r="F121" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>113</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>199</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>38</v>
       </c>
       <c r="F122" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>114</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>200</v>
       </c>
       <c r="D123">
         <v>22</v>
       </c>
       <c r="E123" t="s">
         <v>21</v>
       </c>
     </row>
@@ -4538,91 +4538,91 @@
       </c>
       <c r="C132" t="s">
         <v>212</v>
       </c>
       <c r="D132">
         <v>21</v>
       </c>
       <c r="E132" t="s">
         <v>119</v>
       </c>
       <c r="F132" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>124</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>213</v>
       </c>
       <c r="D133">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>96</v>
       </c>
       <c r="F133" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>125</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>214</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>38</v>
       </c>
       <c r="F134" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>126</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>216</v>
       </c>
       <c r="D135">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>127</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>217</v>
       </c>
       <c r="D136">
         <v>24</v>
       </c>
       <c r="E136" t="s">
         <v>29</v>
       </c>
       <c r="F136" t="s">
         <v>30</v>
       </c>
     </row>
@@ -4632,102 +4632,102 @@
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>218</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>38</v>
       </c>
       <c r="F137" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>219</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>17</v>
       </c>
       <c r="F138" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>130</v>
       </c>
       <c r="C139" t="s">
         <v>220</v>
       </c>
       <c r="D139">
         <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>13</v>
       </c>
       <c r="F139" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>131</v>
       </c>
       <c r="C140" t="s">
         <v>222</v>
       </c>
       <c r="D140">
         <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>41</v>
       </c>
       <c r="F140" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>132</v>
       </c>
       <c r="C141" t="s">
         <v>223</v>
       </c>
       <c r="D141">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>41</v>
       </c>
       <c r="F141" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>133</v>
       </c>
       <c r="C142" t="s">
         <v>225</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>226</v>
       </c>
       <c r="F142" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4813,116 +4813,116 @@
         <v>235</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>236</v>
       </c>
       <c r="D148">
         <v>21</v>
       </c>
       <c r="E148" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
       </c>
       <c r="C149" t="s">
         <v>237</v>
       </c>
       <c r="D149">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E149" t="s">
         <v>238</v>
       </c>
       <c r="F149" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>135</v>
       </c>
       <c r="F150" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>142</v>
       </c>
       <c r="C151" t="s">
         <v>242</v>
       </c>
       <c r="D151">
         <v>22</v>
       </c>
       <c r="E151" t="s">
         <v>13</v>
       </c>
       <c r="F151" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>143</v>
       </c>
       <c r="C152" t="s">
         <v>243</v>
       </c>
       <c r="D152">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>144</v>
       </c>
       <c r="C153" t="s">
         <v>244</v>
       </c>
       <c r="D153">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>79</v>
       </c>
       <c r="F153" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>145</v>
       </c>
       <c r="C154" t="s">
         <v>245</v>
       </c>
       <c r="D154">
         <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>87</v>
       </c>
       <c r="F154" t="s">
         <v>145</v>
       </c>
     </row>
@@ -4997,51 +4997,51 @@
     <row r="159" spans="1:6">
       <c r="A159">
         <v>150</v>
       </c>
       <c r="C159" t="s">
         <v>253</v>
       </c>
       <c r="D159">
         <v>23</v>
       </c>
       <c r="E159" t="s">
         <v>190</v>
       </c>
       <c r="F159" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>151</v>
       </c>
       <c r="C160" t="s">
         <v>254</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>21</v>
       </c>
       <c r="F160" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>255</v>
       </c>
       <c r="D161">
         <v>21</v>
       </c>
       <c r="E161" t="s">
         <v>138</v>
       </c>
       <c r="F161" t="s">
         <v>139</v>
       </c>
     </row>
@@ -5549,51 +5549,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>290</v>
       </c>
       <c r="D17">
         <v>24</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>291</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>293</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>38</v>
       </c>
       <c r="F19" t="s">
         <v>294</v>
       </c>
     </row>
@@ -5877,51 +5877,51 @@
       </c>
       <c r="C34" t="s">
         <v>314</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>315</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>38</v>
       </c>
       <c r="F35" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>317</v>
       </c>
       <c r="D36">
         <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36" t="s">
@@ -6393,51 +6393,51 @@
       </c>
       <c r="C61" t="s">
         <v>351</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>96</v>
       </c>
       <c r="F61" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>352</v>
       </c>
       <c r="D62">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>21</v>
       </c>
       <c r="F62" t="s">
         <v>353</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>354</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>38</v>
       </c>
       <c r="F63" t="s">
@@ -6533,71 +6533,71 @@
       </c>
       <c r="C68" t="s">
         <v>363</v>
       </c>
       <c r="D68">
         <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>69</v>
       </c>
       <c r="F68" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>365</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
       <c r="F69" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>367</v>
       </c>
       <c r="D70">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E70" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>65</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>368</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>9</v>
       </c>
       <c r="F71" t="s">
         <v>85</v>
       </c>
     </row>
@@ -6724,51 +6724,51 @@
       </c>
       <c r="C78" t="s">
         <v>377</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>378</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>379</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
@@ -6855,91 +6855,91 @@
       </c>
       <c r="C85" t="s">
         <v>386</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>38</v>
       </c>
       <c r="F85" t="s">
         <v>387</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>388</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>119</v>
       </c>
       <c r="F86" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>390</v>
       </c>
       <c r="D87">
         <v>22</v>
       </c>
       <c r="E87" t="s">
         <v>79</v>
       </c>
       <c r="F87" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>82</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>391</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>96</v>
       </c>
       <c r="F88" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>83</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>393</v>
       </c>
       <c r="D89">
         <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>135</v>
       </c>
       <c r="F89" t="s">
@@ -7015,51 +7015,51 @@
       </c>
       <c r="C93" t="s">
         <v>397</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>96</v>
       </c>
       <c r="F93" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>88</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>398</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
       <c r="F94" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>399</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>119</v>
       </c>
       <c r="F95" t="s">
@@ -7206,51 +7206,51 @@
       </c>
       <c r="C103" t="s">
         <v>408</v>
       </c>
       <c r="D103">
         <v>24</v>
       </c>
       <c r="E103" t="s">
         <v>38</v>
       </c>
       <c r="F103" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>409</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>29</v>
       </c>
       <c r="F104" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>410</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>24</v>
       </c>
     </row>
@@ -7380,51 +7380,51 @@
       </c>
       <c r="C112" t="s">
         <v>418</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>29</v>
       </c>
       <c r="F112" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>419</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
       <c r="F113" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>420</v>
       </c>
       <c r="D114">
         <v>22</v>
       </c>
       <c r="E114" t="s">
         <v>79</v>
       </c>
       <c r="F114" t="s">
@@ -7440,51 +7440,51 @@
       </c>
       <c r="C115" t="s">
         <v>421</v>
       </c>
       <c r="D115">
         <v>22</v>
       </c>
       <c r="E115" t="s">
         <v>87</v>
       </c>
       <c r="F115" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>422</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>423</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>13</v>
       </c>
       <c r="F117" t="s">
         <v>14</v>
       </c>
     </row>
@@ -7497,108 +7497,108 @@
       </c>
       <c r="C118" t="s">
         <v>424</v>
       </c>
       <c r="D118">
         <v>24</v>
       </c>
       <c r="E118" t="s">
         <v>29</v>
       </c>
       <c r="F118" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>113</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>425</v>
       </c>
       <c r="D119">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>114</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>426</v>
       </c>
       <c r="D120">
         <v>22</v>
       </c>
       <c r="E120" t="s">
         <v>79</v>
       </c>
       <c r="F120" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>428</v>
       </c>
       <c r="D121">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E121" t="s">
         <v>87</v>
       </c>
       <c r="F121" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>116</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>429</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>119</v>
       </c>
       <c r="F122" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>430</v>
       </c>
       <c r="D123">
         <v>24</v>
       </c>
       <c r="E123" t="s">
         <v>79</v>
       </c>
       <c r="F123" t="s">
@@ -8192,99 +8192,99 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>475</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>29</v>
       </c>
       <c r="F158" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>476</v>
       </c>
       <c r="D159">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>477</v>
       </c>
       <c r="D160">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E160" t="s">
         <v>87</v>
       </c>
       <c r="F160" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>478</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>119</v>
       </c>
       <c r="F161" t="s">
         <v>479</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>480</v>
       </c>
       <c r="D162">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>13</v>
       </c>
       <c r="F162" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>157</v>
       </c>
       <c r="C163" t="s">
         <v>482</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>119</v>
       </c>
       <c r="F163" t="s">
         <v>133</v>
       </c>
     </row>
@@ -8495,102 +8495,102 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>498</v>
       </c>
       <c r="D176">
         <v>22</v>
       </c>
       <c r="E176" t="s">
         <v>29</v>
       </c>
       <c r="F176" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>499</v>
       </c>
       <c r="D177">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>138</v>
       </c>
       <c r="F177" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>500</v>
       </c>
       <c r="D178">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E178" t="s">
         <v>13</v>
       </c>
       <c r="F178" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>173</v>
       </c>
       <c r="C179" t="s">
         <v>501</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>226</v>
       </c>
       <c r="F179" t="s">
         <v>502</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>503</v>
       </c>
       <c r="D180">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E180" t="s">
         <v>138</v>
       </c>
       <c r="F180" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>504</v>
       </c>
       <c r="D181">
         <v>24</v>
       </c>
       <c r="E181" t="s">
         <v>69</v>
       </c>
       <c r="F181" t="s">
         <v>432</v>
       </c>
     </row>