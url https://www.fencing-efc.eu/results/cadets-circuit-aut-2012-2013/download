--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1859,51 +1859,51 @@
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
@@ -2187,51 +2187,51 @@
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>41</v>
       </c>
       <c r="F20" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>43</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>32</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>32</v>
       </c>
       <c r="F22" t="s">
@@ -2501,111 +2501,111 @@
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>59</v>
       </c>
       <c r="F36" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>17</v>
       </c>
       <c r="F37" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>17</v>
       </c>
       <c r="F41" t="s">
@@ -2621,68 +2621,68 @@
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>90</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>48</v>
       </c>
       <c r="F44" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>92</v>
       </c>
       <c r="D45">
         <v>28</v>
       </c>
       <c r="E45" t="s">
         <v>93</v>
       </c>
       <c r="F45" t="s">
@@ -2698,51 +2698,51 @@
       </c>
       <c r="C46" t="s">
         <v>95</v>
       </c>
       <c r="D46">
         <v>29</v>
       </c>
       <c r="E46" t="s">
         <v>48</v>
       </c>
       <c r="F46" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>96</v>
       </c>
       <c r="D47">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>48</v>
       </c>
       <c r="F47" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>98</v>
       </c>
       <c r="D48">
         <v>29</v>
       </c>
       <c r="E48" t="s">
         <v>48</v>
       </c>
       <c r="F48" t="s">
@@ -2758,105 +2758,105 @@
       </c>
       <c r="C49" t="s">
         <v>100</v>
       </c>
       <c r="D49">
         <v>30</v>
       </c>
       <c r="E49" t="s">
         <v>28</v>
       </c>
       <c r="F49" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>102</v>
       </c>
       <c r="D50">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
       <c r="F50" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>48</v>
       </c>
       <c r="F53" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2872,51 +2872,51 @@
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
         <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>11</v>
       </c>
       <c r="F55" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>112</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>30</v>
       </c>
       <c r="E57" t="s">
         <v>66</v>
       </c>
       <c r="F57" t="s">
@@ -3183,51 +3183,51 @@
       </c>
       <c r="C71" t="s">
         <v>135</v>
       </c>
       <c r="D71">
         <v>30</v>
       </c>
       <c r="E71" t="s">
         <v>25</v>
       </c>
       <c r="F71" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>48</v>
       </c>
       <c r="F72" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>41</v>
       </c>
       <c r="F73" t="s">
@@ -3540,51 +3540,51 @@
       </c>
       <c r="C89" t="s">
         <v>163</v>
       </c>
       <c r="D89">
         <v>30</v>
       </c>
       <c r="E89" t="s">
         <v>164</v>
       </c>
       <c r="F89" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>166</v>
       </c>
       <c r="D90">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>48</v>
       </c>
       <c r="F90" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>89</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>167</v>
       </c>
       <c r="D91">
         <v>28</v>
       </c>
       <c r="E91" t="s">
         <v>55</v>
       </c>
       <c r="F91" t="s">
@@ -4486,51 +4486,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>240</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
       <c r="F139" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>242</v>
       </c>
       <c r="D140">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E140" t="s">
         <v>66</v>
       </c>
       <c r="F140" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>244</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>28</v>
       </c>
       <c r="F141" t="s">
         <v>245</v>
       </c>
     </row>
@@ -4636,51 +4636,51 @@
         <v>201</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>257</v>
       </c>
       <c r="D148">
         <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>258</v>
       </c>
       <c r="D149">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E149" t="s">
         <v>259</v>
       </c>
       <c r="F149" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>261</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>93</v>
       </c>
       <c r="F150" t="s">
         <v>221</v>
       </c>
     </row>
@@ -5167,51 +5167,51 @@
       </c>
       <c r="C15" t="s">
         <v>289</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>105</v>
       </c>
       <c r="F15" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>291</v>
       </c>
       <c r="D16">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>292</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>55</v>
       </c>
       <c r="F17" t="s">
         <v>168</v>
       </c>
     </row>
@@ -5241,71 +5241,71 @@
       </c>
       <c r="C19" t="s">
         <v>294</v>
       </c>
       <c r="D19">
         <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>296</v>
       </c>
       <c r="D20">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>298</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>300</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>66</v>
       </c>
       <c r="F22" t="s">
         <v>243</v>
       </c>
     </row>
@@ -5398,71 +5398,71 @@
       </c>
       <c r="C27" t="s">
         <v>307</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>59</v>
       </c>
       <c r="F27" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>309</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>32</v>
       </c>
       <c r="F28" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>310</v>
       </c>
       <c r="D29">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>311</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>105</v>
       </c>
       <c r="F30" t="s">
@@ -5552,122 +5552,122 @@
       </c>
       <c r="C35" t="s">
         <v>316</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>317</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>21</v>
       </c>
       <c r="F36" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>319</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>320</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>321</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>322</v>
       </c>
       <c r="D40">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>59</v>
       </c>
       <c r="F40" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>323</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>21</v>
       </c>
       <c r="F41" t="s">
@@ -6174,71 +6174,71 @@
       </c>
       <c r="C67" t="s">
         <v>358</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s">
         <v>297</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>359</v>
       </c>
       <c r="D68">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>360</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>361</v>
       </c>
       <c r="D69">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>11</v>
       </c>
       <c r="F69" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>363</v>
       </c>
       <c r="D70">
         <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>55</v>
       </c>
       <c r="F70" t="s">
@@ -6408,71 +6408,71 @@
       </c>
       <c r="C79" t="s">
         <v>374</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>55</v>
       </c>
       <c r="F79" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>375</v>
       </c>
       <c r="D80">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E80" t="s">
         <v>32</v>
       </c>
       <c r="F80" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>376</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>32</v>
       </c>
       <c r="F81" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>378</v>
       </c>
       <c r="D82">
         <v>30</v>
       </c>
       <c r="E82" t="s">
         <v>164</v>
       </c>
       <c r="F82" t="s">
@@ -6568,71 +6568,71 @@
       </c>
       <c r="C87" t="s">
         <v>383</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>17</v>
       </c>
       <c r="F87" t="s">
         <v>384</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>385</v>
       </c>
       <c r="D88">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E88" t="s">
         <v>164</v>
       </c>
       <c r="F88" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>386</v>
       </c>
       <c r="D89">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>66</v>
       </c>
       <c r="F89" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>387</v>
       </c>
       <c r="D90">
         <v>29</v>
       </c>
       <c r="E90" t="s">
         <v>32</v>
       </c>
       <c r="F90" t="s">
@@ -7122,71 +7122,71 @@
       </c>
       <c r="C115" t="s">
         <v>417</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>123</v>
       </c>
       <c r="F115" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>2.0</v>
       </c>
       <c r="C116" t="s">
         <v>418</v>
       </c>
       <c r="D116">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E116" t="s">
         <v>28</v>
       </c>
       <c r="F116" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>2.0</v>
       </c>
       <c r="C117" t="s">
         <v>419</v>
       </c>
       <c r="D117">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>93</v>
       </c>
       <c r="F117" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>421</v>
       </c>
       <c r="D118">
         <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>55</v>
       </c>
       <c r="F118" t="s">
@@ -7398,51 +7398,51 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>435</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>55</v>
       </c>
       <c r="F130" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>436</v>
       </c>
       <c r="D131">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>93</v>
       </c>
       <c r="F131" t="s">
         <v>437</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>438</v>
       </c>
       <c r="D132">
         <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>28</v>
       </c>
       <c r="F132" t="s">
         <v>172</v>
       </c>
     </row>
@@ -7551,51 +7551,51 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>445</v>
       </c>
       <c r="D139">
         <v>30</v>
       </c>
       <c r="E139" t="s">
         <v>55</v>
       </c>
       <c r="F139" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>446</v>
       </c>
       <c r="D140">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>55</v>
       </c>
       <c r="F140" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>448</v>
       </c>
       <c r="D141">
         <v>30</v>
       </c>
       <c r="E141" t="s">
         <v>55</v>
       </c>
       <c r="F141" t="s">
         <v>56</v>
       </c>
     </row>
@@ -7650,68 +7650,68 @@
         <v>179</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>452</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>453</v>
       </c>
       <c r="D146">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>93</v>
       </c>
       <c r="F146" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>455</v>
       </c>
       <c r="D147">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>456</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>55</v>
       </c>
       <c r="F148" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
@@ -7729,51 +7729,51 @@
         <v>129</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>458</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>460</v>
       </c>
       <c r="D151">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>252</v>
       </c>
       <c r="F151" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>461</v>
       </c>
       <c r="D152">
         <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>252</v>
       </c>
       <c r="F152" t="s">
         <v>430</v>
       </c>
     </row>