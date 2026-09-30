--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2191,51 +2191,51 @@
       </c>
       <c r="C37" t="s">
         <v>66</v>
       </c>
       <c r="D37">
         <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>50</v>
       </c>
       <c r="F37" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>68</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>70</v>
       </c>
       <c r="D39">
         <v>16</v>
       </c>
       <c r="E39" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
@@ -2282,51 +2282,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>74</v>
       </c>
       <c r="D42">
         <v>16</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>75</v>
       </c>
       <c r="D43">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
         <v>58</v>
       </c>
       <c r="F43" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
         <v>17</v>
       </c>
       <c r="E44" t="s">
         <v>53</v>
       </c>
       <c r="F44" t="s">
@@ -2342,51 +2342,51 @@
       </c>
       <c r="C45" t="s">
         <v>79</v>
       </c>
       <c r="D45">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>80</v>
       </c>
       <c r="F45" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>83</v>
       </c>
       <c r="D47">
         <v>15</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2524,51 +2524,51 @@
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>97</v>
       </c>
       <c r="F55" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E56" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>50</v>
       </c>
       <c r="F57" t="s">
         <v>101</v>
       </c>
     </row>
@@ -2601,51 +2601,51 @@
       </c>
       <c r="C59" t="s">
         <v>104</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>58</v>
       </c>
       <c r="F59" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>58</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>106</v>
       </c>
       <c r="D60">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E60" t="s">
         <v>107</v>
       </c>
       <c r="F60" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>59</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>109</v>
       </c>
       <c r="D61">
         <v>16</v>
       </c>
       <c r="E61" t="s">
         <v>58</v>
       </c>
       <c r="F61" t="s">
@@ -3134,51 +3134,51 @@
       </c>
       <c r="C87" t="s">
         <v>148</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>53</v>
       </c>
       <c r="F87" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>149</v>
       </c>
       <c r="D88">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E88" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>150</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>58</v>
       </c>
       <c r="F89" t="s">
         <v>151</v>
       </c>
     </row>
@@ -3279,51 +3279,51 @@
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>161</v>
       </c>
       <c r="D96">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E96" t="s">
         <v>50</v>
       </c>
       <c r="F96" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>94</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>163</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
         <v>123</v>
       </c>
       <c r="F97" t="s">
@@ -3513,51 +3513,51 @@
       </c>
       <c r="C107" t="s">
         <v>177</v>
       </c>
       <c r="D107">
         <v>16</v>
       </c>
       <c r="E107" t="s">
         <v>53</v>
       </c>
       <c r="F107" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>106</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>178</v>
       </c>
       <c r="D108">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E108" t="s">
         <v>97</v>
       </c>
       <c r="F108" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>107</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>180</v>
       </c>
       <c r="D109">
         <v>14</v>
       </c>
       <c r="E109" t="s">
         <v>58</v>
       </c>
       <c r="F109" t="s">
@@ -3804,51 +3804,51 @@
       </c>
       <c r="C122" t="s">
         <v>198</v>
       </c>
       <c r="D122">
         <v>17</v>
       </c>
       <c r="E122" t="s">
         <v>50</v>
       </c>
       <c r="F122" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>121</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>199</v>
       </c>
       <c r="D123">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E123" t="s">
         <v>50</v>
       </c>
       <c r="F123" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>200</v>
       </c>
       <c r="D124">
         <v>16</v>
       </c>
       <c r="E124" t="s">
         <v>58</v>
       </c>
       <c r="F124" t="s">
@@ -3864,51 +3864,51 @@
       </c>
       <c r="C125" t="s">
         <v>202</v>
       </c>
       <c r="D125">
         <v>15</v>
       </c>
       <c r="E125" t="s">
         <v>93</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>203</v>
       </c>
       <c r="D126">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E126" t="s">
         <v>97</v>
       </c>
       <c r="F126" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>125</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>204</v>
       </c>
       <c r="D127">
         <v>17</v>
       </c>
       <c r="E127" t="s">
         <v>53</v>
       </c>
       <c r="F127" t="s">
@@ -3924,51 +3924,51 @@
       </c>
       <c r="C128" t="s">
         <v>205</v>
       </c>
       <c r="D128">
         <v>17</v>
       </c>
       <c r="E128" t="s">
         <v>53</v>
       </c>
       <c r="F128" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>206</v>
       </c>
       <c r="D129">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E129" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>128</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>208</v>
       </c>
       <c r="D130">
         <v>16</v>
       </c>
       <c r="E130" t="s">
         <v>53</v>
       </c>
       <c r="F130" t="s">
         <v>130</v>
       </c>
     </row>
@@ -4043,85 +4043,85 @@
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>217</v>
       </c>
       <c r="D135">
         <v>17</v>
       </c>
       <c r="E135" t="s">
         <v>50</v>
       </c>
       <c r="F135" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>218</v>
       </c>
       <c r="D136">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E136" t="s">
         <v>50</v>
       </c>
       <c r="F136" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>219</v>
       </c>
       <c r="D137">
         <v>15</v>
       </c>
       <c r="E137" t="s">
         <v>46</v>
       </c>
       <c r="F137" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>220</v>
       </c>
       <c r="D138">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E138" t="s">
         <v>46</v>
       </c>
       <c r="F138" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>222</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>97</v>
       </c>
       <c r="F139" t="s">
         <v>98</v>
       </c>
     </row>
@@ -4513,68 +4513,68 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>161</v>
       </c>
       <c r="C163" t="s">
         <v>249</v>
       </c>
       <c r="D163">
         <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>107</v>
       </c>
       <c r="F163" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>250</v>
       </c>
       <c r="D164">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E164" t="s">
         <v>69</v>
       </c>
       <c r="F164" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>251</v>
       </c>
       <c r="D165">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>21</v>
       </c>
       <c r="F165" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>164</v>
       </c>
       <c r="C166" t="s">
         <v>253</v>
       </c>
       <c r="D166">
         <v>14</v>
       </c>
       <c r="E166" t="s">
         <v>107</v>
       </c>
       <c r="F166" t="s">
         <v>254</v>
       </c>
     </row>
@@ -4629,85 +4629,85 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>168</v>
       </c>
       <c r="C170" t="s">
         <v>258</v>
       </c>
       <c r="D170">
         <v>16</v>
       </c>
       <c r="E170" t="s">
         <v>58</v>
       </c>
       <c r="F170" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>168</v>
       </c>
       <c r="C171" t="s">
         <v>259</v>
       </c>
       <c r="D171">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E171" t="s">
         <v>58</v>
       </c>
       <c r="F171" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>170</v>
       </c>
       <c r="C172" t="s">
         <v>260</v>
       </c>
       <c r="D172">
         <v>17</v>
       </c>
       <c r="E172" t="s">
         <v>58</v>
       </c>
       <c r="F172" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>171</v>
       </c>
       <c r="C173" t="s">
         <v>262</v>
       </c>
       <c r="D173">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E173" t="s">
         <v>58</v>
       </c>
       <c r="F173" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>263</v>
       </c>
       <c r="D174">
         <v>15</v>
       </c>
       <c r="E174" t="s">
         <v>58</v>
       </c>
       <c r="F174" t="s">
         <v>264</v>
       </c>
     </row>
@@ -4884,65 +4884,65 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>183</v>
       </c>
       <c r="C185" t="s">
         <v>276</v>
       </c>
       <c r="D185">
         <v>17</v>
       </c>
       <c r="E185" t="s">
         <v>116</v>
       </c>
       <c r="F185" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>278</v>
       </c>
       <c r="D186">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E186" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>279</v>
       </c>
       <c r="D187">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E187" t="s">
         <v>280</v>
       </c>
       <c r="F187" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>282</v>
       </c>
       <c r="D188">
         <v>14</v>
       </c>
       <c r="E188" t="s">
         <v>58</v>
       </c>
       <c r="F188" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5340,51 +5340,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>210</v>
       </c>
       <c r="C212" t="s">
         <v>311</v>
       </c>
       <c r="D212">
         <v>15</v>
       </c>
       <c r="E212" t="s">
         <v>53</v>
       </c>
       <c r="F212" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>211</v>
       </c>
       <c r="C213" t="s">
         <v>312</v>
       </c>
       <c r="D213">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E213" t="s">
         <v>58</v>
       </c>
       <c r="F213" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>313</v>
       </c>
       <c r="D214">
         <v>15</v>
       </c>
       <c r="E214" t="s">
         <v>58</v>
       </c>
       <c r="F214" t="s">
         <v>151</v>
       </c>
     </row>
@@ -5527,51 +5527,51 @@
     <row r="223" spans="1:6">
       <c r="A223">
         <v>220</v>
       </c>
       <c r="C223" t="s">
         <v>324</v>
       </c>
       <c r="D223">
         <v>16</v>
       </c>
       <c r="E223" t="s">
         <v>69</v>
       </c>
       <c r="F223" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>326</v>
       </c>
       <c r="D224">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E224" t="s">
         <v>58</v>
       </c>
       <c r="F224" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>223</v>
       </c>
       <c r="C225" t="s">
         <v>327</v>
       </c>
       <c r="D225">
         <v>14</v>
       </c>
       <c r="E225" t="s">
         <v>58</v>
       </c>
       <c r="F225" t="s">
         <v>181</v>
       </c>
     </row>
@@ -5643,51 +5643,51 @@
         <v>151</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>227</v>
       </c>
       <c r="C230" t="s">
         <v>333</v>
       </c>
       <c r="D230">
         <v>15</v>
       </c>
       <c r="E230" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>227</v>
       </c>
       <c r="C231" t="s">
         <v>334</v>
       </c>
       <c r="D231">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E231" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>227</v>
       </c>
       <c r="C232" t="s">
         <v>335</v>
       </c>
       <c r="D232">
         <v>16</v>
       </c>
       <c r="E232" t="s">
         <v>107</v>
       </c>
       <c r="F232" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>231</v>