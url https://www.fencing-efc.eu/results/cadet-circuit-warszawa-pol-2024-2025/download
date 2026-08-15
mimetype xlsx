--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1266,51 +1266,51 @@
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>60.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>16</v>
       </c>
       <c r="D7">
         <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>6</v>
@@ -1377,51 +1377,51 @@
       </c>
       <c r="C11" t="s">
         <v>22</v>
       </c>
       <c r="D11">
         <v>17</v>
       </c>
       <c r="E11" t="s">
         <v>23</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>25</v>
       </c>
       <c r="D12">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>11</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>16</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>29</v>
       </c>
     </row>
@@ -1434,88 +1434,88 @@
       </c>
       <c r="C14" t="s">
         <v>30</v>
       </c>
       <c r="D14">
         <v>17</v>
       </c>
       <c r="E14" t="s">
         <v>31</v>
       </c>
       <c r="F14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>35</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>36</v>
       </c>
       <c r="F16" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E17" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
@@ -1653,51 +1653,51 @@
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>50</v>
       </c>
       <c r="D26">
         <v>14</v>
       </c>
       <c r="E26" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>24</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>52</v>
       </c>
       <c r="D27">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>54</v>
       </c>
       <c r="D28">
         <v>17</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
@@ -1747,51 +1747,51 @@
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
         <v>16</v>
       </c>
       <c r="E31" t="s">
         <v>28</v>
       </c>
       <c r="F31" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>30</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E32" t="s">
         <v>59</v>
       </c>
       <c r="F32" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>61</v>
       </c>
       <c r="D33">
         <v>18</v>
       </c>
       <c r="E33" t="s">
         <v>62</v>
       </c>
       <c r="F33" t="s">
@@ -1807,51 +1807,51 @@
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
         <v>17</v>
       </c>
       <c r="E34" t="s">
         <v>36</v>
       </c>
       <c r="F34" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>65</v>
       </c>
       <c r="D35">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E35" t="s">
         <v>66</v>
       </c>
       <c r="F35" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1924,91 +1924,91 @@
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>17</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>75</v>
       </c>
       <c r="D41">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>17</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>41</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>42</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>62</v>
       </c>
       <c r="F44" t="s">
@@ -2101,51 +2101,51 @@
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>91</v>
       </c>
       <c r="D51">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2258,51 +2258,51 @@
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>17</v>
       </c>
       <c r="E57" t="s">
         <v>86</v>
       </c>
       <c r="F57" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E58" t="s">
         <v>62</v>
       </c>
       <c r="F58" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>57</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>101</v>
       </c>
       <c r="D59">
         <v>17</v>
       </c>
       <c r="E59" t="s">
         <v>28</v>
       </c>
       <c r="F59" t="s">
@@ -2438,51 +2438,51 @@
       </c>
       <c r="C66" t="s">
         <v>111</v>
       </c>
       <c r="D66">
         <v>17</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
@@ -2492,51 +2492,51 @@
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>117</v>
       </c>
       <c r="D70">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>118</v>
       </c>
       <c r="D71">
         <v>15</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="F71" t="s">
@@ -2812,51 +2812,51 @@
       </c>
       <c r="C85" t="s">
         <v>136</v>
       </c>
       <c r="D85">
         <v>16</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>36</v>
       </c>
       <c r="F86" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
         <v>16</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3000,51 +3000,51 @@
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>147</v>
       </c>
       <c r="D96">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E96" t="s">
         <v>34</v>
       </c>
       <c r="F96" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>149</v>
       </c>
       <c r="D97">
         <v>16</v>
       </c>
       <c r="E97" t="s">
         <v>23</v>
       </c>
       <c r="F97" t="s">
@@ -3060,71 +3060,71 @@
       </c>
       <c r="C98" t="s">
         <v>150</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
         <v>18</v>
       </c>
       <c r="F98" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>151</v>
       </c>
       <c r="D99">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E99" t="s">
         <v>18</v>
       </c>
       <c r="F99" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>97</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>152</v>
       </c>
       <c r="D100">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E100" t="s">
         <v>153</v>
       </c>
       <c r="F100" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>155</v>
       </c>
       <c r="D101">
         <v>15</v>
       </c>
       <c r="E101" t="s">
         <v>66</v>
       </c>
       <c r="F101" t="s">
@@ -3294,91 +3294,91 @@
       </c>
       <c r="C110" t="s">
         <v>168</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>7</v>
       </c>
       <c r="F110" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>109</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>170</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>18</v>
       </c>
       <c r="F111" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>109</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>171</v>
       </c>
       <c r="D112">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>34</v>
       </c>
       <c r="F112" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>111</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>173</v>
       </c>
       <c r="D113">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E113" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>112</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>174</v>
       </c>
       <c r="D114">
         <v>17</v>
       </c>
       <c r="E114" t="s">
         <v>36</v>
       </c>
       <c r="F114" t="s">
         <v>41</v>
       </c>
     </row>
@@ -3391,51 +3391,51 @@
       </c>
       <c r="C115" t="s">
         <v>175</v>
       </c>
       <c r="D115">
         <v>18</v>
       </c>
       <c r="E115" t="s">
         <v>18</v>
       </c>
       <c r="F115" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>176</v>
       </c>
       <c r="D116">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E116" t="s">
         <v>18</v>
       </c>
       <c r="F116" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
@@ -3562,51 +3562,51 @@
       </c>
       <c r="C124" t="s">
         <v>187</v>
       </c>
       <c r="D124">
         <v>15</v>
       </c>
       <c r="E124" t="s">
         <v>18</v>
       </c>
       <c r="F124" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>188</v>
       </c>
       <c r="D125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>36</v>
       </c>
       <c r="F125" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>124</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>189</v>
       </c>
       <c r="D126">
         <v>14</v>
       </c>
       <c r="E126" t="s">
         <v>158</v>
       </c>
       <c r="F126" t="s">
@@ -3622,108 +3622,108 @@
       </c>
       <c r="C127" t="s">
         <v>190</v>
       </c>
       <c r="D127">
         <v>16</v>
       </c>
       <c r="E127" t="s">
         <v>34</v>
       </c>
       <c r="F127" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>126</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>192</v>
       </c>
       <c r="D128">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E128" t="s">
         <v>18</v>
       </c>
       <c r="F128" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>193</v>
       </c>
       <c r="D129">
         <v>15</v>
       </c>
       <c r="E129" t="s">
         <v>18</v>
       </c>
       <c r="F129" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E130" t="s">
         <v>195</v>
       </c>
       <c r="F130" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>197</v>
       </c>
       <c r="D131">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
       <c r="F131" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>199</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>18</v>
       </c>
       <c r="F132" t="s">
         <v>76</v>
       </c>
     </row>
@@ -3778,68 +3778,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>203</v>
       </c>
       <c r="D136">
         <v>16</v>
       </c>
       <c r="E136" t="s">
         <v>23</v>
       </c>
       <c r="F136" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>205</v>
       </c>
       <c r="D137">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E137" t="s">
         <v>18</v>
       </c>
       <c r="F137" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>206</v>
       </c>
       <c r="D138">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>18</v>
       </c>
       <c r="F138" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>137</v>
       </c>
       <c r="C139" t="s">
         <v>207</v>
       </c>
       <c r="D139">
         <v>14</v>
       </c>
       <c r="E139" t="s">
         <v>18</v>
       </c>
       <c r="F139" t="s">
         <v>116</v>
       </c>
     </row>
@@ -3942,51 +3942,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>214</v>
       </c>
       <c r="D146">
         <v>15</v>
       </c>
       <c r="E146" t="s">
         <v>18</v>
       </c>
       <c r="F146" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>215</v>
       </c>
       <c r="D147">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E147" t="s">
         <v>66</v>
       </c>
       <c r="F147" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>217</v>
       </c>
       <c r="D148">
         <v>18</v>
       </c>
       <c r="E148" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>146</v>
@@ -4140,85 +4140,85 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>156</v>
       </c>
       <c r="C158" t="s">
         <v>227</v>
       </c>
       <c r="D158">
         <v>16</v>
       </c>
       <c r="E158" t="s">
         <v>158</v>
       </c>
       <c r="F158" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>228</v>
       </c>
       <c r="D159">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>18</v>
       </c>
       <c r="F159" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>229</v>
       </c>
       <c r="D160">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E160" t="s">
         <v>18</v>
       </c>
       <c r="F160" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>230</v>
       </c>
       <c r="D161">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>231</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>232</v>
@@ -4253,51 +4253,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>234</v>
       </c>
       <c r="D165">
         <v>15</v>
       </c>
       <c r="E165" t="s">
         <v>66</v>
       </c>
       <c r="F165" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>163</v>
       </c>
       <c r="C166" t="s">
         <v>235</v>
       </c>
       <c r="D166">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E166" t="s">
         <v>34</v>
       </c>
       <c r="F166" t="s">
         <v>236</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>