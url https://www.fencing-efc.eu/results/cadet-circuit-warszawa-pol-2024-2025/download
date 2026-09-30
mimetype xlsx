--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1505,51 +1505,51 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>16</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>16</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
@@ -1565,51 +1565,51 @@
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
       <c r="F21" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>23</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1844,51 +1844,51 @@
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>69</v>
       </c>
       <c r="D37">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
@@ -2044,51 +2044,51 @@
       </c>
       <c r="C46" t="s">
         <v>82</v>
       </c>
       <c r="D46">
         <v>17</v>
       </c>
       <c r="E46" t="s">
         <v>23</v>
       </c>
       <c r="F46" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>45</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>84</v>
       </c>
       <c r="D47">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>66</v>
       </c>
       <c r="F47" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>46</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>85</v>
       </c>
       <c r="D48">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>86</v>
       </c>
       <c r="F48" t="s">
@@ -2455,51 +2455,51 @@
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>113</v>
       </c>
       <c r="D67">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>114</v>
       </c>
       <c r="D68">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>115</v>
       </c>
       <c r="D69">
         <v>17</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>116</v>
       </c>
     </row>
@@ -2592,51 +2592,51 @@
       </c>
       <c r="C74" t="s">
         <v>122</v>
       </c>
       <c r="D74">
         <v>17</v>
       </c>
       <c r="E74" t="s">
         <v>123</v>
       </c>
       <c r="F74" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>125</v>
       </c>
       <c r="D75">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E75" t="s">
         <v>34</v>
       </c>
       <c r="F75" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>74</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>126</v>
       </c>
       <c r="D76">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>36</v>
       </c>
       <c r="F76" t="s">
@@ -2672,51 +2672,51 @@
       </c>
       <c r="C78" t="s">
         <v>128</v>
       </c>
       <c r="D78">
         <v>16</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>77</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>78</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>130</v>
       </c>
       <c r="D80">
         <v>16</v>
       </c>
       <c r="E80" t="s">
         <v>36</v>
       </c>
       <c r="F80" t="s">
@@ -2752,51 +2752,51 @@
       </c>
       <c r="C82" t="s">
         <v>132</v>
       </c>
       <c r="D82">
         <v>15</v>
       </c>
       <c r="E82" t="s">
         <v>34</v>
       </c>
       <c r="F82" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>81</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>133</v>
       </c>
       <c r="D83">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>82</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>134</v>
       </c>
       <c r="D84">
         <v>17</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
@@ -2832,179 +2832,179 @@
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
         <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>36</v>
       </c>
       <c r="F86" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>85</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>86</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>140</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>88</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>141</v>
       </c>
       <c r="D90">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>142</v>
       </c>
       <c r="D91">
         <v>17</v>
       </c>
       <c r="E91" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>143</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>91</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>144</v>
       </c>
       <c r="D93">
         <v>15</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>92</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>145</v>
       </c>
       <c r="D94">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E94" t="s">
         <v>7</v>
       </c>
       <c r="F94" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>93</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>146</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
@@ -3431,51 +3431,51 @@
       </c>
       <c r="C117" t="s">
         <v>178</v>
       </c>
       <c r="D117">
         <v>17</v>
       </c>
       <c r="E117" t="s">
         <v>10</v>
       </c>
       <c r="F117" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>116</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>180</v>
       </c>
       <c r="D118">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E118" t="s">
         <v>18</v>
       </c>
       <c r="F118" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>117</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>182</v>
       </c>
       <c r="D119">
         <v>16</v>
       </c>
       <c r="E119" t="s">
         <v>31</v>
       </c>
     </row>
@@ -4072,68 +4072,68 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>223</v>
       </c>
       <c r="D154">
         <v>16</v>
       </c>
       <c r="E154" t="s">
         <v>18</v>
       </c>
       <c r="F154" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>224</v>
       </c>
       <c r="D155">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E155" t="s">
         <v>18</v>
       </c>
       <c r="F155" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>225</v>
       </c>
       <c r="D156">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>86</v>
       </c>
       <c r="F156" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>226</v>
       </c>
       <c r="D157">
         <v>17</v>
       </c>
       <c r="E157" t="s">
         <v>18</v>
       </c>
       <c r="F157" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4188,65 +4188,65 @@
         <v>72</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>159</v>
       </c>
       <c r="C161" t="s">
         <v>230</v>
       </c>
       <c r="D161">
         <v>16</v>
       </c>
       <c r="E161" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>160</v>
       </c>
       <c r="C162" t="s">
         <v>231</v>
       </c>
       <c r="D162">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E162" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>232</v>
       </c>
       <c r="D163">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>18</v>
       </c>
       <c r="F163" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>162</v>
       </c>
       <c r="C164" t="s">
         <v>233</v>
       </c>
       <c r="D164">
         <v>14</v>
       </c>
       <c r="E164" t="s">
         <v>36</v>
       </c>
       <c r="F164" t="s">
         <v>41</v>
       </c>
     </row>