--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1459,51 +1459,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>12</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1536,71 +1536,71 @@
       </c>
       <c r="C17" t="s">
         <v>35</v>
       </c>
       <c r="D17">
         <v>19</v>
       </c>
       <c r="E17" t="s">
         <v>36</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>15</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>38</v>
       </c>
       <c r="D18">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E19" t="s">
         <v>36</v>
       </c>
       <c r="F19" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
     </row>
@@ -1673,51 +1673,51 @@
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>18</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>22</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>51</v>
       </c>
       <c r="D25">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>33</v>
       </c>
       <c r="F25" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>23</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>52</v>
       </c>
       <c r="D26">
         <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>33</v>
       </c>
       <c r="F26" t="s">
@@ -2015,105 +2015,105 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>78</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>40</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>79</v>
       </c>
       <c r="D43">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>81</v>
       </c>
       <c r="F44" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>83</v>
       </c>
       <c r="D45">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>43</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>84</v>
       </c>
       <c r="D46">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>44</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>85</v>
       </c>
       <c r="D47">
         <v>18</v>
       </c>
       <c r="E47" t="s">
         <v>22</v>
       </c>
     </row>
@@ -2397,131 +2397,131 @@
       </c>
       <c r="C62" t="s">
         <v>107</v>
       </c>
       <c r="D62">
         <v>18</v>
       </c>
       <c r="E62" t="s">
         <v>36</v>
       </c>
       <c r="F62" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>60</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>109</v>
       </c>
       <c r="D63">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E63" t="s">
         <v>55</v>
       </c>
       <c r="F63" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>61</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>110</v>
       </c>
       <c r="D64">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>62</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>112</v>
       </c>
       <c r="D65">
         <v>17</v>
       </c>
       <c r="E65" t="s">
         <v>113</v>
       </c>
       <c r="F65" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>115</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>64</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>117</v>
       </c>
       <c r="D67">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>36</v>
       </c>
       <c r="F67" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>65</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>119</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>67</v>
       </c>
       <c r="F68" t="s">
@@ -2925,71 +2925,71 @@
       </c>
       <c r="C89" t="s">
         <v>146</v>
       </c>
       <c r="D89">
         <v>17</v>
       </c>
       <c r="E89" t="s">
         <v>36</v>
       </c>
       <c r="F89" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>87</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>148</v>
       </c>
       <c r="D90">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>33</v>
       </c>
       <c r="F90" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>88</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>149</v>
       </c>
       <c r="D91">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>39</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>17</v>
       </c>
       <c r="E92" t="s">
         <v>123</v>
       </c>
       <c r="F92" t="s">
@@ -3695,99 +3695,99 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>193</v>
       </c>
       <c r="D129">
         <v>19</v>
       </c>
       <c r="E129" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>194</v>
       </c>
       <c r="D130">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E130" t="s">
         <v>81</v>
       </c>
       <c r="F130" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>195</v>
       </c>
       <c r="D131">
         <v>16</v>
       </c>
       <c r="E131" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>196</v>
       </c>
       <c r="D132">
         <v>17</v>
       </c>
       <c r="E132" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>197</v>
       </c>
       <c r="D133">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E133" t="s">
         <v>7</v>
       </c>
       <c r="F133" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>198</v>
       </c>
       <c r="D134">
         <v>19</v>
       </c>
       <c r="E134" t="s">
         <v>67</v>
       </c>
       <c r="F134" t="s">
         <v>199</v>
       </c>
     </row>
@@ -3964,51 +3964,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>212</v>
       </c>
       <c r="D145">
         <v>17</v>
       </c>
       <c r="E145" t="s">
         <v>36</v>
       </c>
       <c r="F145" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>213</v>
       </c>
       <c r="D146">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E146" t="s">
         <v>36</v>
       </c>
       <c r="F146" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>214</v>
       </c>
       <c r="D147">
         <v>17</v>
       </c>
       <c r="E147" t="s">
         <v>67</v>
       </c>
       <c r="F147" t="s">
         <v>120</v>
       </c>
     </row>
@@ -4083,85 +4083,85 @@
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>219</v>
       </c>
       <c r="D152">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>36</v>
       </c>
       <c r="F152" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>150</v>
       </c>
       <c r="C153" t="s">
         <v>220</v>
       </c>
       <c r="D153">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E153" t="s">
         <v>36</v>
       </c>
       <c r="F153" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>221</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>81</v>
       </c>
       <c r="F154" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>222</v>
       </c>
       <c r="D155">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E155" t="s">
         <v>55</v>
       </c>
       <c r="F155" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>153</v>
       </c>
       <c r="C156" t="s">
         <v>223</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>36</v>
       </c>
       <c r="F156" t="s">
         <v>167</v>
       </c>
     </row>
@@ -4253,51 +4253,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>229</v>
       </c>
       <c r="D162">
         <v>16</v>
       </c>
       <c r="E162" t="s">
         <v>36</v>
       </c>
       <c r="F162" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>230</v>
       </c>
       <c r="D163">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E163" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>161</v>
       </c>
       <c r="C164" t="s">
         <v>231</v>
       </c>
       <c r="D164">
         <v>17</v>
       </c>
       <c r="E164" t="s">
         <v>36</v>
       </c>
       <c r="F164" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>