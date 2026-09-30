--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -1583,51 +1583,51 @@
       </c>
       <c r="C18" t="s">
         <v>35</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>26</v>
       </c>
       <c r="F18" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>37</v>
       </c>
       <c r="D19">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E19" t="s">
         <v>26</v>
       </c>
       <c r="F19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>39</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
@@ -1891,51 +1891,51 @@
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>20</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>62</v>
       </c>
       <c r="D35">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>63</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2182,51 +2182,51 @@
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>26</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2396,51 +2396,51 @@
       </c>
       <c r="C60" t="s">
         <v>98</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
       <c r="F60" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>99</v>
       </c>
       <c r="D61">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>100</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
@@ -2527,51 +2527,51 @@
       </c>
       <c r="C67" t="s">
         <v>106</v>
       </c>
       <c r="D67">
         <v>17</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.5</v>
       </c>
       <c r="C68" t="s">
         <v>108</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.5</v>
       </c>
       <c r="C69" t="s">
         <v>109</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
     </row>
@@ -2601,51 +2601,51 @@
       </c>
       <c r="C71" t="s">
         <v>111</v>
       </c>
       <c r="D71">
         <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>112</v>
       </c>
       <c r="D72">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>113</v>
       </c>
       <c r="D73">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3284,51 +3284,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>153</v>
       </c>
       <c r="D2">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>154</v>
       </c>
       <c r="D3">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
         <v>155</v>
       </c>
     </row>
@@ -3361,51 +3361,51 @@
       </c>
       <c r="C5" t="s">
         <v>159</v>
       </c>
       <c r="D5">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>161</v>
       </c>
       <c r="D6">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>162</v>
       </c>
       <c r="D7">
         <v>21</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7" t="s">
@@ -3472,51 +3472,51 @@
       </c>
       <c r="C11" t="s">
         <v>166</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>13</v>
       </c>
       <c r="F11" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>167</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>168</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
       <c r="F13" t="s">
@@ -3603,51 +3603,51 @@
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>173</v>
       </c>
       <c r="D18">
         <v>20</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>174</v>
       </c>
       <c r="D19">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>175</v>
       </c>
       <c r="D20">
         <v>19</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
@@ -4392,51 +4392,51 @@
       </c>
       <c r="C60" t="s">
         <v>221</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>223</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>224</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
@@ -4534,51 +4534,51 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>231</v>
       </c>
       <c r="D68">
         <v>18</v>
       </c>
       <c r="E68" t="s">
         <v>26</v>
       </c>
       <c r="F68" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>149</v>
       </c>
       <c r="F69" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>234</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>199</v>
       </c>
     </row>
@@ -4810,51 +4810,51 @@
         <v>13</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>252</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>253</v>
       </c>
       <c r="D87">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E87" t="s">
         <v>13</v>
       </c>
       <c r="F87" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>254</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>26</v>
       </c>
       <c r="F88" t="s">
         <v>27</v>
       </c>
     </row>