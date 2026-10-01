--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1336,51 +1336,51 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>23</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>33</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
@@ -1450,51 +1450,51 @@
       </c>
       <c r="C19" t="s">
         <v>39</v>
       </c>
       <c r="D19">
         <v>22</v>
       </c>
       <c r="E19" t="s">
         <v>23</v>
       </c>
       <c r="F19" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>40</v>
       </c>
       <c r="D20">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
@@ -1621,51 +1621,51 @@
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>52</v>
       </c>
       <c r="D28">
         <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>53</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
@@ -2020,51 +2020,51 @@
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>20</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>84</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>85</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
@@ -2181,51 +2181,51 @@
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>93</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>95</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>96</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>97</v>
@@ -2254,51 +2254,51 @@
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>99</v>
       </c>
       <c r="D64">
         <v>19</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>100</v>
       </c>
       <c r="D65">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>35</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2431,51 +2431,51 @@
       </c>
       <c r="C6" t="s">
         <v>109</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>7</v>
       </c>
       <c r="F6" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>110</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>111</v>
       </c>
       <c r="D8">
         <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2488,51 +2488,51 @@
       </c>
       <c r="C9" t="s">
         <v>112</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>113</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>16.0</v>
       </c>
       <c r="C11" t="s">
         <v>114</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
     </row>
@@ -2913,51 +2913,51 @@
       </c>
       <c r="C31" t="s">
         <v>136</v>
       </c>
       <c r="D31">
         <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
       <c r="F31" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>137</v>
       </c>
       <c r="D32">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>138</v>
       </c>
       <c r="D33">
         <v>23</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
@@ -3412,51 +3412,51 @@
       </c>
       <c r="C57" t="s">
         <v>166</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>167</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>168</v>
       </c>
       <c r="D59">
         <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>48</v>
       </c>
       <c r="F59" t="s">
         <v>49</v>
       </c>
     </row>
@@ -3821,96 +3821,96 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>191</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>192</v>
       </c>
       <c r="D81">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>193</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>194</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>7</v>
       </c>
       <c r="F83" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>195</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>196</v>
       </c>
       <c r="D85">
         <v>22</v>
       </c>
       <c r="E85" t="s">
         <v>104</v>
       </c>
       <c r="F85" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
@@ -3931,51 +3931,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>200</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>7</v>
       </c>
       <c r="F87" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>201</v>
       </c>
       <c r="D88">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>202</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>