--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1007,88 +1007,88 @@
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>21</v>
       </c>
       <c r="F12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>34</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>21</v>
       </c>
       <c r="F14" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>24</v>
       </c>
       <c r="F15" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>39</v>
       </c>
       <c r="F16" t="s">
@@ -1124,51 +1124,51 @@
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>24</v>
       </c>
       <c r="F19" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
       <c r="F20" t="s">
@@ -1184,51 +1184,51 @@
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>43</v>
       </c>
       <c r="F21" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23" t="s">
         <v>33</v>
       </c>
     </row>
@@ -1338,51 +1338,51 @@
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>59</v>
       </c>
       <c r="D29">
         <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>60</v>
       </c>
       <c r="D30">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>62</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>21</v>
       </c>
       <c r="F31" t="s">
@@ -1635,51 +1635,51 @@
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>80</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>81</v>
       </c>
       <c r="D45">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>83</v>
       </c>
       <c r="D46">
         <v>22</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
       <c r="F46" t="s">
@@ -2039,85 +2039,85 @@
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>108</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E67" t="s">
         <v>21</v>
       </c>
       <c r="F67" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>110</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>111</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
       <c r="F70" t="s">
         <v>74</v>
       </c>
     </row>