--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -827,71 +827,71 @@
       </c>
       <c r="B9">
         <v>14.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>11.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
@@ -924,51 +924,51 @@
       </c>
       <c r="C14" t="s">
         <v>29</v>
       </c>
       <c r="D14">
         <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>8.0</v>
       </c>
       <c r="C15" t="s">
         <v>31</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
@@ -1241,51 +1241,51 @@
       </c>
       <c r="C30" t="s">
         <v>56</v>
       </c>
       <c r="D30">
         <v>25</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>57</v>
       </c>
       <c r="D31">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>4.0</v>
       </c>
       <c r="C32" t="s">
         <v>59</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">