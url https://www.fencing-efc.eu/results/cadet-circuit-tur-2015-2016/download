--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1336,71 +1336,71 @@
       </c>
       <c r="C31" t="s">
         <v>56</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>58</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>59</v>
       </c>
       <c r="D33">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E33" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>61</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
@@ -1541,51 +1541,51 @@
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>73</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>74</v>
       </c>
       <c r="D43">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>15</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>76</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44" t="s">
@@ -1641,51 +1641,51 @@
       </c>
       <c r="C47" t="s">
         <v>81</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>82</v>
       </c>
       <c r="D48">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E48" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>83</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>15</v>
       </c>
       <c r="F49" t="s">
         <v>84</v>
       </c>
     </row>
@@ -1698,51 +1698,51 @@
       </c>
       <c r="C50" t="s">
         <v>85</v>
       </c>
       <c r="D50">
         <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>15</v>
       </c>
       <c r="F50" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>86</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>15</v>
       </c>
       <c r="F51" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>87</v>
       </c>
       <c r="D52">
         <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
@@ -2034,51 +2034,51 @@
         <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>103</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>104</v>
       </c>
       <c r="D69">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
       <c r="F69" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>106</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>57</v>
       </c>
     </row>
@@ -2204,51 +2204,51 @@
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="C78" t="s">
         <v>117</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="C79" t="s">
         <v>118</v>
       </c>
       <c r="D79">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E79" t="s">
         <v>15</v>
       </c>
       <c r="F79" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>119</v>
       </c>
       <c r="D80">
         <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>120</v>
       </c>
     </row>