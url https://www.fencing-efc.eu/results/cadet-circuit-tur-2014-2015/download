--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -855,51 +855,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1228,88 +1228,88 @@
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
         <v>27</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>7</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>59</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>60</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>25</v>
       </c>
       <c r="F32" t="s">
         <v>42</v>
       </c>
     </row>
@@ -1322,88 +1322,88 @@
       </c>
       <c r="C33" t="s">
         <v>62</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>64</v>
       </c>
       <c r="D34">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>66</v>
       </c>
       <c r="D35">
         <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>67</v>
       </c>
       <c r="D36">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>68</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>29</v>
       </c>
       <c r="F37" t="s">
         <v>69</v>
       </c>
     </row>
@@ -1436,68 +1436,68 @@
       </c>
       <c r="C39" t="s">
         <v>71</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>73</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>74</v>
       </c>
       <c r="D41">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>75</v>
       </c>
       <c r="D42">
         <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
@@ -1507,51 +1507,51 @@
       </c>
       <c r="C43" t="s">
         <v>76</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>77</v>
       </c>
       <c r="D44">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>78</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
@@ -1578,221 +1578,221 @@
       </c>
       <c r="C47" t="s">
         <v>80</v>
       </c>
       <c r="D47">
         <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>81</v>
       </c>
       <c r="D48">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>82</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>83</v>
       </c>
       <c r="D50">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E50" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>84</v>
       </c>
       <c r="D51">
         <v>25</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>85</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>86</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>87</v>
       </c>
       <c r="D54">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>88</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>90</v>
       </c>
       <c r="D56">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>91</v>
       </c>
       <c r="F56" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="C57" t="s">
         <v>93</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>94</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>95</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
@@ -1841,82 +1841,82 @@
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="C63" t="s">
         <v>100</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
       <c r="F63" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="C64" t="s">
         <v>101</v>
       </c>
       <c r="D64">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>102</v>
       </c>
       <c r="D65">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E65" t="s">
         <v>7</v>
       </c>
       <c r="F65" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>103</v>
       </c>
       <c r="D66">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E66" t="s">
         <v>7</v>
       </c>
       <c r="F66" t="s">
         <v>104</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>