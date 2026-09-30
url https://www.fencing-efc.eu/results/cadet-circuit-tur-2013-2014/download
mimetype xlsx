--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -808,51 +808,51 @@
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
@@ -1202,51 +1202,51 @@
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>39</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
@@ -1299,51 +1299,51 @@
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>67</v>
       </c>
       <c r="D30">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>69</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
@@ -1527,71 +1527,71 @@
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E42" t="s">
         <v>85</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1754,51 +1754,51 @@
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="C56" t="s">
         <v>105</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>101</v>
       </c>
     </row>
@@ -1819,68 +1819,68 @@
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="C58" t="s">
         <v>107</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>27</v>
       </c>
       <c r="F58" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="C59" t="s">
         <v>108</v>
       </c>
       <c r="D59">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
       <c r="F59" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>