--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -828,51 +828,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
@@ -908,88 +908,88 @@
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>28</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>22.0</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>22.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>30</v>
       </c>
       <c r="F12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>22.0</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
@@ -1102,51 +1102,51 @@
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>48</v>
       </c>
       <c r="F20" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>50</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
       <c r="F21" t="s">
@@ -1262,51 +1262,51 @@
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
         <v>29</v>
       </c>
       <c r="E27" t="s">
         <v>13</v>
       </c>
       <c r="F27" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>66</v>
       </c>
     </row>
@@ -1433,88 +1433,88 @@
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>78</v>
       </c>
       <c r="D36">
         <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>79</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>39</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>4.0</v>
       </c>
       <c r="C40" t="s">
         <v>82</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1567,68 +1567,68 @@
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>13</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
@@ -1658,51 +1658,51 @@
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
       <c r="F49" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>97</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
     </row>
@@ -1723,51 +1723,51 @@
         <v>36</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
@@ -1850,51 +1850,51 @@
         <v>109</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="C60" t="s">
         <v>110</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="C61" t="s">
         <v>111</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
       <c r="F61" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="C62" t="s">
         <v>113</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>