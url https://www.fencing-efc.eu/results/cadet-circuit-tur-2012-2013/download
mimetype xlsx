--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -919,51 +919,51 @@
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>11.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>11.0</v>
       </c>
       <c r="C12" t="s">
         <v>30</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1039,51 +1039,51 @@
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
         <v>22</v>
       </c>
       <c r="F17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18" t="s">
@@ -1133,51 +1133,51 @@
       </c>
       <c r="C21" t="s">
         <v>45</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
       </c>
       <c r="B22">
         <v>6.0</v>
       </c>
       <c r="C22" t="s">
         <v>46</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>14</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>21</v>
       </c>
       <c r="B23">
         <v>6.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>14</v>
       </c>
       <c r="F23" t="s">
@@ -1367,88 +1367,88 @@
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>22</v>
       </c>
       <c r="F33" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="B35">
         <v>2.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
         <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="B36">
         <v>2.0</v>
       </c>
       <c r="C36" t="s">
         <v>71</v>
       </c>
       <c r="D36">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="B37">
         <v>2.0</v>
       </c>
       <c r="C37" t="s">
         <v>72</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>14</v>
       </c>
       <c r="F37" t="s">
         <v>73</v>
       </c>
     </row>
@@ -1762,51 +1762,51 @@
         <v>14</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>53</v>
       </c>
       <c r="C55" t="s">
         <v>96</v>
       </c>
       <c r="D55">
         <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="C56" t="s">
         <v>97</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>14</v>
       </c>
       <c r="F56" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>55</v>
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
@@ -1945,51 +1945,51 @@
         <v>73</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="C67" t="s">
         <v>109</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>66</v>
       </c>
       <c r="C68" t="s">
         <v>110</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>67</v>
       </c>
       <c r="C69" t="s">
         <v>111</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>14</v>
       </c>
       <c r="F69" t="s">
         <v>112</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>