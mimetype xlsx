--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -879,51 +879,51 @@
       </c>
       <c r="B5">
         <v>20.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>20.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>5</v>
       </c>
       <c r="B7">
         <v>14.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>17</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
@@ -959,51 +959,51 @@
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9">
         <v>15</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>8</v>
       </c>
       <c r="B10">
         <v>14.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>8.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>12</v>
       </c>
       <c r="F11" t="s">
@@ -1329,51 +1329,51 @@
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>51</v>
       </c>
       <c r="D29">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>27</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>55</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
     </row>
@@ -1434,51 +1434,51 @@
     <row r="35" spans="1:6">
       <c r="A35">
         <v>33</v>
       </c>
       <c r="C35" t="s">
         <v>59</v>
       </c>
       <c r="D35">
         <v>13</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>61</v>
       </c>
       <c r="D36">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>12</v>
       </c>
       <c r="F36" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>62</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>36</v>
@@ -1496,68 +1496,68 @@
         <v>64</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="C39" t="s">
         <v>65</v>
       </c>
       <c r="D39">
         <v>17</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>66</v>
       </c>
       <c r="D40">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="C41" t="s">
         <v>67</v>
       </c>
       <c r="D41">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="C42" t="s">
         <v>68</v>
       </c>
       <c r="D42">
         <v>14</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
@@ -1863,51 +1863,51 @@
       </c>
       <c r="C15" t="s">
         <v>85</v>
       </c>
       <c r="D15">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>8.0</v>
       </c>
       <c r="C16" t="s">
         <v>86</v>
       </c>
       <c r="D16">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E16" t="s">
         <v>87</v>
       </c>
       <c r="F16" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>8.0</v>
       </c>
       <c r="C17" t="s">
         <v>89</v>
       </c>
       <c r="D17">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
@@ -2071,108 +2071,108 @@
       </c>
       <c r="C26" t="s">
         <v>100</v>
       </c>
       <c r="D26">
         <v>16</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>25</v>
       </c>
       <c r="B27">
         <v>4.0</v>
       </c>
       <c r="C27" t="s">
         <v>101</v>
       </c>
       <c r="D27">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>26</v>
       </c>
       <c r="B28">
         <v>4.0</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>27</v>
       </c>
       <c r="B29">
         <v>4.0</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29">
         <v>17</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>28</v>
       </c>
       <c r="B30">
         <v>4.0</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>29</v>
       </c>
       <c r="B31">
         <v>4.0</v>
       </c>
       <c r="C31" t="s">
         <v>105</v>
       </c>
       <c r="D31">
         <v>17</v>
       </c>
       <c r="E31" t="s">
         <v>52</v>
       </c>
     </row>
@@ -2224,51 +2224,51 @@
         <v>110</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="C35" t="s">
         <v>111</v>
       </c>
       <c r="D35">
         <v>15</v>
       </c>
       <c r="E35" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>34</v>
       </c>
       <c r="C36" t="s">
         <v>112</v>
       </c>
       <c r="D36">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>35</v>
       </c>
       <c r="C37" t="s">
         <v>113</v>
       </c>
       <c r="D37">
         <v>15</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>35</v>
       </c>
       <c r="C38" t="s">
         <v>114</v>