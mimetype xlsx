--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1833,51 +1833,51 @@
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>27</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" t="s">
@@ -2030,51 +2030,51 @@
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>31</v>
       </c>
       <c r="D14">
         <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
@@ -2332,51 +2332,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>34</v>
       </c>
       <c r="F29" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>66</v>
       </c>
       <c r="F30" t="s">
@@ -3196,51 +3196,51 @@
       </c>
       <c r="C73" t="s">
         <v>144</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>52</v>
       </c>
       <c r="F73" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>146</v>
       </c>
       <c r="D74">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>112</v>
       </c>
       <c r="F74" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>148</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
       <c r="F75" t="s">
@@ -3293,51 +3293,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>152</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>153</v>
       </c>
       <c r="D79">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>83</v>
       </c>
       <c r="F79" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>154</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>112</v>
       </c>
       <c r="F80" t="s">
@@ -3447,51 +3447,51 @@
       </c>
       <c r="C86" t="s">
         <v>162</v>
       </c>
       <c r="D86">
         <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>34</v>
       </c>
       <c r="F86" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>164</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>83</v>
       </c>
       <c r="F87" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>165</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>121</v>
       </c>
     </row>
@@ -3672,51 +3672,51 @@
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>178</v>
       </c>
       <c r="D99">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>179</v>
       </c>
       <c r="D100">
         <v>29</v>
       </c>
       <c r="E100" t="s">
         <v>115</v>
       </c>
       <c r="F100" t="s">
         <v>180</v>
       </c>
     </row>
@@ -3880,51 +3880,51 @@
       </c>
       <c r="C109" t="s">
         <v>192</v>
       </c>
       <c r="D109">
         <v>29</v>
       </c>
       <c r="E109" t="s">
         <v>112</v>
       </c>
       <c r="F109" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>193</v>
       </c>
       <c r="D110">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>72</v>
       </c>
       <c r="F110" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>195</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>72</v>
       </c>
       <c r="F111" t="s">
@@ -4077,51 +4077,51 @@
       </c>
       <c r="C119" t="s">
         <v>208</v>
       </c>
       <c r="D119">
         <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>34</v>
       </c>
       <c r="F119" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>52</v>
       </c>
       <c r="F120" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>212</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>213</v>
       </c>
       <c r="F121" t="s">
         <v>214</v>
       </c>
     </row>
@@ -4252,102 +4252,102 @@
         <v>90</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>226</v>
       </c>
       <c r="D130">
         <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>129</v>
       </c>
       <c r="C131" t="s">
         <v>228</v>
       </c>
       <c r="D131">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>229</v>
       </c>
       <c r="F131" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>231</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>52</v>
       </c>
       <c r="F132" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>232</v>
       </c>
       <c r="D133">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>52</v>
       </c>
       <c r="F133" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>234</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>235</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>55</v>
       </c>
       <c r="F135" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
@@ -4436,51 +4436,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>246</v>
       </c>
       <c r="D141">
         <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>247</v>
       </c>
       <c r="F141" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>249</v>
       </c>
       <c r="D142">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E142" t="s">
         <v>112</v>
       </c>
       <c r="F142" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>251</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>142</v>
@@ -4515,51 +4515,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>145</v>
       </c>
       <c r="C146" t="s">
         <v>254</v>
       </c>
       <c r="D146">
         <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>112</v>
       </c>
       <c r="F146" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>255</v>
       </c>
       <c r="D147">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>112</v>
       </c>
       <c r="F147" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>256</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>14</v>
       </c>
       <c r="F148" t="s">
         <v>257</v>
       </c>
     </row>
@@ -4811,51 +4811,51 @@
       </c>
       <c r="C10" t="s">
         <v>271</v>
       </c>
       <c r="D10">
         <v>28</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>272</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>115</v>
       </c>
       <c r="F11" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>274</v>
       </c>
       <c r="D12">
         <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>227</v>
       </c>
     </row>
@@ -4865,125 +4865,125 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>275</v>
       </c>
       <c r="D13">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>276</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>277</v>
       </c>
       <c r="D15">
         <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>14</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>278</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>279</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>281</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>34</v>
       </c>
       <c r="F18" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>282</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>55</v>
       </c>
       <c r="F19" t="s">
@@ -5335,51 +5335,51 @@
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>310</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>311</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>112</v>
       </c>
       <c r="F39" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>312</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
     </row>
@@ -5928,51 +5928,51 @@
       </c>
       <c r="C69" t="s">
         <v>355</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>34</v>
       </c>
       <c r="F69" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>68</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>356</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>9</v>
       </c>
       <c r="F70" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>357</v>
       </c>
       <c r="D71">
         <v>27</v>
       </c>
       <c r="E71" t="s">
         <v>72</v>
       </c>
       <c r="F71" t="s">
@@ -6059,51 +6059,51 @@
       </c>
       <c r="C76" t="s">
         <v>362</v>
       </c>
       <c r="D76">
         <v>29</v>
       </c>
       <c r="E76" t="s">
         <v>34</v>
       </c>
       <c r="F76" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>75</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>363</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>112</v>
       </c>
       <c r="F77" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>76</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>365</v>
       </c>
       <c r="D78">
         <v>26</v>
       </c>
       <c r="E78" t="s">
         <v>112</v>
       </c>
       <c r="F78" t="s">
@@ -6424,51 +6424,51 @@
       </c>
       <c r="C95" t="s">
         <v>386</v>
       </c>
       <c r="D95">
         <v>28</v>
       </c>
       <c r="E95" t="s">
         <v>52</v>
       </c>
       <c r="F95" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>94</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>387</v>
       </c>
       <c r="D96">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E96" t="s">
         <v>69</v>
       </c>
       <c r="F96" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>95</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>388</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>112</v>
       </c>
       <c r="F97" t="s">
@@ -6621,51 +6621,51 @@
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>398</v>
       </c>
       <c r="D105">
         <v>27</v>
       </c>
       <c r="E105" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>104</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>399</v>
       </c>
       <c r="D106">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>112</v>
       </c>
       <c r="F106" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>105</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>400</v>
       </c>
       <c r="D107">
         <v>28</v>
       </c>
       <c r="E107" t="s">
         <v>177</v>
       </c>
     </row>
@@ -6812,51 +6812,51 @@
       </c>
       <c r="C115" t="s">
         <v>410</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>72</v>
       </c>
       <c r="F115" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>114</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>412</v>
       </c>
       <c r="D116">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E116" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>115</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>413</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>34</v>
       </c>
       <c r="F117" t="s">
         <v>99</v>
       </c>
     </row>
@@ -6963,51 +6963,51 @@
       </c>
       <c r="C123" t="s">
         <v>421</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>34</v>
       </c>
       <c r="F123" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>122</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>422</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>112</v>
       </c>
       <c r="F124" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>123</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>423</v>
       </c>
       <c r="D125">
         <v>29</v>
       </c>
       <c r="E125" t="s">
         <v>112</v>
       </c>
       <c r="F125" t="s">
@@ -7063,51 +7063,51 @@
       </c>
       <c r="C128" t="s">
         <v>427</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>112</v>
       </c>
       <c r="F128" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>428</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>112</v>
       </c>
       <c r="F129" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>127</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>430</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>72</v>
       </c>
       <c r="F130" t="s">
@@ -7207,51 +7207,51 @@
         <v>32</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>135</v>
       </c>
       <c r="C137" t="s">
         <v>437</v>
       </c>
       <c r="D137">
         <v>29</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>136</v>
       </c>
       <c r="C138" t="s">
         <v>438</v>
       </c>
       <c r="D138">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>55</v>
       </c>
       <c r="F138" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>439</v>
       </c>
       <c r="D139">
         <v>29</v>
       </c>
       <c r="E139" t="s">
         <v>112</v>
       </c>
       <c r="F139" t="s">
         <v>266</v>
       </c>
     </row>
@@ -7357,51 +7357,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>450</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>112</v>
       </c>
       <c r="F146" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>451</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>299</v>
       </c>
       <c r="F147" t="s">
         <v>331</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>146</v>
       </c>
       <c r="C148" t="s">
         <v>452</v>
       </c>
       <c r="D148">
         <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>112</v>
       </c>
       <c r="F148" t="s">
         <v>113</v>
       </c>
     </row>
@@ -7425,51 +7425,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>454</v>
       </c>
       <c r="D150">
         <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>14</v>
       </c>
       <c r="F150" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>149</v>
       </c>
       <c r="C151" t="s">
         <v>456</v>
       </c>
       <c r="D151">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E151" t="s">
         <v>112</v>
       </c>
       <c r="F151" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>457</v>
       </c>
       <c r="D152">
         <v>28</v>
       </c>
       <c r="E152" t="s">
         <v>112</v>
       </c>
       <c r="F152" t="s">
         <v>372</v>
       </c>
     </row>
@@ -7493,51 +7493,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>459</v>
       </c>
       <c r="D154">
         <v>27</v>
       </c>
       <c r="E154" t="s">
         <v>112</v>
       </c>
       <c r="F154" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>153</v>
       </c>
       <c r="C155" t="s">
         <v>460</v>
       </c>
       <c r="D155">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>154</v>
       </c>
       <c r="C156" t="s">
         <v>461</v>
       </c>
       <c r="D156">
         <v>28</v>
       </c>
       <c r="E156" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>155</v>
       </c>
       <c r="C157" t="s">
         <v>462</v>