--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1972,51 +1972,51 @@
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>23</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>41</v>
       </c>
       <c r="D17">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>7</v>
       </c>
       <c r="F17" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" t="s">
@@ -2468,51 +2468,51 @@
       </c>
       <c r="C42" t="s">
         <v>85</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>28</v>
       </c>
       <c r="F42" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E43" t="s">
         <v>13</v>
       </c>
       <c r="F43" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>28</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
     </row>
@@ -2633,51 +2633,51 @@
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>99</v>
       </c>
       <c r="D52">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>29</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2690,88 +2690,88 @@
       </c>
       <c r="C54" t="s">
         <v>103</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>4.0</v>
       </c>
       <c r="C55" t="s">
         <v>104</v>
       </c>
       <c r="D55">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E55" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>4.0</v>
       </c>
       <c r="C56" t="s">
         <v>106</v>
       </c>
       <c r="D56">
         <v>29</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>4.0</v>
       </c>
       <c r="C57" t="s">
         <v>107</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>108</v>
       </c>
       <c r="F57" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>110</v>
       </c>
       <c r="D58">
         <v>30</v>
       </c>
       <c r="E58" t="s">
         <v>23</v>
       </c>
       <c r="F58" t="s">
@@ -2807,68 +2807,68 @@
       </c>
       <c r="C60" t="s">
         <v>114</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>32</v>
       </c>
       <c r="F60" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>115</v>
       </c>
       <c r="D61">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
         <v>28</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>83</v>
       </c>
     </row>
@@ -2918,51 +2918,51 @@
       </c>
       <c r="C66" t="s">
         <v>123</v>
       </c>
       <c r="D66">
         <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>124</v>
       </c>
       <c r="F66" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>65</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>126</v>
       </c>
       <c r="D67">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>128</v>
       </c>
       <c r="D68">
         <v>30</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
@@ -2978,51 +2978,51 @@
       </c>
       <c r="C69" t="s">
         <v>130</v>
       </c>
       <c r="D69">
         <v>30</v>
       </c>
       <c r="E69" t="s">
         <v>23</v>
       </c>
       <c r="F69" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>131</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>132</v>
       </c>
       <c r="D71">
         <v>29</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3152,51 +3152,51 @@
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>146</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>148</v>
       </c>
       <c r="D79">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>150</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>13</v>
       </c>
       <c r="F80" t="s">
@@ -3272,51 +3272,51 @@
       </c>
       <c r="C84" t="s">
         <v>156</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>51</v>
       </c>
       <c r="F84" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>157</v>
       </c>
       <c r="D85">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E85" t="s">
         <v>77</v>
       </c>
       <c r="F85" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>84</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>159</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>160</v>
       </c>
       <c r="F86" t="s">
@@ -3786,51 +3786,51 @@
       </c>
       <c r="C110" t="s">
         <v>195</v>
       </c>
       <c r="D110">
         <v>30</v>
       </c>
       <c r="E110" t="s">
         <v>23</v>
       </c>
       <c r="F110" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>2.0</v>
       </c>
       <c r="C111" t="s">
         <v>196</v>
       </c>
       <c r="D111">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E111" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>2.0</v>
       </c>
       <c r="C112" t="s">
         <v>197</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>14</v>
       </c>
     </row>
@@ -3956,68 +3956,68 @@
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>210</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>51</v>
       </c>
       <c r="F120" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="C121" t="s">
         <v>211</v>
       </c>
       <c r="D121">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E121" t="s">
         <v>172</v>
       </c>
       <c r="F121" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>212</v>
       </c>
       <c r="D122">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E122" t="s">
         <v>23</v>
       </c>
       <c r="F122" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>214</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>7</v>
       </c>
       <c r="F123" t="s">
         <v>215</v>
       </c>
     </row>
@@ -4123,99 +4123,99 @@
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>225</v>
       </c>
       <c r="D130">
         <v>30</v>
       </c>
       <c r="E130" t="s">
         <v>43</v>
       </c>
       <c r="F130" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>226</v>
       </c>
       <c r="D131">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E131" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>130</v>
       </c>
       <c r="C132" t="s">
         <v>227</v>
       </c>
       <c r="D132">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>228</v>
       </c>
       <c r="D133">
         <v>28</v>
       </c>
       <c r="E133" t="s">
         <v>120</v>
       </c>
       <c r="F133" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>230</v>
       </c>
       <c r="D134">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>32</v>
       </c>
       <c r="F134" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>133</v>
       </c>
       <c r="C135" t="s">
         <v>231</v>
       </c>
       <c r="D135">
         <v>29</v>
       </c>
       <c r="E135" t="s">
         <v>13</v>
       </c>
       <c r="F135" t="s">
         <v>102</v>
       </c>
     </row>
@@ -4284,68 +4284,68 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>236</v>
       </c>
       <c r="D140">
         <v>28</v>
       </c>
       <c r="E140" t="s">
         <v>51</v>
       </c>
       <c r="F140" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>139</v>
       </c>
       <c r="C141" t="s">
         <v>237</v>
       </c>
       <c r="D141">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E141" t="s">
         <v>105</v>
       </c>
       <c r="F141" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>239</v>
       </c>
       <c r="D142">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>51</v>
       </c>
       <c r="F142" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>241</v>
       </c>
       <c r="D143">
         <v>28</v>
       </c>
       <c r="E143" t="s">
         <v>120</v>
       </c>
       <c r="F143" t="s">
         <v>186</v>
       </c>
     </row>
@@ -4688,111 +4688,111 @@
       </c>
       <c r="C12" t="s">
         <v>259</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>260</v>
       </c>
       <c r="D13">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
         <v>261</v>
       </c>
       <c r="F13" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>263</v>
       </c>
       <c r="D14">
         <v>30</v>
       </c>
       <c r="E14" t="s">
         <v>264</v>
       </c>
       <c r="F14" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>266</v>
       </c>
       <c r="D15">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E15" t="s">
         <v>43</v>
       </c>
       <c r="F15" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>16.0</v>
       </c>
       <c r="C16" t="s">
         <v>268</v>
       </c>
       <c r="D16">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>16.0</v>
       </c>
       <c r="C17" t="s">
         <v>269</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
@@ -4842,51 +4842,51 @@
       </c>
       <c r="B20">
         <v>8.0</v>
       </c>
       <c r="C20" t="s">
         <v>273</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>8.0</v>
       </c>
       <c r="C21" t="s">
         <v>274</v>
       </c>
       <c r="D21">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>77</v>
       </c>
       <c r="F21" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>275</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>21</v>
       </c>
     </row>
@@ -4919,51 +4919,51 @@
       </c>
       <c r="C24" t="s">
         <v>277</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>7</v>
       </c>
       <c r="F24" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>279</v>
       </c>
       <c r="D25">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E25" t="s">
         <v>160</v>
       </c>
       <c r="F25" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>281</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>43</v>
       </c>
       <c r="F26" t="s">
@@ -5036,51 +5036,51 @@
       </c>
       <c r="C30" t="s">
         <v>285</v>
       </c>
       <c r="D30">
         <v>30</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>286</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>51</v>
       </c>
       <c r="F31" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>287</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>51</v>
       </c>
       <c r="F32" t="s">
@@ -5167,51 +5167,51 @@
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>294</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>295</v>
       </c>
       <c r="D38">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>296</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -5301,51 +5301,51 @@
       </c>
       <c r="C44" t="s">
         <v>303</v>
       </c>
       <c r="D44">
         <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>304</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
       <c r="F45" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>306</v>
       </c>
       <c r="D46">
         <v>28</v>
       </c>
       <c r="E46" t="s">
         <v>21</v>
       </c>
     </row>
@@ -5657,51 +5657,51 @@
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>327</v>
       </c>
       <c r="D63">
         <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>328</v>
       </c>
       <c r="D64">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>4.0</v>
       </c>
       <c r="C65" t="s">
         <v>329</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>160</v>
       </c>
       <c r="F65" t="s">
         <v>330</v>
       </c>
     </row>
@@ -5771,51 +5771,51 @@
       </c>
       <c r="C69" t="s">
         <v>335</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>264</v>
       </c>
       <c r="F69" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2.0</v>
       </c>
       <c r="C70" t="s">
         <v>337</v>
       </c>
       <c r="D70">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
       <c r="F70" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2.0</v>
       </c>
       <c r="C71" t="s">
         <v>339</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>32</v>
       </c>
       <c r="F71" t="s">
@@ -6233,51 +6233,51 @@
       </c>
       <c r="C93" t="s">
         <v>369</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>105</v>
       </c>
       <c r="F93" t="s">
         <v>344</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2.0</v>
       </c>
       <c r="C94" t="s">
         <v>370</v>
       </c>
       <c r="D94">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E94" t="s">
         <v>60</v>
       </c>
       <c r="F94" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.0</v>
       </c>
       <c r="C95" t="s">
         <v>371</v>
       </c>
       <c r="D95">
         <v>30</v>
       </c>
       <c r="E95" t="s">
         <v>13</v>
       </c>
       <c r="F95" t="s">
@@ -6310,51 +6310,51 @@
       </c>
       <c r="B97">
         <v>2.0</v>
       </c>
       <c r="C97" t="s">
         <v>373</v>
       </c>
       <c r="D97">
         <v>30</v>
       </c>
       <c r="E97" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>96</v>
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>374</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>375</v>
       </c>
       <c r="D99">
         <v>30</v>
       </c>
       <c r="E99" t="s">
         <v>13</v>
       </c>
       <c r="F99" t="s">
@@ -6618,51 +6618,51 @@
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>390</v>
       </c>
       <c r="D113">
         <v>28</v>
       </c>
       <c r="E113" t="s">
         <v>32</v>
       </c>
       <c r="F113" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>391</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>13</v>
       </c>
       <c r="F114" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>392</v>
       </c>
       <c r="D115">
         <v>29</v>
       </c>
       <c r="E115" t="s">
         <v>160</v>
       </c>
       <c r="F115" t="s">
         <v>330</v>
       </c>
     </row>