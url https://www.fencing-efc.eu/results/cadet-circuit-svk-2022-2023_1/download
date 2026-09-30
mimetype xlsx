--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -4166,82 +4166,82 @@
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>13</v>
       </c>
       <c r="F7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9">
         <v>96.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>2</v>
       </c>
       <c r="B10">
         <v>78.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>19</v>
       </c>
       <c r="E10" t="s">
         <v>25</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
@@ -4408,171 +4408,171 @@
       </c>
       <c r="C19" t="s">
         <v>45</v>
       </c>
       <c r="D19">
         <v>20</v>
       </c>
       <c r="E19" t="s">
         <v>25</v>
       </c>
       <c r="F19" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>12</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>13</v>
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>50</v>
       </c>
       <c r="F21" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>14</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>52</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>38</v>
       </c>
       <c r="F22" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>38</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>38</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>19</v>
       </c>
       <c r="E25" t="s">
         <v>38</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E26" t="s">
         <v>28</v>
       </c>
       <c r="F26" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>19</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>62</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
@@ -4585,51 +4585,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>64</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>21</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>65</v>
       </c>
       <c r="D29">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>22</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>28</v>
       </c>
       <c r="F30" t="s">
         <v>67</v>
       </c>
     </row>
@@ -4990,51 +4990,51 @@
       </c>
       <c r="C49" t="s">
         <v>101</v>
       </c>
       <c r="D49">
         <v>19</v>
       </c>
       <c r="E49" t="s">
         <v>102</v>
       </c>
       <c r="F49" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>42</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>104</v>
       </c>
       <c r="D50">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>28</v>
       </c>
       <c r="F50" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>43</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>106</v>
       </c>
       <c r="D51">
         <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>96</v>
       </c>
       <c r="F51" t="s">
@@ -5281,51 +5281,51 @@
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>57</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>127</v>
       </c>
       <c r="F65" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
         <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>130</v>
       </c>
       <c r="F66" t="s">
@@ -5341,51 +5341,51 @@
       </c>
       <c r="C67" t="s">
         <v>132</v>
       </c>
       <c r="D67">
         <v>19</v>
       </c>
       <c r="E67" t="s">
         <v>96</v>
       </c>
       <c r="F67" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>134</v>
       </c>
       <c r="D68">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>61</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>135</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>28</v>
       </c>
       <c r="F69" t="s">
         <v>136</v>
       </c>
     </row>
@@ -5478,51 +5478,51 @@
       </c>
       <c r="C74" t="s">
         <v>147</v>
       </c>
       <c r="D74">
         <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>38</v>
       </c>
       <c r="F74" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>67</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>149</v>
       </c>
       <c r="D75">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>140</v>
       </c>
       <c r="F75" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>151</v>
       </c>
       <c r="D76">
         <v>19</v>
       </c>
       <c r="E76" t="s">
         <v>96</v>
       </c>
       <c r="F76" t="s">
@@ -5555,111 +5555,111 @@
       </c>
       <c r="C78" t="s">
         <v>155</v>
       </c>
       <c r="D78">
         <v>20</v>
       </c>
       <c r="E78" t="s">
         <v>96</v>
       </c>
       <c r="F78" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>71</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>157</v>
       </c>
       <c r="D79">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E79" t="s">
         <v>25</v>
       </c>
       <c r="F79" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>159</v>
       </c>
       <c r="D80">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>140</v>
       </c>
       <c r="F80" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>161</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>162</v>
       </c>
       <c r="F81" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>164</v>
       </c>
       <c r="D82">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>96</v>
       </c>
       <c r="F82" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>166</v>
       </c>
       <c r="D83">
         <v>20</v>
       </c>
       <c r="E83" t="s">
         <v>35</v>
       </c>
       <c r="F83" t="s">
@@ -5675,51 +5675,51 @@
       </c>
       <c r="C84" t="s">
         <v>167</v>
       </c>
       <c r="D84">
         <v>19</v>
       </c>
       <c r="E84" t="s">
         <v>35</v>
       </c>
       <c r="F84" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>77</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>168</v>
       </c>
       <c r="D85">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>25</v>
       </c>
       <c r="F85" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>169</v>
       </c>
       <c r="D86">
         <v>19</v>
       </c>
       <c r="E86" t="s">
         <v>25</v>
       </c>
       <c r="F86" t="s">
@@ -5772,51 +5772,51 @@
       </c>
       <c r="C89" t="s">
         <v>173</v>
       </c>
       <c r="D89">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>140</v>
       </c>
       <c r="F89" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>82</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>175</v>
       </c>
       <c r="D90">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>177</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>140</v>
       </c>
       <c r="F91" t="s">
@@ -6234,51 +6234,51 @@
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>212</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>106</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>213</v>
       </c>
       <c r="D114">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>16</v>
       </c>
       <c r="F114" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>107</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>214</v>
       </c>
       <c r="D115">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>93</v>
       </c>
       <c r="F115" t="s">
@@ -6642,85 +6642,85 @@
       </c>
       <c r="C134" t="s">
         <v>243</v>
       </c>
       <c r="D134">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>96</v>
       </c>
       <c r="F134" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>244</v>
       </c>
       <c r="D135">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E135" t="s">
         <v>99</v>
       </c>
       <c r="F135" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>128</v>
       </c>
       <c r="B136">
         <v>3.0</v>
       </c>
       <c r="C136" t="s">
         <v>245</v>
       </c>
       <c r="D136">
         <v>19</v>
       </c>
       <c r="E136" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>246</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>247</v>
       </c>
       <c r="F137" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
       </c>
       <c r="C138" t="s">
         <v>249</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>130</v>
       </c>
       <c r="F138" t="s">
         <v>250</v>
       </c>
     </row>
@@ -6874,51 +6874,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>263</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>130</v>
       </c>
       <c r="F148" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>265</v>
       </c>
       <c r="D149">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>266</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>130</v>
       </c>
       <c r="F150" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>143</v>
@@ -6987,51 +6987,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>146</v>
       </c>
       <c r="C155" t="s">
         <v>275</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>28</v>
       </c>
       <c r="F155" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>148</v>
       </c>
       <c r="C156" t="s">
         <v>277</v>
       </c>
       <c r="D156">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>7</v>
       </c>
       <c r="F156" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>279</v>
       </c>
       <c r="D157">
         <v>19</v>
       </c>
       <c r="E157" t="s">
         <v>82</v>
       </c>
       <c r="F157" t="s">
         <v>242</v>
       </c>
     </row>
@@ -7086,51 +7086,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>284</v>
       </c>
       <c r="D161">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>102</v>
       </c>
       <c r="F161" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>286</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>38</v>
       </c>
       <c r="F162" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>288</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>50</v>
       </c>
       <c r="F163" t="s">
         <v>289</v>
       </c>
     </row>
@@ -7253,99 +7253,99 @@
     <row r="171" spans="1:6">
       <c r="A171">
         <v>163</v>
       </c>
       <c r="C171" t="s">
         <v>301</v>
       </c>
       <c r="D171">
         <v>18</v>
       </c>
       <c r="E171" t="s">
         <v>192</v>
       </c>
       <c r="F171" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>164</v>
       </c>
       <c r="C172" t="s">
         <v>302</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>102</v>
       </c>
       <c r="F172" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>165</v>
       </c>
       <c r="C173" t="s">
         <v>304</v>
       </c>
       <c r="D173">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
       </c>
       <c r="C174" t="s">
         <v>305</v>
       </c>
       <c r="D174">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>28</v>
       </c>
       <c r="F174" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>167</v>
       </c>
       <c r="C175" t="s">
         <v>307</v>
       </c>
       <c r="D175">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E175" t="s">
         <v>82</v>
       </c>
       <c r="F175" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>167</v>
       </c>
       <c r="C176" t="s">
         <v>308</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>7</v>
       </c>
       <c r="F176" t="s">
         <v>309</v>
       </c>
     </row>
@@ -7482,82 +7482,82 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>176</v>
       </c>
       <c r="C185" t="s">
         <v>323</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>82</v>
       </c>
       <c r="F185" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>178</v>
       </c>
       <c r="C186" t="s">
         <v>325</v>
       </c>
       <c r="D186">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>326</v>
       </c>
       <c r="D187">
         <v>19</v>
       </c>
       <c r="E187" t="s">
         <v>140</v>
       </c>
       <c r="F187" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>327</v>
       </c>
       <c r="D188">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>328</v>
       </c>
       <c r="D189">
         <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>31</v>
       </c>
       <c r="F189" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>181</v>
@@ -7626,51 +7626,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>186</v>
       </c>
       <c r="C194" t="s">
         <v>333</v>
       </c>
       <c r="D194">
         <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>50</v>
       </c>
       <c r="F194" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>187</v>
       </c>
       <c r="C195" t="s">
         <v>334</v>
       </c>
       <c r="D195">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E195" t="s">
         <v>38</v>
       </c>
       <c r="F195" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>187</v>
       </c>
       <c r="C196" t="s">
         <v>335</v>
       </c>
       <c r="D196">
         <v>18</v>
       </c>
       <c r="E196" t="s">
         <v>13</v>
       </c>
       <c r="F196" t="s">
         <v>20</v>
       </c>
     </row>
@@ -7762,51 +7762,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>342</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>99</v>
       </c>
       <c r="F202" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>195</v>
       </c>
       <c r="C203" t="s">
         <v>344</v>
       </c>
       <c r="D203">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E203" t="s">
         <v>31</v>
       </c>
       <c r="F203" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>196</v>
       </c>
       <c r="C204" t="s">
         <v>346</v>
       </c>
       <c r="D204">
         <v>18</v>
       </c>
       <c r="E204" t="s">
         <v>7</v>
       </c>
       <c r="F204" t="s">
         <v>278</v>
       </c>
     </row>
@@ -7923,136 +7923,136 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>356</v>
       </c>
       <c r="D212">
         <v>20</v>
       </c>
       <c r="E212" t="s">
         <v>7</v>
       </c>
       <c r="F212" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
       </c>
       <c r="C213" t="s">
         <v>357</v>
       </c>
       <c r="D213">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E213" t="s">
         <v>50</v>
       </c>
       <c r="F213" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>206</v>
       </c>
       <c r="C214" t="s">
         <v>358</v>
       </c>
       <c r="D214">
         <v>18</v>
       </c>
       <c r="E214" t="s">
         <v>140</v>
       </c>
       <c r="F214" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>207</v>
       </c>
       <c r="C215" t="s">
         <v>359</v>
       </c>
       <c r="D215">
         <v>17</v>
       </c>
       <c r="E215" t="s">
         <v>16</v>
       </c>
       <c r="F215" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>208</v>
       </c>
       <c r="C216" t="s">
         <v>360</v>
       </c>
       <c r="D216">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E216" t="s">
         <v>7</v>
       </c>
       <c r="F216" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>362</v>
       </c>
       <c r="D217">
         <v>18</v>
       </c>
       <c r="E217" t="s">
         <v>7</v>
       </c>
       <c r="F217" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>209</v>
       </c>
       <c r="C218" t="s">
         <v>363</v>
       </c>
       <c r="D218">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E218" t="s">
         <v>102</v>
       </c>
       <c r="F218" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>211</v>
       </c>
       <c r="C219" t="s">
         <v>364</v>
       </c>
       <c r="D219">
         <v>20</v>
       </c>
       <c r="E219" t="s">
         <v>50</v>
       </c>
       <c r="F219" t="s">
         <v>91</v>
       </c>
     </row>
@@ -8175,51 +8175,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>219</v>
       </c>
       <c r="C227" t="s">
         <v>376</v>
       </c>
       <c r="D227">
         <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>99</v>
       </c>
       <c r="F227" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>220</v>
       </c>
       <c r="C228" t="s">
         <v>377</v>
       </c>
       <c r="D228">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E228" t="s">
         <v>38</v>
       </c>
       <c r="F228" t="s">
         <v>378</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>221</v>
       </c>
       <c r="C229" t="s">
         <v>379</v>
       </c>
       <c r="D229">
         <v>20</v>
       </c>
       <c r="E229" t="s">
         <v>93</v>
       </c>
       <c r="F229" t="s">
         <v>225</v>
       </c>
     </row>
@@ -8305,102 +8305,102 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>226</v>
       </c>
       <c r="C235" t="s">
         <v>387</v>
       </c>
       <c r="D235">
         <v>19</v>
       </c>
       <c r="E235" t="s">
         <v>16</v>
       </c>
       <c r="F235" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>228</v>
       </c>
       <c r="C236" t="s">
         <v>388</v>
       </c>
       <c r="D236">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E236" t="s">
         <v>96</v>
       </c>
       <c r="F236" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>229</v>
       </c>
       <c r="C237" t="s">
         <v>389</v>
       </c>
       <c r="D237">
         <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>130</v>
       </c>
       <c r="F237" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>230</v>
       </c>
       <c r="C238" t="s">
         <v>390</v>
       </c>
       <c r="D238">
         <v>19</v>
       </c>
       <c r="E238" t="s">
         <v>82</v>
       </c>
       <c r="F238" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>230</v>
       </c>
       <c r="C239" t="s">
         <v>391</v>
       </c>
       <c r="D239">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>10</v>
       </c>
       <c r="F239" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>230</v>
       </c>
       <c r="C240" t="s">
         <v>393</v>
       </c>
       <c r="D240">
         <v>18</v>
       </c>
       <c r="E240" t="s">
         <v>299</v>
       </c>
       <c r="F240" t="s">
         <v>300</v>
       </c>
     </row>
@@ -8846,85 +8846,85 @@
     <row r="267" spans="1:6">
       <c r="A267">
         <v>259</v>
       </c>
       <c r="C267" t="s">
         <v>430</v>
       </c>
       <c r="D267">
         <v>18</v>
       </c>
       <c r="E267" t="s">
         <v>397</v>
       </c>
       <c r="F267" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>260</v>
       </c>
       <c r="C268" t="s">
         <v>431</v>
       </c>
       <c r="D268">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E268" t="s">
         <v>99</v>
       </c>
       <c r="F268" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>261</v>
       </c>
       <c r="C269" t="s">
         <v>432</v>
       </c>
       <c r="D269">
         <v>20</v>
       </c>
       <c r="E269" t="s">
         <v>99</v>
       </c>
       <c r="F269" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>262</v>
       </c>
       <c r="C270" t="s">
         <v>434</v>
       </c>
       <c r="D270">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E270" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>263</v>
       </c>
       <c r="C271" t="s">
         <v>435</v>
       </c>
       <c r="D271">
         <v>17</v>
       </c>
       <c r="E271" t="s">
         <v>38</v>
       </c>
       <c r="F271" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>264</v>
@@ -9064,68 +9064,68 @@
     <row r="280" spans="1:6">
       <c r="A280">
         <v>271</v>
       </c>
       <c r="C280" t="s">
         <v>446</v>
       </c>
       <c r="D280">
         <v>19</v>
       </c>
       <c r="E280" t="s">
         <v>397</v>
       </c>
       <c r="F280" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="281" spans="1:6">
       <c r="A281">
         <v>271</v>
       </c>
       <c r="C281" t="s">
         <v>447</v>
       </c>
       <c r="D281">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E281" t="s">
         <v>140</v>
       </c>
       <c r="F281" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="282" spans="1:6">
       <c r="A282">
         <v>274</v>
       </c>
       <c r="C282" t="s">
         <v>449</v>
       </c>
       <c r="D282">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E282" t="s">
         <v>162</v>
       </c>
       <c r="F282" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>274</v>
       </c>
       <c r="C283" t="s">
         <v>451</v>
       </c>
       <c r="D283">
         <v>19</v>
       </c>
       <c r="E283" t="s">
         <v>82</v>
       </c>
       <c r="F283" t="s">
         <v>83</v>
       </c>
     </row>
@@ -9228,51 +9228,51 @@
         <v>85</v>
       </c>
     </row>
     <row r="290" spans="1:6">
       <c r="A290">
         <v>282</v>
       </c>
       <c r="C290" t="s">
         <v>461</v>
       </c>
       <c r="D290">
         <v>18</v>
       </c>
       <c r="E290" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="291" spans="1:6">
       <c r="A291">
         <v>283</v>
       </c>
       <c r="C291" t="s">
         <v>462</v>
       </c>
       <c r="D291">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E291" t="s">
         <v>130</v>
       </c>
       <c r="F291" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>284</v>
       </c>
       <c r="C292" t="s">
         <v>464</v>
       </c>
       <c r="D292">
         <v>19</v>
       </c>
       <c r="E292" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>285</v>
@@ -10036,51 +10036,51 @@
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>521</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>7</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>522</v>
       </c>
       <c r="D15">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>523</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
@@ -10181,68 +10181,68 @@
       </c>
       <c r="C22" t="s">
         <v>531</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>15</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>532</v>
       </c>
       <c r="D23">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E23" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>16</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>533</v>
       </c>
       <c r="D24">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>17</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>534</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>18</v>
@@ -10454,88 +10454,88 @@
       </c>
       <c r="C37" t="s">
         <v>550</v>
       </c>
       <c r="D37">
         <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>38</v>
       </c>
       <c r="F37" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>551</v>
       </c>
       <c r="D38">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E38" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>552</v>
       </c>
       <c r="D39">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E39" t="s">
         <v>38</v>
       </c>
       <c r="F39" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
       </c>
       <c r="B40">
         <v>12.0</v>
       </c>
       <c r="C40" t="s">
         <v>554</v>
       </c>
       <c r="D40">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E40" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>33</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>555</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>34</v>
@@ -10582,91 +10582,91 @@
       </c>
       <c r="C44" t="s">
         <v>558</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>140</v>
       </c>
       <c r="F44" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>37</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>560</v>
       </c>
       <c r="D45">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>38</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>562</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>114</v>
       </c>
       <c r="F46" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>38</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>564</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>25</v>
       </c>
       <c r="F47" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>566</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>25</v>
       </c>
       <c r="F48" t="s">
@@ -10779,51 +10779,51 @@
       </c>
       <c r="C54" t="s">
         <v>576</v>
       </c>
       <c r="D54">
         <v>20</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>46</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>578</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>48</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>579</v>
       </c>
       <c r="D56">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>140</v>
       </c>
       <c r="F56" t="s">
@@ -10836,51 +10836,51 @@
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>581</v>
       </c>
       <c r="D57">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>582</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>583</v>
       </c>
       <c r="F58" t="s">
         <v>584</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>585</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>50</v>
       </c>
       <c r="F59" t="s">
@@ -10996,51 +10996,51 @@
       </c>
       <c r="C65" t="s">
         <v>592</v>
       </c>
       <c r="D65">
         <v>20</v>
       </c>
       <c r="E65" t="s">
         <v>192</v>
       </c>
       <c r="F65" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>594</v>
       </c>
       <c r="D66">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E66" t="s">
         <v>140</v>
       </c>
       <c r="F66" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>595</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>99</v>
       </c>
       <c r="F67" t="s">
@@ -11056,51 +11056,51 @@
       </c>
       <c r="C68" t="s">
         <v>597</v>
       </c>
       <c r="D68">
         <v>19</v>
       </c>
       <c r="E68" t="s">
         <v>50</v>
       </c>
       <c r="F68" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>61</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>598</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>99</v>
       </c>
       <c r="F69" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>62</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>599</v>
       </c>
       <c r="D70">
         <v>19</v>
       </c>
       <c r="E70" t="s">
         <v>38</v>
       </c>
       <c r="F70" t="s">
@@ -11230,105 +11230,105 @@
       </c>
       <c r="C77" t="s">
         <v>610</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>50</v>
       </c>
       <c r="F77" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>70</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>612</v>
       </c>
       <c r="D78">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>25</v>
       </c>
       <c r="F78" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>613</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>72</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>615</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>73</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>616</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
         <v>617</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>74</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>618</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
     </row>
@@ -11475,71 +11475,71 @@
       </c>
       <c r="C90" t="s">
         <v>628</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>50</v>
       </c>
       <c r="F90" t="s">
         <v>629</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>83</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>630</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>93</v>
       </c>
       <c r="F91" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>84</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>631</v>
       </c>
       <c r="D92">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>127</v>
       </c>
       <c r="F92" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>85</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>633</v>
       </c>
       <c r="D93">
         <v>19</v>
       </c>
       <c r="E93" t="s">
         <v>16</v>
       </c>
       <c r="F93" t="s">
@@ -11706,51 +11706,51 @@
       </c>
       <c r="C102" t="s">
         <v>645</v>
       </c>
       <c r="D102">
         <v>18</v>
       </c>
       <c r="E102" t="s">
         <v>38</v>
       </c>
       <c r="F102" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>95</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>646</v>
       </c>
       <c r="D103">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E103" t="s">
         <v>50</v>
       </c>
       <c r="F103" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>648</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>127</v>
       </c>
       <c r="F104" t="s">
@@ -11797,91 +11797,91 @@
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>652</v>
       </c>
       <c r="D107">
         <v>18</v>
       </c>
       <c r="E107" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>100</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>653</v>
       </c>
       <c r="D108">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>38</v>
       </c>
       <c r="F108" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>101</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>655</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>38</v>
       </c>
       <c r="F109" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>102</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>657</v>
       </c>
       <c r="D110">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E110" t="s">
         <v>35</v>
       </c>
       <c r="F110" t="s">
         <v>658</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>103</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>659</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>93</v>
       </c>
       <c r="F111" t="s">
@@ -11988,88 +11988,88 @@
       </c>
       <c r="C117" t="s">
         <v>665</v>
       </c>
       <c r="D117">
         <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>50</v>
       </c>
       <c r="F117" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>667</v>
       </c>
       <c r="D118">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>668</v>
       </c>
       <c r="F118" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>111</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>670</v>
       </c>
       <c r="D119">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>112</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>671</v>
       </c>
       <c r="D120">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>50</v>
       </c>
       <c r="F120" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>672</v>
       </c>
       <c r="D121">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
@@ -12156,51 +12156,51 @@
       </c>
       <c r="C126" t="s">
         <v>678</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>38</v>
       </c>
       <c r="F126" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>119</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>679</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E127" t="s">
         <v>16</v>
       </c>
       <c r="F127" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>680</v>
       </c>
       <c r="D128">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>93</v>
       </c>
       <c r="F128" t="s">
@@ -12361,68 +12361,68 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>129</v>
       </c>
       <c r="C137" t="s">
         <v>693</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>50</v>
       </c>
       <c r="F137" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>130</v>
       </c>
       <c r="C138" t="s">
         <v>695</v>
       </c>
       <c r="D138">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>82</v>
       </c>
       <c r="F138" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>131</v>
       </c>
       <c r="C139" t="s">
         <v>697</v>
       </c>
       <c r="D139">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>603</v>
       </c>
       <c r="F139" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>132</v>
       </c>
       <c r="C140" t="s">
         <v>698</v>
       </c>
       <c r="D140">
         <v>19</v>
       </c>
       <c r="E140" t="s">
         <v>50</v>
       </c>
       <c r="F140" t="s">
         <v>515</v>
       </c>
     </row>
@@ -12674,51 +12674,51 @@
         <v>718</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>149</v>
       </c>
       <c r="C157" t="s">
         <v>719</v>
       </c>
       <c r="D157">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>150</v>
       </c>
       <c r="C158" t="s">
         <v>720</v>
       </c>
       <c r="D158">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>603</v>
       </c>
       <c r="F158" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>151</v>
       </c>
       <c r="C159" t="s">
         <v>721</v>
       </c>
       <c r="D159">
         <v>16</v>
       </c>
       <c r="E159" t="s">
         <v>93</v>
       </c>
       <c r="F159" t="s">
         <v>573</v>
       </c>
     </row>
@@ -12776,51 +12776,51 @@
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>726</v>
       </c>
       <c r="D163">
         <v>18</v>
       </c>
       <c r="E163" t="s">
         <v>603</v>
       </c>
       <c r="F163" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>156</v>
       </c>
       <c r="C164" t="s">
         <v>727</v>
       </c>
       <c r="D164">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>16</v>
       </c>
       <c r="F164" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>728</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>158</v>
@@ -13016,51 +13016,51 @@
         <v>413</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>170</v>
       </c>
       <c r="C178" t="s">
         <v>744</v>
       </c>
       <c r="D178">
         <v>18</v>
       </c>
       <c r="E178" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>171</v>
       </c>
       <c r="C179" t="s">
         <v>745</v>
       </c>
       <c r="D179">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>172</v>
       </c>
       <c r="C180" t="s">
         <v>746</v>
       </c>
       <c r="D180">
         <v>19</v>
       </c>
       <c r="E180" t="s">
         <v>7</v>
       </c>
       <c r="F180" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>173</v>
@@ -13166,65 +13166,65 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
       </c>
       <c r="C187" t="s">
         <v>755</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>82</v>
       </c>
       <c r="F187" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>180</v>
       </c>
       <c r="C188" t="s">
         <v>756</v>
       </c>
       <c r="D188">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>614</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>757</v>
       </c>
       <c r="D189">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E189" t="s">
         <v>99</v>
       </c>
       <c r="F189" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>182</v>
       </c>
       <c r="C190" t="s">
         <v>758</v>
       </c>
       <c r="D190">
         <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>38</v>
       </c>
       <c r="F190" t="s">
         <v>654</v>
       </c>
     </row>
@@ -13531,68 +13531,68 @@
     <row r="209" spans="1:6">
       <c r="A209">
         <v>201</v>
       </c>
       <c r="C209" t="s">
         <v>783</v>
       </c>
       <c r="D209">
         <v>17</v>
       </c>
       <c r="E209" t="s">
         <v>7</v>
       </c>
       <c r="F209" t="s">
         <v>561</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>201</v>
       </c>
       <c r="C210" t="s">
         <v>784</v>
       </c>
       <c r="D210">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E210" t="s">
         <v>140</v>
       </c>
       <c r="F210" t="s">
         <v>580</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>201</v>
       </c>
       <c r="C211" t="s">
         <v>785</v>
       </c>
       <c r="D211">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E211" t="s">
         <v>114</v>
       </c>
       <c r="F211" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>204</v>
       </c>
       <c r="C212" t="s">
         <v>786</v>
       </c>
       <c r="D212">
         <v>19</v>
       </c>
       <c r="E212" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>205</v>
@@ -14122,51 +14122,51 @@
     <row r="245" spans="1:6">
       <c r="A245">
         <v>237</v>
       </c>
       <c r="C245" t="s">
         <v>829</v>
       </c>
       <c r="D245">
         <v>17</v>
       </c>
       <c r="E245" t="s">
         <v>82</v>
       </c>
       <c r="F245" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>238</v>
       </c>
       <c r="C246" t="s">
         <v>830</v>
       </c>
       <c r="D246">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E246" t="s">
         <v>82</v>
       </c>
       <c r="F246" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>239</v>
       </c>
       <c r="C247" t="s">
         <v>831</v>
       </c>
       <c r="D247">
         <v>18</v>
       </c>
       <c r="E247" t="s">
         <v>397</v>
       </c>
       <c r="F247" t="s">
         <v>815</v>
       </c>
     </row>
@@ -14394,85 +14394,85 @@
       </c>
       <c r="B10">
         <v>42.0</v>
       </c>
       <c r="C10" t="s">
         <v>843</v>
       </c>
       <c r="D10">
         <v>20</v>
       </c>
       <c r="E10" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>8</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>844</v>
       </c>
       <c r="D11">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>9</v>
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>845</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>846</v>
       </c>
       <c r="D13">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E13" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>847</v>
       </c>
       <c r="D14">
         <v>20</v>
       </c>
       <c r="E14" t="s">
         <v>28</v>
       </c>
       <c r="F14" t="s">
         <v>211</v>
       </c>
     </row>
@@ -14713,51 +14713,51 @@
       </c>
       <c r="C27" t="s">
         <v>863</v>
       </c>
       <c r="D27">
         <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>25</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>864</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>192</v>
       </c>
       <c r="F28" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>26</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>866</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>28</v>
       </c>
       <c r="F29" t="s">
@@ -15158,51 +15158,51 @@
       </c>
       <c r="C50" t="s">
         <v>894</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>130</v>
       </c>
       <c r="F50" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>48</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>895</v>
       </c>
       <c r="D51">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>49</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>896</v>
       </c>
       <c r="D52">
         <v>19</v>
       </c>
       <c r="E52" t="s">
         <v>22</v>
       </c>
     </row>
@@ -15514,71 +15514,71 @@
       </c>
       <c r="C69" t="s">
         <v>914</v>
       </c>
       <c r="D69">
         <v>19</v>
       </c>
       <c r="E69" t="s">
         <v>28</v>
       </c>
       <c r="F69" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>915</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>38</v>
       </c>
       <c r="F70" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>916</v>
       </c>
       <c r="D71">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E71" t="s">
         <v>50</v>
       </c>
       <c r="F71" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>918</v>
       </c>
       <c r="D72">
         <v>17</v>
       </c>
       <c r="E72" t="s">
         <v>50</v>
       </c>
       <c r="F72" t="s">
@@ -15734,51 +15734,51 @@
       </c>
       <c r="C80" t="s">
         <v>929</v>
       </c>
       <c r="D80">
         <v>19</v>
       </c>
       <c r="E80" t="s">
         <v>930</v>
       </c>
       <c r="F80" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>78</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>931</v>
       </c>
       <c r="D81">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E81" t="s">
         <v>38</v>
       </c>
       <c r="F81" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>78</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>932</v>
       </c>
       <c r="D82">
         <v>19</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
@@ -15871,51 +15871,51 @@
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>938</v>
       </c>
       <c r="D87">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>85</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>939</v>
       </c>
       <c r="D88">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E88" t="s">
         <v>16</v>
       </c>
       <c r="F88" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>86</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>940</v>
       </c>
       <c r="D89">
         <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>192</v>
       </c>
       <c r="F89" t="s">
@@ -15951,51 +15951,51 @@
       </c>
       <c r="C91" t="s">
         <v>942</v>
       </c>
       <c r="D91">
         <v>19</v>
       </c>
       <c r="E91" t="s">
         <v>28</v>
       </c>
       <c r="F91" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>89</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>943</v>
       </c>
       <c r="D92">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E92" t="s">
         <v>99</v>
       </c>
       <c r="F92" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>944</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>140</v>
       </c>
       <c r="F93" t="s">
@@ -16448,51 +16448,51 @@
       </c>
       <c r="C116" t="s">
         <v>980</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>38</v>
       </c>
       <c r="F116" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>114</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>981</v>
       </c>
       <c r="D117">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E117" t="s">
         <v>38</v>
       </c>
       <c r="F117" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>115</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>983</v>
       </c>
       <c r="D118">
         <v>17</v>
       </c>
       <c r="E118" t="s">
         <v>256</v>
       </c>
     </row>
@@ -16829,51 +16829,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>1007</v>
       </c>
       <c r="D137">
         <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>28</v>
       </c>
       <c r="F137" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>134</v>
       </c>
       <c r="C138" t="s">
         <v>1008</v>
       </c>
       <c r="D138">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E138" t="s">
         <v>16</v>
       </c>
       <c r="F138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>1009</v>
       </c>
       <c r="D139">
         <v>16</v>
       </c>
       <c r="E139" t="s">
         <v>82</v>
       </c>
       <c r="F139" t="s">
         <v>996</v>
       </c>
     </row>
@@ -16931,51 +16931,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>140</v>
       </c>
       <c r="C143" t="s">
         <v>1014</v>
       </c>
       <c r="D143">
         <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>140</v>
       </c>
       <c r="F143" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>141</v>
       </c>
       <c r="C144" t="s">
         <v>1015</v>
       </c>
       <c r="D144">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>10</v>
       </c>
       <c r="F144" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>142</v>
       </c>
       <c r="C145" t="s">
         <v>1016</v>
       </c>
       <c r="D145">
         <v>18</v>
       </c>
       <c r="E145" t="s">
         <v>96</v>
       </c>
       <c r="F145" t="s">
         <v>152</v>
       </c>
     </row>
@@ -17324,51 +17324,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>163</v>
       </c>
       <c r="C167" t="s">
         <v>1041</v>
       </c>
       <c r="D167">
         <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>50</v>
       </c>
       <c r="F167" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>165</v>
       </c>
       <c r="C168" t="s">
         <v>1042</v>
       </c>
       <c r="D168">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>166</v>
       </c>
       <c r="C169" t="s">
         <v>1043</v>
       </c>
       <c r="D169">
         <v>18</v>
       </c>
       <c r="E169" t="s">
         <v>93</v>
       </c>
       <c r="F169" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>167</v>
@@ -17423,51 +17423,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>170</v>
       </c>
       <c r="C173" t="s">
         <v>1049</v>
       </c>
       <c r="D173">
         <v>19</v>
       </c>
       <c r="E173" t="s">
         <v>50</v>
       </c>
       <c r="F173" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>170</v>
       </c>
       <c r="C174" t="s">
         <v>1050</v>
       </c>
       <c r="D174">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E174" t="s">
         <v>7</v>
       </c>
       <c r="F174" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>172</v>
       </c>
       <c r="C175" t="s">
         <v>1051</v>
       </c>
       <c r="D175">
         <v>18</v>
       </c>
       <c r="E175" t="s">
         <v>82</v>
       </c>
       <c r="F175" t="s">
         <v>242</v>
       </c>
     </row>
@@ -17491,51 +17491,51 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>174</v>
       </c>
       <c r="C177" t="s">
         <v>1053</v>
       </c>
       <c r="D177">
         <v>19</v>
       </c>
       <c r="E177" t="s">
         <v>102</v>
       </c>
       <c r="F177" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>175</v>
       </c>
       <c r="C178" t="s">
         <v>1055</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>140</v>
       </c>
       <c r="F178" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>176</v>
       </c>
       <c r="C179" t="s">
         <v>1056</v>
       </c>
       <c r="D179">
         <v>17</v>
       </c>
       <c r="E179" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>177</v>
@@ -17618,51 +17618,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>182</v>
       </c>
       <c r="C185" t="s">
         <v>1063</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>99</v>
       </c>
       <c r="F185" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>183</v>
       </c>
       <c r="C186" t="s">
         <v>1064</v>
       </c>
       <c r="D186">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E186" t="s">
         <v>140</v>
       </c>
       <c r="F186" t="s">
         <v>371</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>184</v>
       </c>
       <c r="C187" t="s">
         <v>1065</v>
       </c>
       <c r="D187">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>185</v>
@@ -17932,51 +17932,51 @@
     <row r="204" spans="1:6">
       <c r="A204">
         <v>201</v>
       </c>
       <c r="C204" t="s">
         <v>1086</v>
       </c>
       <c r="D204">
         <v>16</v>
       </c>
       <c r="E204" t="s">
         <v>99</v>
       </c>
       <c r="F204" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>202</v>
       </c>
       <c r="C205" t="s">
         <v>1087</v>
       </c>
       <c r="D205">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>102</v>
       </c>
       <c r="F205" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>203</v>
       </c>
       <c r="C206" t="s">
         <v>1088</v>
       </c>
       <c r="D206">
         <v>19</v>
       </c>
       <c r="E206" t="s">
         <v>99</v>
       </c>
       <c r="F206" t="s">
         <v>433</v>
       </c>
     </row>
@@ -18167,51 +18167,51 @@
     <row r="218" spans="1:6">
       <c r="A218">
         <v>215</v>
       </c>
       <c r="C218" t="s">
         <v>1106</v>
       </c>
       <c r="D218">
         <v>18</v>
       </c>
       <c r="E218" t="s">
         <v>99</v>
       </c>
       <c r="F218" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>215</v>
       </c>
       <c r="C219" t="s">
         <v>1107</v>
       </c>
       <c r="D219">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E219" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>217</v>
       </c>
       <c r="C220" t="s">
         <v>1108</v>
       </c>
       <c r="D220">
         <v>17</v>
       </c>
       <c r="E220" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>1109</v>
@@ -18506,102 +18506,102 @@
     <row r="239" spans="1:6">
       <c r="A239">
         <v>235</v>
       </c>
       <c r="C239" t="s">
         <v>1129</v>
       </c>
       <c r="D239">
         <v>18</v>
       </c>
       <c r="E239" t="s">
         <v>93</v>
       </c>
       <c r="F239" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>237</v>
       </c>
       <c r="C240" t="s">
         <v>1130</v>
       </c>
       <c r="D240">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E240" t="s">
         <v>130</v>
       </c>
       <c r="F240" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>238</v>
       </c>
       <c r="C241" t="s">
         <v>1131</v>
       </c>
       <c r="D241">
         <v>19</v>
       </c>
       <c r="E241" t="s">
         <v>13</v>
       </c>
       <c r="F241" t="s">
         <v>1132</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>239</v>
       </c>
       <c r="C242" t="s">
         <v>1133</v>
       </c>
       <c r="D242">
         <v>19</v>
       </c>
       <c r="E242" t="s">
         <v>130</v>
       </c>
       <c r="F242" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>240</v>
       </c>
       <c r="C243" t="s">
         <v>1134</v>
       </c>
       <c r="D243">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E243" t="s">
         <v>192</v>
       </c>
       <c r="F243" t="s">
         <v>1000</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>241</v>
       </c>
       <c r="C244" t="s">
         <v>1135</v>
       </c>
       <c r="D244">
         <v>19</v>
       </c>
       <c r="E244" t="s">
         <v>16</v>
       </c>
       <c r="F244" t="s">
         <v>48</v>
       </c>
     </row>
@@ -18718,68 +18718,68 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>249</v>
       </c>
       <c r="C252" t="s">
         <v>1143</v>
       </c>
       <c r="D252">
         <v>17</v>
       </c>
       <c r="E252" t="s">
         <v>7</v>
       </c>
       <c r="F252" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>250</v>
       </c>
       <c r="C253" t="s">
         <v>1144</v>
       </c>
       <c r="D253">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E253" t="s">
         <v>130</v>
       </c>
       <c r="F253" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>251</v>
       </c>
       <c r="C254" t="s">
         <v>1146</v>
       </c>
       <c r="D254">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E254" t="s">
         <v>82</v>
       </c>
       <c r="F254" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>252</v>
       </c>
       <c r="C255" t="s">
         <v>1147</v>
       </c>
       <c r="D255">
         <v>16</v>
       </c>
       <c r="E255" t="s">
         <v>10</v>
       </c>
       <c r="F255" t="s">
         <v>11</v>
       </c>
     </row>