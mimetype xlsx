--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1603,51 +1603,51 @@
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
         <v>20</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
       <c r="F9" t="s">
@@ -1737,51 +1737,51 @@
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>34</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>12</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>18</v>
       </c>
       <c r="E16" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2019,51 +2019,51 @@
       </c>
       <c r="C29" t="s">
         <v>63</v>
       </c>
       <c r="D29">
         <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>24</v>
       </c>
       <c r="F30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>27</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
     </row>
@@ -2153,51 +2153,51 @@
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>54</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>33</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>27</v>
       </c>
       <c r="F37" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>34</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>77</v>
       </c>
       <c r="D38">
         <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>27</v>
       </c>
       <c r="F38" t="s">
@@ -2672,51 +2672,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>20</v>
       </c>
       <c r="E63" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>120</v>
       </c>
       <c r="D64">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
       <c r="F64" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>91</v>
       </c>
       <c r="F65" t="s">
@@ -2769,51 +2769,51 @@
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
         <v>14</v>
       </c>
       <c r="E68" t="s">
         <v>34</v>
       </c>
       <c r="F68" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>127</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
       <c r="F69" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>129</v>
       </c>
       <c r="D70">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
@@ -3414,51 +3414,51 @@
       </c>
       <c r="C101" t="s">
         <v>172</v>
       </c>
       <c r="D101">
         <v>19</v>
       </c>
       <c r="E101" t="s">
         <v>19</v>
       </c>
       <c r="F101" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>174</v>
       </c>
       <c r="D102">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>175</v>
       </c>
       <c r="D103">
         <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
@@ -3622,51 +3622,51 @@
       </c>
       <c r="C112" t="s">
         <v>188</v>
       </c>
       <c r="D112">
         <v>16</v>
       </c>
       <c r="E112" t="s">
         <v>27</v>
       </c>
       <c r="F112" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>189</v>
       </c>
       <c r="D113">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E113" t="s">
         <v>34</v>
       </c>
       <c r="F113" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>191</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>80</v>
       </c>
       <c r="F114" t="s">
@@ -3742,51 +3742,51 @@
       </c>
       <c r="C118" t="s">
         <v>195</v>
       </c>
       <c r="D118">
         <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>196</v>
       </c>
       <c r="F118" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>115</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>198</v>
       </c>
       <c r="D119">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>27</v>
       </c>
       <c r="F119" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>116</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>199</v>
       </c>
       <c r="D120">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>34</v>
       </c>
       <c r="F120" t="s">
@@ -4075,51 +4075,51 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>132</v>
       </c>
       <c r="C136" t="s">
         <v>221</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>54</v>
       </c>
       <c r="F136" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>133</v>
       </c>
       <c r="C137" t="s">
         <v>223</v>
       </c>
       <c r="D137">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E137" t="s">
         <v>7</v>
       </c>
       <c r="F137" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>133</v>
       </c>
       <c r="C138" t="s">
         <v>225</v>
       </c>
       <c r="D138">
         <v>19</v>
       </c>
       <c r="E138" t="s">
         <v>101</v>
       </c>
       <c r="F138" t="s">
         <v>102</v>
       </c>
     </row>
@@ -4372,51 +4372,51 @@
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>249</v>
       </c>
       <c r="D154">
         <v>18</v>
       </c>
       <c r="E154" t="s">
         <v>46</v>
       </c>
       <c r="F154" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>250</v>
       </c>
       <c r="D155">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E155" t="s">
         <v>51</v>
       </c>
       <c r="F155" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
       </c>
       <c r="C156" t="s">
         <v>251</v>
       </c>
       <c r="D156">
         <v>16</v>
       </c>
       <c r="E156" t="s">
         <v>34</v>
       </c>
       <c r="F156" t="s">
         <v>111</v>
       </c>
     </row>
@@ -4491,51 +4491,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>256</v>
       </c>
       <c r="D161">
         <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>101</v>
       </c>
       <c r="F161" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>257</v>
       </c>
       <c r="D162">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>159</v>
       </c>
       <c r="C163" t="s">
         <v>258</v>
       </c>
       <c r="D163">
         <v>16</v>
       </c>
       <c r="E163" t="s">
         <v>34</v>
       </c>
       <c r="F163" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
@@ -4621,85 +4621,85 @@
         <v>228</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>266</v>
       </c>
       <c r="D169">
         <v>17</v>
       </c>
       <c r="E169" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>166</v>
       </c>
       <c r="C170" t="s">
         <v>267</v>
       </c>
       <c r="D170">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>68</v>
       </c>
       <c r="F170" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>268</v>
       </c>
       <c r="D171">
         <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>54</v>
       </c>
       <c r="F171" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>168</v>
       </c>
       <c r="C172" t="s">
         <v>269</v>
       </c>
       <c r="D172">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>68</v>
       </c>
       <c r="F172" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>169</v>
       </c>
       <c r="C173" t="s">
         <v>271</v>
       </c>
       <c r="D173">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>272</v>
       </c>
       <c r="F173" t="s">
         <v>273</v>
       </c>
     </row>
@@ -4805,51 +4805,51 @@
         <v>270</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>280</v>
       </c>
       <c r="D180">
         <v>18</v>
       </c>
       <c r="E180" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>281</v>
       </c>
       <c r="D181">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>51</v>
       </c>
       <c r="F181" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>178</v>
       </c>
       <c r="C182" t="s">
         <v>283</v>
       </c>
       <c r="D182">
         <v>17</v>
       </c>
       <c r="E182" t="s">
         <v>7</v>
       </c>
       <c r="F182" t="s">
         <v>284</v>
       </c>
     </row>
@@ -4890,102 +4890,102 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>287</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>227</v>
       </c>
       <c r="F185" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>182</v>
       </c>
       <c r="C186" t="s">
         <v>288</v>
       </c>
       <c r="D186">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E186" t="s">
         <v>10</v>
       </c>
       <c r="F186" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>290</v>
       </c>
       <c r="D187">
         <v>17</v>
       </c>
       <c r="E187" t="s">
         <v>227</v>
       </c>
       <c r="F187" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>291</v>
       </c>
       <c r="D188">
         <v>17</v>
       </c>
       <c r="E188" t="s">
         <v>7</v>
       </c>
       <c r="F188" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>292</v>
       </c>
       <c r="D189">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>169</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>293</v>
       </c>
       <c r="D190">
         <v>19</v>
       </c>
       <c r="E190" t="s">
         <v>294</v>
       </c>
       <c r="F190" t="s">
         <v>295</v>
       </c>
     </row>
@@ -5009,51 +5009,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>298</v>
       </c>
       <c r="D192">
         <v>17</v>
       </c>
       <c r="E192" t="s">
         <v>237</v>
       </c>
       <c r="F192" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
       </c>
       <c r="C193" t="s">
         <v>299</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>34</v>
       </c>
       <c r="F193" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>300</v>
       </c>
       <c r="D194">
         <v>20</v>
       </c>
       <c r="E194" t="s">
         <v>10</v>
       </c>
       <c r="F194" t="s">
         <v>61</v>
       </c>
     </row>
@@ -5196,51 +5196,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>198</v>
       </c>
       <c r="C203" t="s">
         <v>311</v>
       </c>
       <c r="D203">
         <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>7</v>
       </c>
       <c r="F203" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>200</v>
       </c>
       <c r="C204" t="s">
         <v>313</v>
       </c>
       <c r="D204">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E204" t="s">
         <v>68</v>
       </c>
       <c r="F204" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>201</v>
       </c>
       <c r="C205" t="s">
         <v>314</v>
       </c>
       <c r="D205">
         <v>18</v>
       </c>
       <c r="E205" t="s">
         <v>34</v>
       </c>
       <c r="F205" t="s">
         <v>49</v>
       </c>
     </row>
@@ -5264,68 +5264,68 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>203</v>
       </c>
       <c r="C207" t="s">
         <v>317</v>
       </c>
       <c r="D207">
         <v>19</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>204</v>
       </c>
       <c r="C208" t="s">
         <v>319</v>
       </c>
       <c r="D208">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E208" t="s">
         <v>68</v>
       </c>
       <c r="F208" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>205</v>
       </c>
       <c r="C209" t="s">
         <v>320</v>
       </c>
       <c r="D209">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E209" t="s">
         <v>68</v>
       </c>
       <c r="F209" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>206</v>
       </c>
       <c r="C210" t="s">
         <v>322</v>
       </c>
       <c r="D210">
         <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>272</v>
       </c>
       <c r="F210" t="s">
         <v>273</v>
       </c>
     </row>