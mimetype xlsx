--- v1 (2026-08-16)
+++ v2 (2026-09-30)
@@ -3700,65 +3700,65 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>20</v>
@@ -4040,51 +4040,51 @@
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>41</v>
       </c>
       <c r="D21">
         <v>21</v>
       </c>
       <c r="E21" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>42</v>
       </c>
       <c r="D22">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>43</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
@@ -4416,51 +4416,51 @@
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
         <v>20</v>
       </c>
       <c r="E41" t="s">
         <v>77</v>
       </c>
       <c r="F41" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>79</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>37</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>81</v>
       </c>
       <c r="D43">
         <v>19</v>
       </c>
       <c r="E43" t="s">
         <v>63</v>
       </c>
       <c r="F43" t="s">
@@ -4476,51 +4476,51 @@
       </c>
       <c r="C44" t="s">
         <v>83</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>77</v>
       </c>
       <c r="F44" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E45" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>86</v>
       </c>
       <c r="D46">
         <v>20</v>
       </c>
       <c r="E46" t="s">
         <v>55</v>
       </c>
       <c r="F46" t="s">
         <v>56</v>
       </c>
     </row>
@@ -4607,51 +4607,51 @@
       </c>
       <c r="C51" t="s">
         <v>96</v>
       </c>
       <c r="D51">
         <v>21</v>
       </c>
       <c r="E51" t="s">
         <v>77</v>
       </c>
       <c r="F51" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>46</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>98</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>46</v>
       </c>
       <c r="F52" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>47</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>100</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>95</v>
       </c>
     </row>
@@ -4841,51 +4841,51 @@
       </c>
       <c r="C63" t="s">
         <v>115</v>
       </c>
       <c r="D63">
         <v>21</v>
       </c>
       <c r="E63" t="s">
         <v>46</v>
       </c>
       <c r="F63" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>116</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>88</v>
       </c>
       <c r="F64" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>118</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>63</v>
       </c>
       <c r="F65" t="s">
@@ -4901,151 +4901,151 @@
       </c>
       <c r="C66" t="s">
         <v>120</v>
       </c>
       <c r="D66">
         <v>20</v>
       </c>
       <c r="E66" t="s">
         <v>63</v>
       </c>
       <c r="F66" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>121</v>
       </c>
       <c r="D67">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>63</v>
       </c>
       <c r="F67" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>46</v>
       </c>
       <c r="F68" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>62</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>125</v>
       </c>
       <c r="D69">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>65</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>88</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>132</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>29</v>
       </c>
       <c r="F73" t="s">
@@ -5078,51 +5078,51 @@
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>136</v>
       </c>
       <c r="D75">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>137</v>
       </c>
       <c r="D76">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>70</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>138</v>
       </c>
       <c r="D77">
         <v>19</v>
       </c>
       <c r="E77" t="s">
         <v>46</v>
       </c>
       <c r="F77" t="s">
@@ -5395,91 +5395,91 @@
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>77</v>
       </c>
       <c r="F91" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E92" t="s">
         <v>29</v>
       </c>
       <c r="F92" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>87</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>166</v>
       </c>
       <c r="D93">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>87</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>167</v>
       </c>
       <c r="D94">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>89</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>168</v>
       </c>
       <c r="D95">
         <v>21</v>
       </c>
       <c r="E95" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>90</v>
@@ -5783,51 +5783,51 @@
       </c>
       <c r="C111" t="s">
         <v>193</v>
       </c>
       <c r="D111">
         <v>20</v>
       </c>
       <c r="E111" t="s">
         <v>50</v>
       </c>
       <c r="F111" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>106</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>195</v>
       </c>
       <c r="D112">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E112" t="s">
         <v>63</v>
       </c>
       <c r="F112" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>107</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>196</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>88</v>
       </c>
       <c r="F113" t="s">
@@ -6017,51 +6017,51 @@
       </c>
       <c r="C123" t="s">
         <v>213</v>
       </c>
       <c r="D123">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>63</v>
       </c>
       <c r="F123" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>214</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>88</v>
       </c>
       <c r="F124" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>215</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>21</v>
       </c>
       <c r="F125" t="s">
@@ -6171,51 +6171,51 @@
       </c>
       <c r="C131" t="s">
         <v>221</v>
       </c>
       <c r="D131">
         <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>72</v>
       </c>
       <c r="F131" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>223</v>
       </c>
       <c r="D132">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E132" t="s">
         <v>63</v>
       </c>
       <c r="F132" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>224</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>10</v>
       </c>
       <c r="F133" t="s">
@@ -6293,68 +6293,68 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>230</v>
       </c>
       <c r="D138">
         <v>18</v>
       </c>
       <c r="E138" t="s">
         <v>29</v>
       </c>
       <c r="F138" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>232</v>
       </c>
       <c r="D139">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>233</v>
       </c>
       <c r="F139" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>235</v>
       </c>
       <c r="D140">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E140" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>134</v>
       </c>
       <c r="C141" t="s">
         <v>236</v>
       </c>
       <c r="D141">
         <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>7</v>
       </c>
       <c r="F141" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>134</v>
@@ -6593,79 +6593,79 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>259</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>186</v>
       </c>
       <c r="F156" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>260</v>
       </c>
       <c r="D157">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E157" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>262</v>
       </c>
       <c r="D158">
         <v>21</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>263</v>
       </c>
       <c r="D159">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E159" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>265</v>
       </c>
       <c r="D160">
         <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>50</v>
       </c>
       <c r="F160" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
@@ -6720,51 +6720,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>158</v>
       </c>
       <c r="C164" t="s">
         <v>273</v>
       </c>
       <c r="D164">
         <v>21</v>
       </c>
       <c r="E164" t="s">
         <v>77</v>
       </c>
       <c r="F164" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
       </c>
       <c r="C165" t="s">
         <v>275</v>
       </c>
       <c r="D165">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E165" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>160</v>
       </c>
       <c r="C166" t="s">
         <v>276</v>
       </c>
       <c r="D166">
         <v>18</v>
       </c>
       <c r="E166" t="s">
         <v>277</v>
       </c>
       <c r="F166" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
@@ -6994,85 +6994,85 @@
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>297</v>
       </c>
       <c r="D181">
         <v>20</v>
       </c>
       <c r="E181" t="s">
         <v>50</v>
       </c>
       <c r="F181" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>175</v>
       </c>
       <c r="C182" t="s">
         <v>299</v>
       </c>
       <c r="D182">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E182" t="s">
         <v>63</v>
       </c>
       <c r="F182" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>300</v>
       </c>
       <c r="D183">
         <v>19</v>
       </c>
       <c r="E183" t="s">
         <v>63</v>
       </c>
       <c r="F183" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>301</v>
       </c>
       <c r="D184">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E184" t="s">
         <v>72</v>
       </c>
       <c r="F184" t="s">
         <v>302</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>303</v>
       </c>
       <c r="D185">
         <v>18</v>
       </c>
       <c r="E185" t="s">
         <v>186</v>
       </c>
       <c r="F185" t="s">
         <v>304</v>
       </c>
     </row>
@@ -7181,51 +7181,51 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>314</v>
       </c>
       <c r="D192">
         <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>63</v>
       </c>
       <c r="F192" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>187</v>
       </c>
       <c r="C193" t="s">
         <v>315</v>
       </c>
       <c r="D193">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E193" t="s">
         <v>72</v>
       </c>
       <c r="F193" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>316</v>
       </c>
       <c r="D194">
         <v>19</v>
       </c>
       <c r="E194" t="s">
         <v>21</v>
       </c>
       <c r="F194" t="s">
         <v>22</v>
       </c>
     </row>
@@ -7317,102 +7317,102 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>325</v>
       </c>
       <c r="D200">
         <v>21</v>
       </c>
       <c r="E200" t="s">
         <v>50</v>
       </c>
       <c r="F200" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>326</v>
       </c>
       <c r="D201">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E201" t="s">
         <v>233</v>
       </c>
       <c r="F201" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>196</v>
       </c>
       <c r="C202" t="s">
         <v>327</v>
       </c>
       <c r="D202">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>7</v>
       </c>
       <c r="F202" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>329</v>
       </c>
       <c r="D203">
         <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>63</v>
       </c>
       <c r="F203" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>331</v>
       </c>
       <c r="D204">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>72</v>
       </c>
       <c r="F204" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>332</v>
       </c>
       <c r="D205">
         <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>72</v>
       </c>
       <c r="F205" t="s">
         <v>333</v>
       </c>
     </row>
@@ -7671,51 +7671,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>215</v>
       </c>
       <c r="C221" t="s">
         <v>358</v>
       </c>
       <c r="D221">
         <v>21</v>
       </c>
       <c r="E221" t="s">
         <v>336</v>
       </c>
       <c r="F221" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>216</v>
       </c>
       <c r="C222" t="s">
         <v>360</v>
       </c>
       <c r="D222">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>217</v>
       </c>
       <c r="C223" t="s">
         <v>361</v>
       </c>
       <c r="D223">
         <v>21</v>
       </c>
       <c r="E223" t="s">
         <v>186</v>
       </c>
       <c r="F223" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>218</v>
@@ -7753,68 +7753,68 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>220</v>
       </c>
       <c r="C226" t="s">
         <v>365</v>
       </c>
       <c r="D226">
         <v>20</v>
       </c>
       <c r="E226" t="s">
         <v>72</v>
       </c>
       <c r="F226" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>221</v>
       </c>
       <c r="C227" t="s">
         <v>367</v>
       </c>
       <c r="D227">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E227" t="s">
         <v>277</v>
       </c>
       <c r="F227" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>222</v>
       </c>
       <c r="C228" t="s">
         <v>369</v>
       </c>
       <c r="D228">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E228" t="s">
         <v>186</v>
       </c>
       <c r="F228" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>223</v>
       </c>
       <c r="C229" t="s">
         <v>370</v>
       </c>
       <c r="D229">
         <v>21</v>
       </c>
       <c r="E229" t="s">
         <v>186</v>
       </c>
       <c r="F229" t="s">
         <v>362</v>
       </c>
     </row>
@@ -7945,51 +7945,51 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>232</v>
       </c>
       <c r="C238" t="s">
         <v>380</v>
       </c>
       <c r="D238">
         <v>19</v>
       </c>
       <c r="E238" t="s">
         <v>77</v>
       </c>
       <c r="F238" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>233</v>
       </c>
       <c r="C239" t="s">
         <v>382</v>
       </c>
       <c r="D239">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E239" t="s">
         <v>264</v>
       </c>
       <c r="F239" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>234</v>
       </c>
       <c r="C240" t="s">
         <v>384</v>
       </c>
       <c r="D240">
         <v>19</v>
       </c>
       <c r="E240" t="s">
         <v>277</v>
       </c>
       <c r="F240" t="s">
         <v>368</v>
       </c>
     </row>
@@ -8152,79 +8152,79 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>393</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>77</v>
       </c>
       <c r="F2" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>395</v>
       </c>
       <c r="D3">
         <v>21</v>
       </c>
       <c r="E3" t="s">
         <v>46</v>
       </c>
       <c r="F3" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>397</v>
       </c>
       <c r="D4">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>264</v>
       </c>
       <c r="F4" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>398</v>
       </c>
       <c r="D5">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>399</v>
       </c>
       <c r="D6">
         <v>19</v>
@@ -8310,51 +8310,51 @@
       </c>
       <c r="C11" t="s">
         <v>410</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>3</v>
       </c>
       <c r="B12">
         <v>60.0</v>
       </c>
       <c r="C12" t="s">
         <v>411</v>
       </c>
       <c r="D12">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>5</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>412</v>
       </c>
       <c r="D13">
         <v>21</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>113</v>
       </c>
     </row>
@@ -8387,51 +8387,51 @@
       </c>
       <c r="C15" t="s">
         <v>414</v>
       </c>
       <c r="D15">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>8</v>
       </c>
       <c r="B16">
         <v>42.0</v>
       </c>
       <c r="C16" t="s">
         <v>416</v>
       </c>
       <c r="D16">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>21</v>
       </c>
       <c r="F16" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>9</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>417</v>
       </c>
       <c r="D17">
         <v>21</v>
       </c>
       <c r="E17" t="s">
         <v>143</v>
       </c>
       <c r="F17" t="s">
@@ -8701,51 +8701,51 @@
       </c>
       <c r="C31" t="s">
         <v>437</v>
       </c>
       <c r="D31">
         <v>21</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>23</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>439</v>
       </c>
       <c r="D32">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>25</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>440</v>
       </c>
       <c r="D33">
         <v>21</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
     </row>
@@ -8815,51 +8815,51 @@
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>445</v>
       </c>
       <c r="D37">
         <v>21</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>30</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>446</v>
       </c>
       <c r="D38">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>31</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>447</v>
       </c>
       <c r="D39">
         <v>20</v>
       </c>
       <c r="E39" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>32</v>
@@ -8983,51 +8983,51 @@
       </c>
       <c r="C46" t="s">
         <v>456</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>39</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>457</v>
       </c>
       <c r="D47">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E47" t="s">
         <v>46</v>
       </c>
       <c r="F47" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>40</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>459</v>
       </c>
       <c r="D48">
         <v>21</v>
       </c>
       <c r="E48" t="s">
         <v>186</v>
       </c>
       <c r="F48" t="s">
@@ -9200,51 +9200,51 @@
       </c>
       <c r="C57" t="s">
         <v>472</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>29</v>
       </c>
       <c r="F57" t="s">
         <v>473</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>474</v>
       </c>
       <c r="D58">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>51</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>475</v>
       </c>
       <c r="D59">
         <v>20</v>
       </c>
       <c r="E59" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>52</v>
@@ -9254,51 +9254,51 @@
       </c>
       <c r="C60" t="s">
         <v>476</v>
       </c>
       <c r="D60">
         <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>46</v>
       </c>
       <c r="F60" t="s">
         <v>477</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>53</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>478</v>
       </c>
       <c r="D61">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>143</v>
       </c>
       <c r="F61" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>54</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>479</v>
       </c>
       <c r="D62">
         <v>21</v>
       </c>
       <c r="E62" t="s">
         <v>480</v>
       </c>
       <c r="F62" t="s">
@@ -9351,91 +9351,91 @@
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>484</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>58</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>485</v>
       </c>
       <c r="D66">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E66" t="s">
         <v>143</v>
       </c>
       <c r="F66" t="s">
         <v>486</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>59</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>487</v>
       </c>
       <c r="D67">
         <v>21</v>
       </c>
       <c r="E67" t="s">
         <v>15</v>
       </c>
       <c r="F67" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>60</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>488</v>
       </c>
       <c r="D68">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E68" t="s">
         <v>21</v>
       </c>
       <c r="F68" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>61</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>489</v>
       </c>
       <c r="D69">
         <v>20</v>
       </c>
       <c r="E69" t="s">
         <v>63</v>
       </c>
       <c r="F69" t="s">
@@ -9736,51 +9736,51 @@
       </c>
       <c r="C85" t="s">
         <v>510</v>
       </c>
       <c r="D85">
         <v>20</v>
       </c>
       <c r="E85" t="s">
         <v>15</v>
       </c>
       <c r="F85" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>78</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>512</v>
       </c>
       <c r="D86">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>513</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>79</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>514</v>
       </c>
       <c r="D87">
         <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>46</v>
       </c>
       <c r="F87" t="s">
@@ -10064,51 +10064,51 @@
       </c>
       <c r="C102" t="s">
         <v>534</v>
       </c>
       <c r="D102">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>72</v>
       </c>
       <c r="F102" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>95</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>535</v>
       </c>
       <c r="D103">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E103" t="s">
         <v>46</v>
       </c>
       <c r="F103" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>96</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>536</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>63</v>
       </c>
       <c r="F104" t="s">
@@ -10315,125 +10315,125 @@
       </c>
       <c r="C115" t="s">
         <v>548</v>
       </c>
       <c r="D115">
         <v>21</v>
       </c>
       <c r="E115" t="s">
         <v>63</v>
       </c>
       <c r="F115" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>107</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>549</v>
       </c>
       <c r="D116">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>109</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>550</v>
       </c>
       <c r="D117">
         <v>21</v>
       </c>
       <c r="E117" t="s">
         <v>21</v>
       </c>
       <c r="F117" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>110</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>551</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>46</v>
       </c>
       <c r="F118" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>111</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>552</v>
       </c>
       <c r="D119">
         <v>21</v>
       </c>
       <c r="E119" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>112</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>553</v>
       </c>
       <c r="D120">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
       <c r="F120" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>113</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>554</v>
       </c>
       <c r="D121">
         <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>29</v>
       </c>
     </row>
@@ -10540,51 +10540,51 @@
       </c>
       <c r="C127" t="s">
         <v>560</v>
       </c>
       <c r="D127">
         <v>21</v>
       </c>
       <c r="E127" t="s">
         <v>15</v>
       </c>
       <c r="F127" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>120</v>
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>561</v>
       </c>
       <c r="D128">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>63</v>
       </c>
       <c r="F128" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>121</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>563</v>
       </c>
       <c r="D129">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>21</v>
       </c>
       <c r="F129" t="s">
@@ -10654,51 +10654,51 @@
       </c>
       <c r="C133" t="s">
         <v>567</v>
       </c>
       <c r="D133">
         <v>21</v>
       </c>
       <c r="E133" t="s">
         <v>46</v>
       </c>
       <c r="F133" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>126</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>568</v>
       </c>
       <c r="D134">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E134" t="s">
         <v>264</v>
       </c>
       <c r="F134" t="s">
         <v>569</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>127</v>
       </c>
       <c r="B135">
         <v>3.0</v>
       </c>
       <c r="C135" t="s">
         <v>570</v>
       </c>
       <c r="D135">
         <v>20</v>
       </c>
       <c r="E135" t="s">
         <v>46</v>
       </c>
       <c r="F135" t="s">
@@ -10909,51 +10909,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>140</v>
       </c>
       <c r="C148" t="s">
         <v>585</v>
       </c>
       <c r="D148">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>336</v>
       </c>
       <c r="F148" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>141</v>
       </c>
       <c r="C149" t="s">
         <v>587</v>
       </c>
       <c r="D149">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E149" t="s">
         <v>55</v>
       </c>
       <c r="F149" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
       </c>
       <c r="C150" t="s">
         <v>589</v>
       </c>
       <c r="D150">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>63</v>
       </c>
       <c r="F150" t="s">
         <v>348</v>
       </c>
     </row>
@@ -10974,68 +10974,68 @@
         <v>343</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>144</v>
       </c>
       <c r="C152" t="s">
         <v>591</v>
       </c>
       <c r="D152">
         <v>21</v>
       </c>
       <c r="E152" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>145</v>
       </c>
       <c r="C153" t="s">
         <v>592</v>
       </c>
       <c r="D153">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E153" t="s">
         <v>593</v>
       </c>
       <c r="F153" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>146</v>
       </c>
       <c r="C154" t="s">
         <v>595</v>
       </c>
       <c r="D154">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E154" t="s">
         <v>264</v>
       </c>
       <c r="F154" t="s">
         <v>596</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>147</v>
       </c>
       <c r="C155" t="s">
         <v>597</v>
       </c>
       <c r="D155">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>21</v>
       </c>
       <c r="F155" t="s">
         <v>22</v>
       </c>
     </row>
@@ -11127,68 +11127,68 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>605</v>
       </c>
       <c r="D161">
         <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>336</v>
       </c>
       <c r="F161" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>154</v>
       </c>
       <c r="C162" t="s">
         <v>607</v>
       </c>
       <c r="D162">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>50</v>
       </c>
       <c r="F162" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>155</v>
       </c>
       <c r="C163" t="s">
         <v>608</v>
       </c>
       <c r="D163">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>46</v>
       </c>
       <c r="F163" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>155</v>
       </c>
       <c r="C164" t="s">
         <v>609</v>
       </c>
       <c r="D164">
         <v>19</v>
       </c>
       <c r="E164" t="s">
         <v>46</v>
       </c>
       <c r="F164" t="s">
         <v>458</v>
       </c>
     </row>
@@ -11246,51 +11246,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>160</v>
       </c>
       <c r="C168" t="s">
         <v>613</v>
       </c>
       <c r="D168">
         <v>19</v>
       </c>
       <c r="E168" t="s">
         <v>21</v>
       </c>
       <c r="F168" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>614</v>
       </c>
       <c r="D169">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>72</v>
       </c>
       <c r="F169" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>162</v>
       </c>
       <c r="C170" t="s">
         <v>615</v>
       </c>
       <c r="D170">
         <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>72</v>
       </c>
       <c r="F170" t="s">
         <v>222</v>
       </c>
     </row>
@@ -11634,51 +11634,51 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>183</v>
       </c>
       <c r="C191" t="s">
         <v>644</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>470</v>
       </c>
       <c r="F191" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>645</v>
       </c>
       <c r="D192">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E192" t="s">
         <v>15</v>
       </c>
       <c r="F192" t="s">
         <v>481</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>185</v>
       </c>
       <c r="C193" t="s">
         <v>646</v>
       </c>
       <c r="D193">
         <v>21</v>
       </c>
       <c r="E193" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>186</v>
@@ -11730,51 +11730,51 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>189</v>
       </c>
       <c r="C197" t="s">
         <v>650</v>
       </c>
       <c r="D197">
         <v>21</v>
       </c>
       <c r="E197" t="s">
         <v>63</v>
       </c>
       <c r="F197" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>190</v>
       </c>
       <c r="C198" t="s">
         <v>651</v>
       </c>
       <c r="D198">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E198" t="s">
         <v>50</v>
       </c>
       <c r="F198" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>191</v>
       </c>
       <c r="C199" t="s">
         <v>652</v>
       </c>
       <c r="D199">
         <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>186</v>
       </c>
       <c r="F199" t="s">
         <v>187</v>
       </c>
     </row>
@@ -11812,51 +11812,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>194</v>
       </c>
       <c r="C202" t="s">
         <v>656</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>77</v>
       </c>
       <c r="F202" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>195</v>
       </c>
       <c r="C203" t="s">
         <v>657</v>
       </c>
       <c r="D203">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>400</v>
       </c>
       <c r="F203" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>196</v>
       </c>
       <c r="C204" t="s">
         <v>658</v>
       </c>
       <c r="D204">
         <v>21</v>
       </c>
       <c r="E204" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>197</v>
@@ -12256,51 +12256,51 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>221</v>
       </c>
       <c r="C229" t="s">
         <v>688</v>
       </c>
       <c r="D229">
         <v>19</v>
       </c>
       <c r="E229" t="s">
         <v>63</v>
       </c>
       <c r="F229" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>222</v>
       </c>
       <c r="C230" t="s">
         <v>689</v>
       </c>
       <c r="D230">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E230" t="s">
         <v>186</v>
       </c>
       <c r="F230" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>223</v>
       </c>
       <c r="C231" t="s">
         <v>690</v>
       </c>
       <c r="D231">
         <v>19</v>
       </c>
       <c r="E231" t="s">
         <v>77</v>
       </c>
       <c r="F231" t="s">
         <v>97</v>
       </c>
     </row>
@@ -12392,99 +12392,99 @@
     <row r="237" spans="1:6">
       <c r="A237">
         <v>229</v>
       </c>
       <c r="C237" t="s">
         <v>697</v>
       </c>
       <c r="D237">
         <v>18</v>
       </c>
       <c r="E237" t="s">
         <v>72</v>
       </c>
       <c r="F237" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>230</v>
       </c>
       <c r="C238" t="s">
         <v>698</v>
       </c>
       <c r="D238">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E238" t="s">
         <v>186</v>
       </c>
       <c r="F238" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>231</v>
       </c>
       <c r="C239" t="s">
         <v>699</v>
       </c>
       <c r="D239">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E239" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>232</v>
       </c>
       <c r="C240" t="s">
         <v>700</v>
       </c>
       <c r="D240">
         <v>19</v>
       </c>
       <c r="E240" t="s">
         <v>233</v>
       </c>
       <c r="F240" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>233</v>
       </c>
       <c r="C241" t="s">
         <v>702</v>
       </c>
       <c r="D241">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E241" t="s">
         <v>72</v>
       </c>
       <c r="F241" t="s">
         <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>234</v>
       </c>
       <c r="C242" t="s">
         <v>704</v>
       </c>
       <c r="D242">
         <v>20</v>
       </c>
       <c r="E242" t="s">
         <v>72</v>
       </c>
       <c r="F242" t="s">
         <v>222</v>
       </c>
     </row>
@@ -12553,51 +12553,51 @@
         <v>18</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>239</v>
       </c>
       <c r="C247" t="s">
         <v>709</v>
       </c>
       <c r="D247">
         <v>21</v>
       </c>
       <c r="E247" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>239</v>
       </c>
       <c r="C248" t="s">
         <v>710</v>
       </c>
       <c r="D248">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E248" t="s">
         <v>186</v>
       </c>
       <c r="F248" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>239</v>
       </c>
       <c r="C249" t="s">
         <v>711</v>
       </c>
       <c r="D249">
         <v>20</v>
       </c>
       <c r="E249" t="s">
         <v>77</v>
       </c>
       <c r="F249" t="s">
         <v>80</v>
       </c>
     </row>
@@ -12740,198 +12740,198 @@
     <row r="258" spans="1:6">
       <c r="A258">
         <v>249</v>
       </c>
       <c r="C258" t="s">
         <v>723</v>
       </c>
       <c r="D258">
         <v>18</v>
       </c>
       <c r="E258" t="s">
         <v>7</v>
       </c>
       <c r="F258" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>249</v>
       </c>
       <c r="C259" t="s">
         <v>725</v>
       </c>
       <c r="D259">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E259" t="s">
         <v>204</v>
       </c>
       <c r="F259" t="s">
         <v>726</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>252</v>
       </c>
       <c r="C260" t="s">
         <v>727</v>
       </c>
       <c r="D260">
         <v>19</v>
       </c>
       <c r="E260" t="s">
         <v>186</v>
       </c>
       <c r="F260" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>253</v>
       </c>
       <c r="C261" t="s">
         <v>728</v>
       </c>
       <c r="D261">
         <v>19</v>
       </c>
       <c r="E261" t="s">
         <v>91</v>
       </c>
       <c r="F261" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>253</v>
       </c>
       <c r="C262" t="s">
         <v>729</v>
       </c>
       <c r="D262">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E262" t="s">
         <v>277</v>
       </c>
       <c r="F262" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>255</v>
       </c>
       <c r="C263" t="s">
         <v>731</v>
       </c>
       <c r="D263">
         <v>19</v>
       </c>
       <c r="E263" t="s">
         <v>732</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>256</v>
       </c>
       <c r="C264" t="s">
         <v>733</v>
       </c>
       <c r="D264">
         <v>20</v>
       </c>
       <c r="E264" t="s">
         <v>470</v>
       </c>
       <c r="F264" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>256</v>
       </c>
       <c r="C265" t="s">
         <v>734</v>
       </c>
       <c r="D265">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E265" t="s">
         <v>77</v>
       </c>
       <c r="F265" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>258</v>
       </c>
       <c r="C266" t="s">
         <v>735</v>
       </c>
       <c r="D266">
         <v>21</v>
       </c>
       <c r="E266" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>259</v>
       </c>
       <c r="C267" t="s">
         <v>736</v>
       </c>
       <c r="D267">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E267" t="s">
         <v>277</v>
       </c>
       <c r="F267" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>260</v>
       </c>
       <c r="C268" t="s">
         <v>737</v>
       </c>
       <c r="D268">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E268" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>260</v>
       </c>
       <c r="C269" t="s">
         <v>738</v>
       </c>
       <c r="D269">
         <v>20</v>
       </c>
       <c r="E269" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>262</v>
       </c>
       <c r="C270" t="s">
         <v>739</v>
@@ -13034,51 +13034,51 @@
     <row r="276" spans="1:6">
       <c r="A276">
         <v>268</v>
       </c>
       <c r="C276" t="s">
         <v>746</v>
       </c>
       <c r="D276">
         <v>18</v>
       </c>
       <c r="E276" t="s">
         <v>233</v>
       </c>
       <c r="F276" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>269</v>
       </c>
       <c r="C277" t="s">
         <v>748</v>
       </c>
       <c r="D277">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E277" t="s">
         <v>7</v>
       </c>
       <c r="F277" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>270</v>
       </c>
       <c r="C278" t="s">
         <v>749</v>
       </c>
       <c r="D278">
         <v>21</v>
       </c>
       <c r="E278" t="s">
         <v>7</v>
       </c>
       <c r="F278" t="s">
         <v>750</v>
       </c>
     </row>
@@ -13144,51 +13144,51 @@
         <v>50</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>275</v>
       </c>
       <c r="C283" t="s">
         <v>758</v>
       </c>
       <c r="D283">
         <v>20</v>
       </c>
       <c r="E283" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>275</v>
       </c>
       <c r="C284" t="s">
         <v>759</v>
       </c>
       <c r="D284">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E284" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>277</v>
       </c>
       <c r="C285" t="s">
         <v>760</v>
       </c>
       <c r="D285">
         <v>18</v>
       </c>
       <c r="E285" t="s">
         <v>63</v>
       </c>
       <c r="F285" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>277</v>
@@ -13209,51 +13209,51 @@
     <row r="287" spans="1:6">
       <c r="A287">
         <v>279</v>
       </c>
       <c r="C287" t="s">
         <v>762</v>
       </c>
       <c r="D287">
         <v>20</v>
       </c>
       <c r="E287" t="s">
         <v>186</v>
       </c>
       <c r="F287" t="s">
         <v>282</v>
       </c>
     </row>
     <row r="288" spans="1:6">
       <c r="A288">
         <v>280</v>
       </c>
       <c r="C288" t="s">
         <v>763</v>
       </c>
       <c r="D288">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E288" t="s">
         <v>470</v>
       </c>
       <c r="F288" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="289" spans="1:6">
       <c r="A289">
         <v>281</v>
       </c>
       <c r="C289" t="s">
         <v>764</v>
       </c>
       <c r="D289">
         <v>20</v>
       </c>
       <c r="E289" t="s">
         <v>18</v>
       </c>
       <c r="F289" t="s">
         <v>765</v>
       </c>
     </row>
@@ -13277,68 +13277,68 @@
     <row r="291" spans="1:6">
       <c r="A291">
         <v>283</v>
       </c>
       <c r="C291" t="s">
         <v>767</v>
       </c>
       <c r="D291">
         <v>20</v>
       </c>
       <c r="E291" t="s">
         <v>277</v>
       </c>
       <c r="F291" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="292" spans="1:6">
       <c r="A292">
         <v>284</v>
       </c>
       <c r="C292" t="s">
         <v>768</v>
       </c>
       <c r="D292">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E292" t="s">
         <v>593</v>
       </c>
       <c r="F292" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="293" spans="1:6">
       <c r="A293">
         <v>285</v>
       </c>
       <c r="C293" t="s">
         <v>770</v>
       </c>
       <c r="D293">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E293" t="s">
         <v>50</v>
       </c>
       <c r="F293" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="294" spans="1:6">
       <c r="A294">
         <v>286</v>
       </c>
       <c r="C294" t="s">
         <v>771</v>
       </c>
       <c r="D294">
         <v>19</v>
       </c>
       <c r="E294" t="s">
         <v>593</v>
       </c>
       <c r="F294" t="s">
         <v>769</v>
       </c>
     </row>
@@ -13418,51 +13418,51 @@
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>186</v>
       </c>
       <c r="F3" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>775</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>776</v>
       </c>
       <c r="D5">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>778</v>
       </c>
       <c r="D6">
         <v>21</v>
       </c>
       <c r="E6" t="s">
         <v>72</v>
       </c>
       <c r="F6" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>779</v>
@@ -13744,51 +13744,51 @@
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>806</v>
       </c>
       <c r="D23">
         <v>21</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>11</v>
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>807</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>12</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>809</v>
       </c>
       <c r="D25">
         <v>20</v>
       </c>
       <c r="E25" t="s">
         <v>233</v>
       </c>
       <c r="F25" t="s">
@@ -13984,91 +13984,91 @@
       </c>
       <c r="C35" t="s">
         <v>824</v>
       </c>
       <c r="D35">
         <v>20</v>
       </c>
       <c r="E35" t="s">
         <v>91</v>
       </c>
       <c r="F35" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>23</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>826</v>
       </c>
       <c r="D36">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>63</v>
       </c>
       <c r="F36" t="s">
         <v>827</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>24</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>828</v>
       </c>
       <c r="D37">
         <v>20</v>
       </c>
       <c r="E37" t="s">
         <v>336</v>
       </c>
       <c r="F37" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>25</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>829</v>
       </c>
       <c r="D38">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>26</v>
       </c>
       <c r="B39">
         <v>12.0</v>
       </c>
       <c r="C39" t="s">
         <v>831</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>261</v>
       </c>
       <c r="F39" t="s">
@@ -14301,51 +14301,51 @@
       </c>
       <c r="C51" t="s">
         <v>850</v>
       </c>
       <c r="D51">
         <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>21</v>
       </c>
       <c r="F51" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>39</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>851</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>277</v>
       </c>
       <c r="F52" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>40</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>853</v>
       </c>
       <c r="D53">
         <v>19</v>
       </c>
       <c r="E53" t="s">
         <v>63</v>
       </c>
       <c r="F53" t="s">
@@ -14361,68 +14361,68 @@
       </c>
       <c r="C54" t="s">
         <v>855</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>55</v>
       </c>
       <c r="F54" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>42</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>856</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>43</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>857</v>
       </c>
       <c r="D56">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>336</v>
       </c>
       <c r="F56" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>44</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>859</v>
       </c>
       <c r="D57">
         <v>19</v>
       </c>
       <c r="E57" t="s">
         <v>72</v>
       </c>
       <c r="F57" t="s">
@@ -14478,51 +14478,51 @@
       </c>
       <c r="C60" t="s">
         <v>864</v>
       </c>
       <c r="D60">
         <v>19</v>
       </c>
       <c r="E60" t="s">
         <v>72</v>
       </c>
       <c r="F60" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>48</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>866</v>
       </c>
       <c r="D61">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>63</v>
       </c>
       <c r="F61" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>49</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>867</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>55</v>
       </c>
       <c r="F62" t="s">
@@ -14578,51 +14578,51 @@
       </c>
       <c r="C65" t="s">
         <v>872</v>
       </c>
       <c r="D65">
         <v>18</v>
       </c>
       <c r="E65" t="s">
         <v>46</v>
       </c>
       <c r="F65" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>53</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>874</v>
       </c>
       <c r="D66">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>54</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>875</v>
       </c>
       <c r="D67">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>233</v>
       </c>
       <c r="F67" t="s">
@@ -14678,51 +14678,51 @@
       </c>
       <c r="C70" t="s">
         <v>879</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>63</v>
       </c>
       <c r="F70" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>58</v>
       </c>
       <c r="B71">
         <v>6.0</v>
       </c>
       <c r="C71" t="s">
         <v>880</v>
       </c>
       <c r="D71">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>63</v>
       </c>
       <c r="F71" t="s">
         <v>881</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>59</v>
       </c>
       <c r="B72">
         <v>6.0</v>
       </c>
       <c r="C72" t="s">
         <v>882</v>
       </c>
       <c r="D72">
         <v>19</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
@@ -14855,51 +14855,51 @@
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>892</v>
       </c>
       <c r="D79">
         <v>21</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>67</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>893</v>
       </c>
       <c r="D80">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>146</v>
       </c>
       <c r="F80" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>68</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>895</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>72</v>
       </c>
       <c r="F81" t="s">
@@ -14986,51 +14986,51 @@
       </c>
       <c r="C86" t="s">
         <v>901</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>72</v>
       </c>
       <c r="F86" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>74</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>902</v>
       </c>
       <c r="D87">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E87" t="s">
         <v>63</v>
       </c>
       <c r="F87" t="s">
         <v>903</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>75</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>904</v>
       </c>
       <c r="D88">
         <v>20</v>
       </c>
       <c r="E88" t="s">
         <v>46</v>
       </c>
       <c r="F88" t="s">
@@ -15106,51 +15106,51 @@
       </c>
       <c r="C92" t="s">
         <v>909</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>63</v>
       </c>
       <c r="F92" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>80</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>910</v>
       </c>
       <c r="D93">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>21</v>
       </c>
       <c r="F93" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>81</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>911</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>21</v>
       </c>
       <c r="F94" t="s">
@@ -15340,51 +15340,51 @@
       </c>
       <c r="C104" t="s">
         <v>923</v>
       </c>
       <c r="D104">
         <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>46</v>
       </c>
       <c r="F104" t="s">
         <v>798</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>92</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>924</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>186</v>
       </c>
       <c r="F105" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>92</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>926</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>72</v>
       </c>
       <c r="F106" t="s">
@@ -15537,51 +15537,51 @@
       </c>
       <c r="C114" t="s">
         <v>938</v>
       </c>
       <c r="D114">
         <v>18</v>
       </c>
       <c r="E114" t="s">
         <v>21</v>
       </c>
       <c r="F114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>101</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>939</v>
       </c>
       <c r="D115">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E115" t="s">
         <v>404</v>
       </c>
       <c r="F115" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>103</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>940</v>
       </c>
       <c r="D116">
         <v>21</v>
       </c>
       <c r="E116" t="s">
         <v>18</v>
       </c>
       <c r="F116" t="s">
@@ -15674,71 +15674,71 @@
       </c>
       <c r="C121" t="s">
         <v>948</v>
       </c>
       <c r="D121">
         <v>21</v>
       </c>
       <c r="E121" t="s">
         <v>46</v>
       </c>
       <c r="F121" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>109</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>949</v>
       </c>
       <c r="D122">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>72</v>
       </c>
       <c r="F122" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>110</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>950</v>
       </c>
       <c r="D123">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E123" t="s">
         <v>935</v>
       </c>
       <c r="F123" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>111</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>951</v>
       </c>
       <c r="D124">
         <v>19</v>
       </c>
       <c r="E124" t="s">
         <v>63</v>
       </c>
       <c r="F124" t="s">
@@ -15971,111 +15971,111 @@
       </c>
       <c r="C136" t="s">
         <v>967</v>
       </c>
       <c r="D136">
         <v>21</v>
       </c>
       <c r="E136" t="s">
         <v>10</v>
       </c>
       <c r="F136" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>124</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>969</v>
       </c>
       <c r="D137">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E137" t="s">
         <v>72</v>
       </c>
       <c r="F137" t="s">
         <v>622</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>125</v>
       </c>
       <c r="B138">
         <v>3.0</v>
       </c>
       <c r="C138" t="s">
         <v>970</v>
       </c>
       <c r="D138">
         <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>404</v>
       </c>
       <c r="F138" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>126</v>
       </c>
       <c r="B139">
         <v>3.0</v>
       </c>
       <c r="C139" t="s">
         <v>971</v>
       </c>
       <c r="D139">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E139" t="s">
         <v>264</v>
       </c>
       <c r="F139" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>127</v>
       </c>
       <c r="B140">
         <v>3.0</v>
       </c>
       <c r="C140" t="s">
         <v>973</v>
       </c>
       <c r="D140">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>935</v>
       </c>
       <c r="F140" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>128</v>
       </c>
       <c r="B141">
         <v>3.0</v>
       </c>
       <c r="C141" t="s">
         <v>974</v>
       </c>
       <c r="D141">
         <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>186</v>
       </c>
       <c r="F141" t="s">
@@ -16085,65 +16085,65 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>129</v>
       </c>
       <c r="C142" t="s">
         <v>976</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>277</v>
       </c>
       <c r="F142" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>130</v>
       </c>
       <c r="C143" t="s">
         <v>977</v>
       </c>
       <c r="D143">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E143" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>131</v>
       </c>
       <c r="C144" t="s">
         <v>978</v>
       </c>
       <c r="D144">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E144" t="s">
         <v>935</v>
       </c>
       <c r="F144" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>132</v>
       </c>
       <c r="C145" t="s">
         <v>980</v>
       </c>
       <c r="D145">
         <v>20</v>
       </c>
       <c r="E145" t="s">
         <v>264</v>
       </c>
       <c r="F145" t="s">
         <v>981</v>
       </c>
     </row>
@@ -16416,51 +16416,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>149</v>
       </c>
       <c r="C162" t="s">
         <v>1002</v>
       </c>
       <c r="D162">
         <v>21</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>150</v>
       </c>
       <c r="C163" t="s">
         <v>1003</v>
       </c>
       <c r="D163">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E163" t="s">
         <v>72</v>
       </c>
       <c r="F163" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>151</v>
       </c>
       <c r="C164" t="s">
         <v>1004</v>
       </c>
       <c r="D164">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>264</v>
       </c>
       <c r="F164" t="s">
         <v>981</v>
       </c>
     </row>
@@ -16501,51 +16501,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>154</v>
       </c>
       <c r="C167" t="s">
         <v>1007</v>
       </c>
       <c r="D167">
         <v>21</v>
       </c>
       <c r="E167" t="s">
         <v>233</v>
       </c>
       <c r="F167" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>155</v>
       </c>
       <c r="C168" t="s">
         <v>1008</v>
       </c>
       <c r="D168">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>46</v>
       </c>
       <c r="F168" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>156</v>
       </c>
       <c r="C169" t="s">
         <v>1009</v>
       </c>
       <c r="D169">
         <v>19</v>
       </c>
       <c r="E169" t="s">
         <v>233</v>
       </c>
       <c r="F169" t="s">
         <v>790</v>
       </c>
     </row>
@@ -16651,68 +16651,68 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>163</v>
       </c>
       <c r="C176" t="s">
         <v>1017</v>
       </c>
       <c r="D176">
         <v>19</v>
       </c>
       <c r="E176" t="s">
         <v>233</v>
       </c>
       <c r="F176" t="s">
         <v>810</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>164</v>
       </c>
       <c r="C177" t="s">
         <v>1018</v>
       </c>
       <c r="D177">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>404</v>
       </c>
       <c r="F177" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>165</v>
       </c>
       <c r="C178" t="s">
         <v>1019</v>
       </c>
       <c r="D178">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E178" t="s">
         <v>46</v>
       </c>
       <c r="F178" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>166</v>
       </c>
       <c r="C179" t="s">
         <v>1020</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>22</v>
       </c>
     </row>
@@ -16852,82 +16852,82 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>174</v>
       </c>
       <c r="C188" t="s">
         <v>1030</v>
       </c>
       <c r="D188">
         <v>19</v>
       </c>
       <c r="E188" t="s">
         <v>404</v>
       </c>
       <c r="F188" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>176</v>
       </c>
       <c r="C189" t="s">
         <v>1031</v>
       </c>
       <c r="D189">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E189" t="s">
         <v>46</v>
       </c>
       <c r="F189" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>176</v>
       </c>
       <c r="C190" t="s">
         <v>1032</v>
       </c>
       <c r="D190">
         <v>18</v>
       </c>
       <c r="E190" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>178</v>
       </c>
       <c r="C191" t="s">
         <v>1033</v>
       </c>
       <c r="D191">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>72</v>
       </c>
       <c r="F191" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>179</v>
       </c>
       <c r="C192" t="s">
         <v>1034</v>
       </c>
       <c r="D192">
         <v>19</v>
       </c>
       <c r="E192" t="s">
         <v>21</v>
       </c>
       <c r="F192" t="s">
         <v>22</v>
       </c>
     </row>
@@ -16999,102 +16999,102 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>184</v>
       </c>
       <c r="C197" t="s">
         <v>1041</v>
       </c>
       <c r="D197">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>186</v>
       </c>
       <c r="F197" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>184</v>
       </c>
       <c r="C198" t="s">
         <v>1042</v>
       </c>
       <c r="D198">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E198" t="s">
         <v>277</v>
       </c>
       <c r="F198" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>184</v>
       </c>
       <c r="C199" t="s">
         <v>1044</v>
       </c>
       <c r="D199">
         <v>18</v>
       </c>
       <c r="E199" t="s">
         <v>21</v>
       </c>
       <c r="F199" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>187</v>
       </c>
       <c r="C200" t="s">
         <v>1045</v>
       </c>
       <c r="D200">
         <v>19</v>
       </c>
       <c r="E200" t="s">
         <v>186</v>
       </c>
       <c r="F200" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>188</v>
       </c>
       <c r="C201" t="s">
         <v>1046</v>
       </c>
       <c r="D201">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>935</v>
       </c>
       <c r="F201" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>189</v>
       </c>
       <c r="C202" t="s">
         <v>1047</v>
       </c>
       <c r="D202">
         <v>19</v>
       </c>
       <c r="E202" t="s">
         <v>186</v>
       </c>
       <c r="F202" t="s">
         <v>346</v>
       </c>
     </row>