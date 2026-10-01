--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -4700,51 +4700,51 @@
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>37</v>
       </c>
     </row>
@@ -5270,51 +5270,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42">
         <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>48</v>
       </c>
       <c r="F43" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>93</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>21</v>
       </c>
       <c r="F44" t="s">
@@ -5677,51 +5677,51 @@
       </c>
       <c r="C64" t="s">
         <v>123</v>
       </c>
       <c r="D64">
         <v>22</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>125</v>
       </c>
       <c r="D65">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E65" t="s">
         <v>72</v>
       </c>
       <c r="F65" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>61</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
         <v>22</v>
       </c>
       <c r="E66" t="s">
         <v>26</v>
       </c>
       <c r="F66" t="s">
@@ -5877,51 +5877,51 @@
       </c>
       <c r="C74" t="s">
         <v>142</v>
       </c>
       <c r="D74">
         <v>21</v>
       </c>
       <c r="E74" t="s">
         <v>39</v>
       </c>
       <c r="F74" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>144</v>
       </c>
       <c r="D75">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E75" t="s">
         <v>48</v>
       </c>
       <c r="F75" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>71</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>146</v>
       </c>
       <c r="D76">
         <v>23</v>
       </c>
       <c r="E76" t="s">
         <v>24</v>
       </c>
     </row>
@@ -5934,108 +5934,108 @@
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>22</v>
       </c>
       <c r="E77" t="s">
         <v>48</v>
       </c>
       <c r="F77" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>149</v>
       </c>
       <c r="D78">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>15</v>
       </c>
       <c r="F78" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>151</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>152</v>
       </c>
       <c r="F79" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>154</v>
       </c>
       <c r="D80">
         <v>22</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>155</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>156</v>
       </c>
       <c r="F81" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>77</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>158</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>48</v>
       </c>
       <c r="F82" t="s">
@@ -6339,51 +6339,51 @@
       </c>
       <c r="C98" t="s">
         <v>186</v>
       </c>
       <c r="D98">
         <v>23</v>
       </c>
       <c r="E98" t="s">
         <v>63</v>
       </c>
       <c r="F98" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>188</v>
       </c>
       <c r="D99">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E99" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>189</v>
       </c>
       <c r="D100">
         <v>23</v>
       </c>
       <c r="E100" t="s">
         <v>152</v>
       </c>
       <c r="F100" t="s">
         <v>190</v>
       </c>
     </row>
@@ -6670,51 +6670,51 @@
       </c>
       <c r="C115" t="s">
         <v>214</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>29</v>
       </c>
       <c r="F115" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>111</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>216</v>
       </c>
       <c r="D116">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E116" t="s">
         <v>212</v>
       </c>
       <c r="F116" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>111</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>218</v>
       </c>
       <c r="D117">
         <v>23</v>
       </c>
       <c r="E117" t="s">
         <v>34</v>
       </c>
     </row>
@@ -6781,111 +6781,111 @@
       </c>
       <c r="C121" t="s">
         <v>224</v>
       </c>
       <c r="D121">
         <v>22</v>
       </c>
       <c r="E121" t="s">
         <v>21</v>
       </c>
       <c r="F121" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>117</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>226</v>
       </c>
       <c r="D122">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E122" t="s">
         <v>72</v>
       </c>
       <c r="F122" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>118</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>227</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
       <c r="F123" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>119</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>228</v>
       </c>
       <c r="D124">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>229</v>
       </c>
       <c r="F124" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>231</v>
       </c>
       <c r="D125">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>233</v>
       </c>
       <c r="D126">
         <v>22</v>
       </c>
       <c r="E126" t="s">
         <v>63</v>
       </c>
       <c r="F126" t="s">
@@ -6955,68 +6955,68 @@
       </c>
       <c r="C130" t="s">
         <v>239</v>
       </c>
       <c r="D130">
         <v>21</v>
       </c>
       <c r="E130" t="s">
         <v>10</v>
       </c>
       <c r="F130" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>240</v>
       </c>
       <c r="D131">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E131" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>242</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>10</v>
       </c>
       <c r="F132" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>244</v>
       </c>
       <c r="D133">
         <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
     </row>
@@ -7181,102 +7181,102 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>139</v>
       </c>
       <c r="C144" t="s">
         <v>258</v>
       </c>
       <c r="D144">
         <v>23</v>
       </c>
       <c r="E144" t="s">
         <v>15</v>
       </c>
       <c r="F144" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>260</v>
       </c>
       <c r="D145">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E145" t="s">
         <v>48</v>
       </c>
       <c r="F145" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>262</v>
       </c>
       <c r="D146">
         <v>21</v>
       </c>
       <c r="E146" t="s">
         <v>72</v>
       </c>
       <c r="F146" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>142</v>
       </c>
       <c r="C147" t="s">
         <v>263</v>
       </c>
       <c r="D147">
         <v>22</v>
       </c>
       <c r="E147" t="s">
         <v>72</v>
       </c>
       <c r="F147" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>143</v>
       </c>
       <c r="C148" t="s">
         <v>264</v>
       </c>
       <c r="D148">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E148" t="s">
         <v>26</v>
       </c>
       <c r="F148" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>266</v>
       </c>
       <c r="D149">
         <v>21</v>
       </c>
       <c r="E149" t="s">
         <v>15</v>
       </c>
       <c r="F149" t="s">
         <v>267</v>
       </c>
     </row>
@@ -7764,68 +7764,68 @@
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>309</v>
       </c>
       <c r="D179">
         <v>22</v>
       </c>
       <c r="E179" t="s">
         <v>63</v>
       </c>
       <c r="F179" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>310</v>
       </c>
       <c r="D180">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E180" t="s">
         <v>152</v>
       </c>
       <c r="F180" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>312</v>
       </c>
       <c r="D181">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>129</v>
       </c>
       <c r="F181" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>177</v>
       </c>
       <c r="C182" t="s">
         <v>313</v>
       </c>
       <c r="D182">
         <v>22</v>
       </c>
       <c r="E182" t="s">
         <v>21</v>
       </c>
       <c r="F182" t="s">
         <v>198</v>
       </c>
     </row>
@@ -7900,85 +7900,85 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>322</v>
       </c>
       <c r="D187">
         <v>22</v>
       </c>
       <c r="E187" t="s">
         <v>323</v>
       </c>
       <c r="F187" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>325</v>
       </c>
       <c r="D188">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E188" t="s">
         <v>48</v>
       </c>
       <c r="F188" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
       </c>
       <c r="C189" t="s">
         <v>327</v>
       </c>
       <c r="D189">
         <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>165</v>
       </c>
       <c r="F189" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>329</v>
       </c>
       <c r="D190">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E190" t="s">
         <v>18</v>
       </c>
       <c r="F190" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>331</v>
       </c>
       <c r="D191">
         <v>21</v>
       </c>
       <c r="E191" t="s">
         <v>15</v>
       </c>
       <c r="F191" t="s">
         <v>45</v>
       </c>
     </row>
@@ -8061,51 +8061,51 @@
         <v>229</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>339</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>193</v>
       </c>
       <c r="C198" t="s">
         <v>340</v>
       </c>
       <c r="D198">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E198" t="s">
         <v>26</v>
       </c>
       <c r="F198" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>341</v>
       </c>
       <c r="D199">
         <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>63</v>
       </c>
       <c r="F199" t="s">
         <v>187</v>
       </c>
     </row>
@@ -8160,99 +8160,99 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>345</v>
       </c>
       <c r="D203">
         <v>21</v>
       </c>
       <c r="E203" t="s">
         <v>212</v>
       </c>
       <c r="F203" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>347</v>
       </c>
       <c r="D204">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E204" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>200</v>
       </c>
       <c r="C205" t="s">
         <v>348</v>
       </c>
       <c r="D205">
         <v>21</v>
       </c>
       <c r="E205" t="s">
         <v>26</v>
       </c>
       <c r="F205" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>349</v>
       </c>
       <c r="D206">
         <v>22</v>
       </c>
       <c r="E206" t="s">
         <v>48</v>
       </c>
       <c r="F206" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
       </c>
       <c r="C207" t="s">
         <v>351</v>
       </c>
       <c r="D207">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E207" t="s">
         <v>182</v>
       </c>
       <c r="F207" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>203</v>
       </c>
       <c r="C208" t="s">
         <v>353</v>
       </c>
       <c r="D208">
         <v>23</v>
       </c>
       <c r="E208" t="s">
         <v>48</v>
       </c>
       <c r="F208" t="s">
         <v>354</v>
       </c>
     </row>
@@ -8307,85 +8307,85 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>207</v>
       </c>
       <c r="C212" t="s">
         <v>360</v>
       </c>
       <c r="D212">
         <v>23</v>
       </c>
       <c r="E212" t="s">
         <v>212</v>
       </c>
       <c r="F212" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>208</v>
       </c>
       <c r="C213" t="s">
         <v>361</v>
       </c>
       <c r="D213">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>229</v>
       </c>
       <c r="F213" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>363</v>
       </c>
       <c r="D214">
         <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>129</v>
       </c>
       <c r="F214" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>210</v>
       </c>
       <c r="C215" t="s">
         <v>364</v>
       </c>
       <c r="D215">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>7</v>
       </c>
       <c r="F215" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>211</v>
       </c>
       <c r="C216" t="s">
         <v>366</v>
       </c>
       <c r="D216">
         <v>22</v>
       </c>
       <c r="E216" t="s">
         <v>18</v>
       </c>
       <c r="F216" t="s">
         <v>78</v>
       </c>
     </row>
@@ -8559,51 +8559,51 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>222</v>
       </c>
       <c r="C227" t="s">
         <v>382</v>
       </c>
       <c r="D227">
         <v>23</v>
       </c>
       <c r="E227" t="s">
         <v>21</v>
       </c>
       <c r="F227" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>223</v>
       </c>
       <c r="C228" t="s">
         <v>384</v>
       </c>
       <c r="D228">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E228" t="s">
         <v>152</v>
       </c>
       <c r="F228" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>224</v>
       </c>
       <c r="C229" t="s">
         <v>385</v>
       </c>
       <c r="D229">
         <v>22</v>
       </c>
       <c r="E229" t="s">
         <v>129</v>
       </c>
       <c r="F229" t="s">
         <v>180</v>
       </c>
     </row>
@@ -8791,153 +8791,153 @@
     <row r="241" spans="1:6">
       <c r="A241">
         <v>236</v>
       </c>
       <c r="C241" t="s">
         <v>402</v>
       </c>
       <c r="D241">
         <v>22</v>
       </c>
       <c r="E241" t="s">
         <v>72</v>
       </c>
       <c r="F241" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>237</v>
       </c>
       <c r="C242" t="s">
         <v>404</v>
       </c>
       <c r="D242">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E242" t="s">
         <v>156</v>
       </c>
       <c r="F242" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>237</v>
       </c>
       <c r="C243" t="s">
         <v>405</v>
       </c>
       <c r="D243">
         <v>22</v>
       </c>
       <c r="E243" t="s">
         <v>7</v>
       </c>
       <c r="F243" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>239</v>
       </c>
       <c r="C244" t="s">
         <v>406</v>
       </c>
       <c r="D244">
         <v>23</v>
       </c>
       <c r="E244" t="s">
         <v>26</v>
       </c>
       <c r="F244" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>240</v>
       </c>
       <c r="C245" t="s">
         <v>408</v>
       </c>
       <c r="D245">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E245" t="s">
         <v>48</v>
       </c>
       <c r="F245" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>240</v>
       </c>
       <c r="C246" t="s">
         <v>409</v>
       </c>
       <c r="D246">
         <v>21</v>
       </c>
       <c r="E246" t="s">
         <v>26</v>
       </c>
       <c r="F246" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>240</v>
       </c>
       <c r="C247" t="s">
         <v>410</v>
       </c>
       <c r="D247">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E247" t="s">
         <v>26</v>
       </c>
       <c r="F247" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>243</v>
       </c>
       <c r="C248" t="s">
         <v>411</v>
       </c>
       <c r="D248">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E248" t="s">
         <v>129</v>
       </c>
       <c r="F248" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>244</v>
       </c>
       <c r="C249" t="s">
         <v>412</v>
       </c>
       <c r="D249">
         <v>19</v>
       </c>
       <c r="E249" t="s">
         <v>165</v>
       </c>
       <c r="F249" t="s">
         <v>328</v>
       </c>
     </row>
@@ -9077,136 +9077,136 @@
     <row r="258" spans="1:6">
       <c r="A258">
         <v>250</v>
       </c>
       <c r="C258" t="s">
         <v>423</v>
       </c>
       <c r="D258">
         <v>22</v>
       </c>
       <c r="E258" t="s">
         <v>63</v>
       </c>
       <c r="F258" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="C259" t="s">
         <v>425</v>
       </c>
       <c r="D259">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E259" t="s">
         <v>318</v>
       </c>
       <c r="F259" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>255</v>
       </c>
       <c r="C260" t="s">
         <v>426</v>
       </c>
       <c r="D260">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E260" t="s">
         <v>10</v>
       </c>
       <c r="F260" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>256</v>
       </c>
       <c r="C261" t="s">
         <v>428</v>
       </c>
       <c r="D261">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E261" t="s">
         <v>182</v>
       </c>
       <c r="F261" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>257</v>
       </c>
       <c r="C262" t="s">
         <v>429</v>
       </c>
       <c r="D262">
         <v>23</v>
       </c>
       <c r="E262" t="s">
         <v>182</v>
       </c>
       <c r="F262" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>258</v>
       </c>
       <c r="C263" t="s">
         <v>431</v>
       </c>
       <c r="D263">
         <v>22</v>
       </c>
       <c r="E263" t="s">
         <v>26</v>
       </c>
       <c r="F263" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>258</v>
       </c>
       <c r="C264" t="s">
         <v>432</v>
       </c>
       <c r="D264">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E264" t="s">
         <v>63</v>
       </c>
       <c r="F264" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>260</v>
       </c>
       <c r="C265" t="s">
         <v>434</v>
       </c>
       <c r="D265">
         <v>22</v>
       </c>
       <c r="E265" t="s">
         <v>7</v>
       </c>
       <c r="F265" t="s">
         <v>365</v>
       </c>
     </row>
@@ -9247,119 +9247,119 @@
     <row r="268" spans="1:6">
       <c r="A268">
         <v>263</v>
       </c>
       <c r="C268" t="s">
         <v>438</v>
       </c>
       <c r="D268">
         <v>21</v>
       </c>
       <c r="E268" t="s">
         <v>29</v>
       </c>
       <c r="F268" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>264</v>
       </c>
       <c r="C269" t="s">
         <v>439</v>
       </c>
       <c r="D269">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E269" t="s">
         <v>212</v>
       </c>
       <c r="F269" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="270" spans="1:6">
       <c r="A270">
         <v>265</v>
       </c>
       <c r="C270" t="s">
         <v>440</v>
       </c>
       <c r="D270">
         <v>21</v>
       </c>
       <c r="E270" t="s">
         <v>18</v>
       </c>
       <c r="F270" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="271" spans="1:6">
       <c r="A271">
         <v>266</v>
       </c>
       <c r="C271" t="s">
         <v>442</v>
       </c>
       <c r="D271">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E271" t="s">
         <v>443</v>
       </c>
       <c r="F271" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>266</v>
       </c>
       <c r="C272" t="s">
         <v>445</v>
       </c>
       <c r="D272">
         <v>21</v>
       </c>
       <c r="E272" t="s">
         <v>359</v>
       </c>
       <c r="F272" t="s">
         <v>446</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>268</v>
       </c>
       <c r="C273" t="s">
         <v>447</v>
       </c>
       <c r="D273">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E273" t="s">
         <v>443</v>
       </c>
       <c r="F273" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="274" spans="1:6">
       <c r="A274">
         <v>269</v>
       </c>
       <c r="C274" t="s">
         <v>449</v>
       </c>
       <c r="D274">
         <v>23</v>
       </c>
       <c r="E274" t="s">
         <v>10</v>
       </c>
       <c r="F274" t="s">
         <v>291</v>
       </c>
     </row>
@@ -9530,51 +9530,51 @@
     <row r="285" spans="1:6">
       <c r="A285">
         <v>279</v>
       </c>
       <c r="C285" t="s">
         <v>464</v>
       </c>
       <c r="D285">
         <v>22</v>
       </c>
       <c r="E285" t="s">
         <v>182</v>
       </c>
       <c r="F285" t="s">
         <v>321</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>281</v>
       </c>
       <c r="C286" t="s">
         <v>465</v>
       </c>
       <c r="D286">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E286" t="s">
         <v>72</v>
       </c>
       <c r="F286" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="287" spans="1:6">
       <c r="A287">
         <v>282</v>
       </c>
       <c r="C287" t="s">
         <v>467</v>
       </c>
       <c r="D287">
         <v>23</v>
       </c>
       <c r="E287" t="s">
         <v>39</v>
       </c>
       <c r="F287" t="s">
         <v>468</v>
       </c>
     </row>
@@ -9751,82 +9751,82 @@
     <row r="298" spans="1:6">
       <c r="A298">
         <v>291</v>
       </c>
       <c r="C298" t="s">
         <v>486</v>
       </c>
       <c r="D298">
         <v>20</v>
       </c>
       <c r="E298" t="s">
         <v>171</v>
       </c>
       <c r="F298" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="299" spans="1:6">
       <c r="A299">
         <v>294</v>
       </c>
       <c r="C299" t="s">
         <v>488</v>
       </c>
       <c r="D299">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E299" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="300" spans="1:6">
       <c r="A300">
         <v>295</v>
       </c>
       <c r="C300" t="s">
         <v>489</v>
       </c>
       <c r="D300">
         <v>23</v>
       </c>
       <c r="E300" t="s">
         <v>10</v>
       </c>
       <c r="F300" t="s">
         <v>490</v>
       </c>
     </row>
     <row r="301" spans="1:6">
       <c r="A301">
         <v>296</v>
       </c>
       <c r="C301" t="s">
         <v>491</v>
       </c>
       <c r="D301">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E301" t="s">
         <v>39</v>
       </c>
       <c r="F301" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="302" spans="1:6">
       <c r="A302">
         <v>297</v>
       </c>
       <c r="C302" t="s">
         <v>493</v>
       </c>
       <c r="D302">
         <v>23</v>
       </c>
       <c r="E302" t="s">
         <v>480</v>
       </c>
       <c r="F302" t="s">
         <v>494</v>
       </c>
     </row>
@@ -9864,85 +9864,85 @@
     <row r="305" spans="1:6">
       <c r="A305">
         <v>299</v>
       </c>
       <c r="C305" t="s">
         <v>498</v>
       </c>
       <c r="D305">
         <v>21</v>
       </c>
       <c r="E305" t="s">
         <v>212</v>
       </c>
       <c r="F305" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>301</v>
       </c>
       <c r="C306" t="s">
         <v>500</v>
       </c>
       <c r="D306">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E306" t="s">
         <v>7</v>
       </c>
       <c r="F306" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>302</v>
       </c>
       <c r="C307" t="s">
         <v>501</v>
       </c>
       <c r="D307">
         <v>23</v>
       </c>
       <c r="E307" t="s">
         <v>129</v>
       </c>
       <c r="F307" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>302</v>
       </c>
       <c r="C308" t="s">
         <v>502</v>
       </c>
       <c r="D308">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E308" t="s">
         <v>63</v>
       </c>
       <c r="F308" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>304</v>
       </c>
       <c r="C309" t="s">
         <v>503</v>
       </c>
       <c r="D309">
         <v>21</v>
       </c>
       <c r="E309" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="310" spans="1:6">
       <c r="A310">
         <v>305</v>
@@ -9977,102 +9977,102 @@
     <row r="312" spans="1:6">
       <c r="A312">
         <v>307</v>
       </c>
       <c r="C312" t="s">
         <v>506</v>
       </c>
       <c r="D312">
         <v>22</v>
       </c>
       <c r="E312" t="s">
         <v>10</v>
       </c>
       <c r="F312" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="313" spans="1:6">
       <c r="A313">
         <v>307</v>
       </c>
       <c r="C313" t="s">
         <v>507</v>
       </c>
       <c r="D313">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E313" t="s">
         <v>10</v>
       </c>
       <c r="F313" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>307</v>
       </c>
       <c r="C314" t="s">
         <v>509</v>
       </c>
       <c r="D314">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E314" t="s">
         <v>21</v>
       </c>
       <c r="F314" t="s">
         <v>510</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>310</v>
       </c>
       <c r="C315" t="s">
         <v>511</v>
       </c>
       <c r="D315">
         <v>22</v>
       </c>
       <c r="E315" t="s">
         <v>63</v>
       </c>
       <c r="F315" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>311</v>
       </c>
       <c r="C316" t="s">
         <v>513</v>
       </c>
       <c r="D316">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E316" t="s">
         <v>443</v>
       </c>
       <c r="F316" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="317" spans="1:6">
       <c r="A317">
         <v>312</v>
       </c>
       <c r="C317" t="s">
         <v>514</v>
       </c>
       <c r="D317">
         <v>23</v>
       </c>
       <c r="E317" t="s">
         <v>21</v>
       </c>
       <c r="F317" t="s">
         <v>515</v>
       </c>
     </row>
@@ -10164,51 +10164,51 @@
     <row r="323" spans="1:6">
       <c r="A323">
         <v>318</v>
       </c>
       <c r="C323" t="s">
         <v>522</v>
       </c>
       <c r="D323">
         <v>23</v>
       </c>
       <c r="E323" t="s">
         <v>443</v>
       </c>
       <c r="F323" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="324" spans="1:6">
       <c r="A324">
         <v>319</v>
       </c>
       <c r="C324" t="s">
         <v>524</v>
       </c>
       <c r="D324">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E324" t="s">
         <v>112</v>
       </c>
       <c r="F324" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="325" spans="1:6">
       <c r="A325">
         <v>320</v>
       </c>
       <c r="C325" t="s">
         <v>526</v>
       </c>
       <c r="D325">
         <v>20</v>
       </c>
       <c r="E325" t="s">
         <v>63</v>
       </c>
       <c r="F325" t="s">
         <v>433</v>
       </c>
     </row>
@@ -10263,51 +10263,51 @@
     <row r="329" spans="1:6">
       <c r="A329">
         <v>324</v>
       </c>
       <c r="C329" t="s">
         <v>530</v>
       </c>
       <c r="D329">
         <v>23</v>
       </c>
       <c r="E329" t="s">
         <v>318</v>
       </c>
       <c r="F329" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="330" spans="1:6">
       <c r="A330">
         <v>324</v>
       </c>
       <c r="C330" t="s">
         <v>532</v>
       </c>
       <c r="D330">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E330" t="s">
         <v>443</v>
       </c>
       <c r="F330" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="331" spans="1:6">
       <c r="A331">
         <v>324</v>
       </c>
       <c r="C331" t="s">
         <v>534</v>
       </c>
       <c r="D331">
         <v>23</v>
       </c>
       <c r="E331" t="s">
         <v>323</v>
       </c>
       <c r="F331" t="s">
         <v>535</v>
       </c>
     </row>
@@ -10478,51 +10478,51 @@
     <row r="342" spans="1:6">
       <c r="A342">
         <v>337</v>
       </c>
       <c r="C342" t="s">
         <v>548</v>
       </c>
       <c r="D342">
         <v>21</v>
       </c>
       <c r="E342" t="s">
         <v>63</v>
       </c>
       <c r="F342" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="343" spans="1:6">
       <c r="A343">
         <v>338</v>
       </c>
       <c r="C343" t="s">
         <v>549</v>
       </c>
       <c r="D343">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E343" t="s">
         <v>112</v>
       </c>
       <c r="F343" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="344" spans="1:6">
       <c r="A344">
         <v>339</v>
       </c>
       <c r="C344" t="s">
         <v>551</v>
       </c>
       <c r="D344">
         <v>20</v>
       </c>
       <c r="E344" t="s">
         <v>7</v>
       </c>
       <c r="F344" t="s">
         <v>478</v>
       </c>
     </row>
@@ -10687,68 +10687,68 @@
         <v>26</v>
       </c>
       <c r="F4" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>560</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>72</v>
       </c>
       <c r="F5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>561</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>562</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>563</v>
       </c>
       <c r="D8">
         <v>20</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
@@ -11082,51 +11082,51 @@
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>584</v>
       </c>
       <c r="D27">
         <v>23</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>22</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>585</v>
       </c>
       <c r="D28">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>48</v>
       </c>
       <c r="F28" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>23</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>587</v>
       </c>
       <c r="D29">
         <v>21</v>
       </c>
       <c r="E29" t="s">
         <v>223</v>
       </c>
     </row>
@@ -11592,51 +11592,51 @@
       </c>
       <c r="C54" t="s">
         <v>617</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>48</v>
       </c>
       <c r="F54" t="s">
         <v>618</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>49</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>619</v>
       </c>
       <c r="D55">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>620</v>
       </c>
       <c r="D56">
         <v>22</v>
       </c>
       <c r="E56" t="s">
         <v>29</v>
       </c>
       <c r="F56" t="s">
@@ -11672,51 +11672,51 @@
       </c>
       <c r="C58" t="s">
         <v>622</v>
       </c>
       <c r="D58">
         <v>21</v>
       </c>
       <c r="E58" t="s">
         <v>15</v>
       </c>
       <c r="F58" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>52</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>623</v>
       </c>
       <c r="D59">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E59" t="s">
         <v>15</v>
       </c>
       <c r="F59" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>54</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>624</v>
       </c>
       <c r="D60">
         <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>48</v>
       </c>
       <c r="F60" t="s">
@@ -11863,51 +11863,51 @@
       </c>
       <c r="C68" t="s">
         <v>633</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>129</v>
       </c>
       <c r="F68" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>635</v>
       </c>
       <c r="D69">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>165</v>
       </c>
       <c r="F69" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>64</v>
       </c>
       <c r="B70">
         <v>6.0</v>
       </c>
       <c r="C70" t="s">
         <v>636</v>
       </c>
       <c r="D70">
         <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>70</v>
       </c>
     </row>
@@ -12108,88 +12108,88 @@
       </c>
       <c r="C81" t="s">
         <v>650</v>
       </c>
       <c r="D81">
         <v>21</v>
       </c>
       <c r="E81" t="s">
         <v>156</v>
       </c>
       <c r="F81" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>651</v>
       </c>
       <c r="D82">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>39</v>
       </c>
       <c r="F82" t="s">
         <v>652</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>77</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>653</v>
       </c>
       <c r="D83">
         <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>78</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>654</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>655</v>
       </c>
       <c r="D85">
         <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
@@ -12504,51 +12504,51 @@
       </c>
       <c r="C102" t="s">
         <v>675</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>48</v>
       </c>
       <c r="F102" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>676</v>
       </c>
       <c r="D103">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>72</v>
       </c>
       <c r="F103" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>677</v>
       </c>
       <c r="D104">
         <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
@@ -12724,51 +12724,51 @@
       </c>
       <c r="C113" t="s">
         <v>691</v>
       </c>
       <c r="D113">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>29</v>
       </c>
       <c r="F113" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>692</v>
       </c>
       <c r="D114">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>109</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>693</v>
       </c>
       <c r="D115">
         <v>23</v>
       </c>
       <c r="E115" t="s">
         <v>48</v>
       </c>
       <c r="F115" t="s">
         <v>694</v>
       </c>
     </row>
@@ -12918,51 +12918,51 @@
       </c>
       <c r="C123" t="s">
         <v>704</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>48</v>
       </c>
       <c r="F123" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>706</v>
       </c>
       <c r="D124">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E124" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>707</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
@@ -13046,51 +13046,51 @@
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>713</v>
       </c>
       <c r="D130">
         <v>23</v>
       </c>
       <c r="E130" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>125</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>714</v>
       </c>
       <c r="D131">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E131" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>126</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>715</v>
       </c>
       <c r="D132">
         <v>22</v>
       </c>
       <c r="E132" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
@@ -13148,116 +13148,116 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>130</v>
       </c>
       <c r="C136" t="s">
         <v>720</v>
       </c>
       <c r="D136">
         <v>23</v>
       </c>
       <c r="E136" t="s">
         <v>21</v>
       </c>
       <c r="F136" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>131</v>
       </c>
       <c r="C137" t="s">
         <v>722</v>
       </c>
       <c r="D137">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E137" t="s">
         <v>21</v>
       </c>
       <c r="F137" t="s">
         <v>723</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>131</v>
       </c>
       <c r="C138" t="s">
         <v>724</v>
       </c>
       <c r="D138">
         <v>22</v>
       </c>
       <c r="E138" t="s">
         <v>165</v>
       </c>
       <c r="F138" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>725</v>
       </c>
       <c r="D139">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E139" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>726</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>156</v>
       </c>
       <c r="F140" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>727</v>
       </c>
       <c r="D141">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E141" t="s">
         <v>21</v>
       </c>
       <c r="F141" t="s">
         <v>680</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="C142" t="s">
         <v>728</v>
       </c>
       <c r="D142">
         <v>22</v>
       </c>
       <c r="E142" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
@@ -13433,51 +13433,51 @@
         <v>598</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>744</v>
       </c>
       <c r="D154">
         <v>23</v>
       </c>
       <c r="E154" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>745</v>
       </c>
       <c r="D155">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E155" t="s">
         <v>156</v>
       </c>
       <c r="F155" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>746</v>
       </c>
       <c r="D156">
         <v>22</v>
       </c>
       <c r="E156" t="s">
         <v>72</v>
       </c>
       <c r="F156" t="s">
         <v>466</v>
       </c>
     </row>
@@ -13767,51 +13767,51 @@
         <v>632</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>168</v>
       </c>
       <c r="C174" t="s">
         <v>772</v>
       </c>
       <c r="D174">
         <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>169</v>
       </c>
       <c r="C175" t="s">
         <v>773</v>
       </c>
       <c r="D175">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E175" t="s">
         <v>182</v>
       </c>
       <c r="F175" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>774</v>
       </c>
       <c r="D176">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>53</v>
       </c>
       <c r="F176" t="s">
         <v>583</v>
       </c>
     </row>
@@ -13900,68 +13900,68 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>781</v>
       </c>
       <c r="D182">
         <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>129</v>
       </c>
       <c r="F182" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>782</v>
       </c>
       <c r="D183">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>229</v>
       </c>
       <c r="F183" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>784</v>
       </c>
       <c r="D184">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>72</v>
       </c>
       <c r="F184" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>785</v>
       </c>
       <c r="D185">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>18</v>
       </c>
       <c r="F185" t="s">
         <v>134</v>
       </c>
     </row>
@@ -14183,51 +14183,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>802</v>
       </c>
       <c r="D199">
         <v>21</v>
       </c>
       <c r="E199" t="s">
         <v>165</v>
       </c>
       <c r="F199" t="s">
         <v>687</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>803</v>
       </c>
       <c r="D200">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>18</v>
       </c>
       <c r="F200" t="s">
         <v>804</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>193</v>
       </c>
       <c r="C201" t="s">
         <v>805</v>
       </c>
       <c r="D201">
         <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>229</v>
       </c>
       <c r="F201" t="s">
         <v>553</v>
       </c>
     </row>
@@ -14251,51 +14251,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>807</v>
       </c>
       <c r="D203">
         <v>22</v>
       </c>
       <c r="E203" t="s">
         <v>21</v>
       </c>
       <c r="F203" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>808</v>
       </c>
       <c r="D204">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>112</v>
       </c>
       <c r="F204" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>810</v>
       </c>
       <c r="D205">
         <v>22</v>
       </c>
       <c r="E205" t="s">
         <v>105</v>
       </c>
       <c r="F205" t="s">
         <v>106</v>
       </c>
     </row>
@@ -14412,68 +14412,68 @@
         <v>112</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>818</v>
       </c>
       <c r="D213">
         <v>23</v>
       </c>
       <c r="E213" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>819</v>
       </c>
       <c r="D214">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>209</v>
       </c>
       <c r="C215" t="s">
         <v>820</v>
       </c>
       <c r="D215">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>63</v>
       </c>
       <c r="F215" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>821</v>
       </c>
       <c r="D216">
         <v>19</v>
       </c>
       <c r="E216" t="s">
         <v>10</v>
       </c>
       <c r="F216" t="s">
         <v>11</v>
       </c>
     </row>
@@ -14562,65 +14562,65 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>216</v>
       </c>
       <c r="C222" t="s">
         <v>828</v>
       </c>
       <c r="D222">
         <v>22</v>
       </c>
       <c r="E222" t="s">
         <v>72</v>
       </c>
       <c r="F222" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>217</v>
       </c>
       <c r="C223" t="s">
         <v>829</v>
       </c>
       <c r="D223">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E223" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>217</v>
       </c>
       <c r="C224" t="s">
         <v>830</v>
       </c>
       <c r="D224">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E224" t="s">
         <v>359</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>219</v>
       </c>
       <c r="C225" t="s">
         <v>831</v>
       </c>
       <c r="D225">
         <v>22</v>
       </c>
       <c r="E225" t="s">
         <v>26</v>
       </c>
       <c r="F225" t="s">
         <v>407</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>219</v>
@@ -14638,116 +14638,116 @@
     <row r="227" spans="1:6">
       <c r="A227">
         <v>219</v>
       </c>
       <c r="C227" t="s">
         <v>834</v>
       </c>
       <c r="D227">
         <v>21</v>
       </c>
       <c r="E227" t="s">
         <v>72</v>
       </c>
       <c r="F227" t="s">
         <v>403</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>222</v>
       </c>
       <c r="C228" t="s">
         <v>835</v>
       </c>
       <c r="D228">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E228" t="s">
         <v>29</v>
       </c>
       <c r="F228" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>223</v>
       </c>
       <c r="C229" t="s">
         <v>836</v>
       </c>
       <c r="D229">
         <v>23</v>
       </c>
       <c r="E229" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>224</v>
       </c>
       <c r="C230" t="s">
         <v>837</v>
       </c>
       <c r="D230">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E230" t="s">
         <v>26</v>
       </c>
       <c r="F230" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>225</v>
       </c>
       <c r="C231" t="s">
         <v>838</v>
       </c>
       <c r="D231">
         <v>22</v>
       </c>
       <c r="E231" t="s">
         <v>39</v>
       </c>
       <c r="F231" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>226</v>
       </c>
       <c r="C232" t="s">
         <v>839</v>
       </c>
       <c r="D232">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E232" t="s">
         <v>165</v>
       </c>
       <c r="F232" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>226</v>
       </c>
       <c r="C233" t="s">
         <v>841</v>
       </c>
       <c r="D233">
         <v>22</v>
       </c>
       <c r="E233" t="s">
         <v>48</v>
       </c>
       <c r="F233" t="s">
         <v>842</v>
       </c>
     </row>
@@ -14887,85 +14887,85 @@
     <row r="242" spans="1:6">
       <c r="A242">
         <v>236</v>
       </c>
       <c r="C242" t="s">
         <v>853</v>
       </c>
       <c r="D242">
         <v>22</v>
       </c>
       <c r="E242" t="s">
         <v>63</v>
       </c>
       <c r="F242" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>237</v>
       </c>
       <c r="C243" t="s">
         <v>854</v>
       </c>
       <c r="D243">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E243" t="s">
         <v>72</v>
       </c>
       <c r="F243" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>238</v>
       </c>
       <c r="C244" t="s">
         <v>856</v>
       </c>
       <c r="D244">
         <v>23</v>
       </c>
       <c r="E244" t="s">
         <v>72</v>
       </c>
       <c r="F244" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>239</v>
       </c>
       <c r="C245" t="s">
         <v>857</v>
       </c>
       <c r="D245">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E245" t="s">
         <v>237</v>
       </c>
       <c r="F245" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="246" spans="1:6">
       <c r="A246">
         <v>239</v>
       </c>
       <c r="C246" t="s">
         <v>859</v>
       </c>
       <c r="D246">
         <v>23</v>
       </c>
       <c r="E246" t="s">
         <v>39</v>
       </c>
       <c r="F246" t="s">
         <v>860</v>
       </c>
     </row>
@@ -15017,82 +15017,82 @@
     <row r="250" spans="1:6">
       <c r="A250">
         <v>244</v>
       </c>
       <c r="C250" t="s">
         <v>865</v>
       </c>
       <c r="D250">
         <v>22</v>
       </c>
       <c r="E250" t="s">
         <v>165</v>
       </c>
       <c r="F250" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>245</v>
       </c>
       <c r="C251" t="s">
         <v>866</v>
       </c>
       <c r="D251">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E251" t="s">
         <v>15</v>
       </c>
       <c r="F251" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>246</v>
       </c>
       <c r="C252" t="s">
         <v>867</v>
       </c>
       <c r="D252">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E252" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>246</v>
       </c>
       <c r="C253" t="s">
         <v>868</v>
       </c>
       <c r="D253">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E253" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>246</v>
       </c>
       <c r="C254" t="s">
         <v>869</v>
       </c>
       <c r="D254">
         <v>19</v>
       </c>
       <c r="E254" t="s">
         <v>156</v>
       </c>
       <c r="F254" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>249</v>
@@ -15130,68 +15130,68 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>250</v>
       </c>
       <c r="C257" t="s">
         <v>874</v>
       </c>
       <c r="D257">
         <v>22</v>
       </c>
       <c r="E257" t="s">
         <v>212</v>
       </c>
       <c r="F257" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>252</v>
       </c>
       <c r="C258" t="s">
         <v>875</v>
       </c>
       <c r="D258">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E258" t="s">
         <v>21</v>
       </c>
       <c r="F258" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>252</v>
       </c>
       <c r="C259" t="s">
         <v>877</v>
       </c>
       <c r="D259">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E259" t="s">
         <v>443</v>
       </c>
       <c r="F259" t="s">
         <v>533</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>252</v>
       </c>
       <c r="C260" t="s">
         <v>878</v>
       </c>
       <c r="D260">
         <v>22</v>
       </c>
       <c r="E260" t="s">
         <v>165</v>
       </c>
       <c r="F260" t="s">
         <v>840</v>
       </c>
     </row>
@@ -15283,51 +15283,51 @@
     <row r="266" spans="1:6">
       <c r="A266">
         <v>260</v>
       </c>
       <c r="C266" t="s">
         <v>886</v>
       </c>
       <c r="D266">
         <v>20</v>
       </c>
       <c r="E266" t="s">
         <v>18</v>
       </c>
       <c r="F266" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>261</v>
       </c>
       <c r="C267" t="s">
         <v>888</v>
       </c>
       <c r="D267">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E267" t="s">
         <v>72</v>
       </c>
       <c r="F267" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>262</v>
       </c>
       <c r="C268" t="s">
         <v>889</v>
       </c>
       <c r="D268">
         <v>21</v>
       </c>
       <c r="E268" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>263</v>
@@ -15563,51 +15563,51 @@
     <row r="283" spans="1:6">
       <c r="A283">
         <v>277</v>
       </c>
       <c r="C283" t="s">
         <v>910</v>
       </c>
       <c r="D283">
         <v>23</v>
       </c>
       <c r="E283" t="s">
         <v>129</v>
       </c>
       <c r="F283" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>277</v>
       </c>
       <c r="C284" t="s">
         <v>911</v>
       </c>
       <c r="D284">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E284" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="285" spans="1:6">
       <c r="A285">
         <v>279</v>
       </c>
       <c r="C285" t="s">
         <v>912</v>
       </c>
       <c r="D285">
         <v>23</v>
       </c>
       <c r="E285" t="s">
         <v>26</v>
       </c>
       <c r="F285" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="286" spans="1:6">
       <c r="A286">
         <v>280</v>
@@ -15914,99 +15914,99 @@
     <row r="304" spans="1:6">
       <c r="A304">
         <v>297</v>
       </c>
       <c r="C304" t="s">
         <v>932</v>
       </c>
       <c r="D304">
         <v>22</v>
       </c>
       <c r="E304" t="s">
         <v>156</v>
       </c>
       <c r="F304" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="305" spans="1:6">
       <c r="A305">
         <v>299</v>
       </c>
       <c r="C305" t="s">
         <v>933</v>
       </c>
       <c r="D305">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E305" t="s">
         <v>63</v>
       </c>
       <c r="F305" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="306" spans="1:6">
       <c r="A306">
         <v>300</v>
       </c>
       <c r="C306" t="s">
         <v>934</v>
       </c>
       <c r="D306">
         <v>22</v>
       </c>
       <c r="E306" t="s">
         <v>112</v>
       </c>
       <c r="F306" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="307" spans="1:6">
       <c r="A307">
         <v>301</v>
       </c>
       <c r="C307" t="s">
         <v>936</v>
       </c>
       <c r="D307">
         <v>21</v>
       </c>
       <c r="E307" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="308" spans="1:6">
       <c r="A308">
         <v>302</v>
       </c>
       <c r="C308" t="s">
         <v>937</v>
       </c>
       <c r="D308">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E308" t="s">
         <v>39</v>
       </c>
       <c r="F308" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="309" spans="1:6">
       <c r="A309">
         <v>303</v>
       </c>
       <c r="C309" t="s">
         <v>939</v>
       </c>
       <c r="D309">
         <v>22</v>
       </c>
       <c r="E309" t="s">
         <v>165</v>
       </c>
       <c r="F309" t="s">
         <v>687</v>
       </c>
     </row>
@@ -16064,51 +16064,51 @@
     <row r="313" spans="1:6">
       <c r="A313">
         <v>306</v>
       </c>
       <c r="C313" t="s">
         <v>944</v>
       </c>
       <c r="D313">
         <v>21</v>
       </c>
       <c r="E313" t="s">
         <v>129</v>
       </c>
       <c r="F313" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="314" spans="1:6">
       <c r="A314">
         <v>308</v>
       </c>
       <c r="C314" t="s">
         <v>945</v>
       </c>
       <c r="D314">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E314" t="s">
         <v>748</v>
       </c>
       <c r="F314" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="315" spans="1:6">
       <c r="A315">
         <v>309</v>
       </c>
       <c r="C315" t="s">
         <v>947</v>
       </c>
       <c r="D315">
         <v>21</v>
       </c>
       <c r="E315" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="316" spans="1:6">
       <c r="A316">
         <v>310</v>
@@ -16463,91 +16463,91 @@
       </c>
       <c r="C5" t="s">
         <v>969</v>
       </c>
       <c r="D5">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>970</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>972</v>
       </c>
       <c r="D7">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>974</v>
       </c>
       <c r="D8">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>975</v>
       </c>
       <c r="D9">
         <v>22</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>6</v>
@@ -16727,51 +16727,51 @@
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>986</v>
       </c>
       <c r="D20">
         <v>23</v>
       </c>
       <c r="E20" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>987</v>
       </c>
       <c r="D21">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E21" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>988</v>
       </c>
       <c r="D22">
         <v>21</v>
       </c>
       <c r="E22" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
@@ -17048,51 +17048,51 @@
       </c>
       <c r="C38" t="s">
         <v>1006</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>35</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>1008</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>1009</v>
       </c>
       <c r="D40">
         <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>34</v>
       </c>
     </row>
@@ -17105,88 +17105,88 @@
       </c>
       <c r="C41" t="s">
         <v>1010</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>39</v>
       </c>
       <c r="F41" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>1012</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>474</v>
       </c>
       <c r="F42" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>1013</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>1014</v>
       </c>
       <c r="D44">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>41</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>1015</v>
       </c>
       <c r="D45">
         <v>22</v>
       </c>
       <c r="E45" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>42</v>
@@ -17652,51 +17652,51 @@
       </c>
       <c r="C70" t="s">
         <v>1049</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>15</v>
       </c>
       <c r="F70" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>1050</v>
       </c>
       <c r="D71">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>1051</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>21</v>
       </c>
       <c r="F72" t="s">
@@ -17809,51 +17809,51 @@
       </c>
       <c r="C78" t="s">
         <v>1062</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>1063</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>1064</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>15</v>
       </c>
       <c r="F80" t="s">
         <v>1021</v>
       </c>
     </row>
@@ -18288,51 +18288,51 @@
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>1098</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>1099</v>
       </c>
       <c r="D104">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>1101</v>
       </c>
       <c r="D105">
         <v>23</v>
       </c>
       <c r="E105" t="s">
         <v>70</v>
       </c>
     </row>
@@ -18345,51 +18345,51 @@
       </c>
       <c r="C106" t="s">
         <v>1102</v>
       </c>
       <c r="D106">
         <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>443</v>
       </c>
       <c r="F106" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>1103</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>1104</v>
       </c>
       <c r="D108">
         <v>23</v>
       </c>
       <c r="E108" t="s">
         <v>129</v>
       </c>
       <c r="F108" t="s">
         <v>1105</v>
       </c>
     </row>
@@ -18833,51 +18833,51 @@
       </c>
       <c r="C131" t="s">
         <v>1141</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>63</v>
       </c>
       <c r="F131" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>1143</v>
       </c>
       <c r="D132">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>26</v>
       </c>
       <c r="F132" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>1144</v>
       </c>
       <c r="D133">
         <v>22</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
@@ -18994,51 +18994,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>1153</v>
       </c>
       <c r="D141">
         <v>23</v>
       </c>
       <c r="E141" t="s">
         <v>129</v>
       </c>
       <c r="F141" t="s">
         <v>1105</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>138</v>
       </c>
       <c r="C142" t="s">
         <v>1154</v>
       </c>
       <c r="D142">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E142" t="s">
         <v>26</v>
       </c>
       <c r="F142" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>1155</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
@@ -19192,51 +19192,51 @@
         <v>1027</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>1166</v>
       </c>
       <c r="D153">
         <v>23</v>
       </c>
       <c r="E153" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>1167</v>
       </c>
       <c r="D154">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E154" t="s">
         <v>1168</v>
       </c>
       <c r="F154" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>1170</v>
       </c>
       <c r="D155">
         <v>23</v>
       </c>
       <c r="E155" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>152</v>
@@ -19435,85 +19435,85 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>164</v>
       </c>
       <c r="C168" t="s">
         <v>1188</v>
       </c>
       <c r="D168">
         <v>21</v>
       </c>
       <c r="E168" t="s">
         <v>63</v>
       </c>
       <c r="F168" t="s">
         <v>1189</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>165</v>
       </c>
       <c r="C169" t="s">
         <v>1190</v>
       </c>
       <c r="D169">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E169" t="s">
         <v>223</v>
       </c>
       <c r="F169" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>1191</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>15</v>
       </c>
       <c r="F170" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>167</v>
       </c>
       <c r="C171" t="s">
         <v>1192</v>
       </c>
       <c r="D171">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E171" t="s">
         <v>212</v>
       </c>
       <c r="F171" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>167</v>
       </c>
       <c r="C172" t="s">
         <v>1194</v>
       </c>
       <c r="D172">
         <v>22</v>
       </c>
       <c r="E172" t="s">
         <v>112</v>
       </c>
       <c r="F172" t="s">
         <v>1195</v>
       </c>
     </row>
@@ -19571,99 +19571,99 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>1200</v>
       </c>
       <c r="D176">
         <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>105</v>
       </c>
       <c r="F176" t="s">
         <v>452</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>173</v>
       </c>
       <c r="C177" t="s">
         <v>1201</v>
       </c>
       <c r="D177">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E177" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>174</v>
       </c>
       <c r="C178" t="s">
         <v>1202</v>
       </c>
       <c r="D178">
         <v>23</v>
       </c>
       <c r="E178" t="s">
         <v>82</v>
       </c>
       <c r="F178" t="s">
         <v>1174</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>175</v>
       </c>
       <c r="C179" t="s">
         <v>1203</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>72</v>
       </c>
       <c r="F179" t="s">
         <v>1204</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>176</v>
       </c>
       <c r="C180" t="s">
         <v>1205</v>
       </c>
       <c r="D180">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E180" t="s">
         <v>112</v>
       </c>
       <c r="F180" t="s">
         <v>1150</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>177</v>
       </c>
       <c r="C181" t="s">
         <v>1206</v>
       </c>
       <c r="D181">
         <v>21</v>
       </c>
       <c r="E181" t="s">
         <v>229</v>
       </c>
       <c r="F181" t="s">
         <v>1207</v>
       </c>
     </row>
@@ -19769,85 +19769,85 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>1216</v>
       </c>
       <c r="D188">
         <v>21</v>
       </c>
       <c r="E188" t="s">
         <v>474</v>
       </c>
       <c r="F188" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>185</v>
       </c>
       <c r="C189" t="s">
         <v>1217</v>
       </c>
       <c r="D189">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E189" t="s">
         <v>63</v>
       </c>
       <c r="F189" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>1218</v>
       </c>
       <c r="D190">
         <v>21</v>
       </c>
       <c r="E190" t="s">
         <v>7</v>
       </c>
       <c r="F190" t="s">
         <v>1219</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>1220</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>63</v>
       </c>
       <c r="F191" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>386</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>237</v>
       </c>
       <c r="F192" t="s">
         <v>387</v>
       </c>
     </row>
@@ -19888,99 +19888,99 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>1224</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>223</v>
       </c>
       <c r="F195" t="s">
         <v>400</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>192</v>
       </c>
       <c r="C196" t="s">
         <v>1225</v>
       </c>
       <c r="D196">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E196" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>1226</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>474</v>
       </c>
       <c r="F197" t="s">
         <v>1227</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>1228</v>
       </c>
       <c r="D198">
         <v>22</v>
       </c>
       <c r="E198" t="s">
         <v>318</v>
       </c>
       <c r="F198" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>1230</v>
       </c>
       <c r="D199">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E199" t="s">
         <v>63</v>
       </c>
       <c r="F199" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>1231</v>
       </c>
       <c r="D200">
         <v>23</v>
       </c>
       <c r="E200" t="s">
         <v>63</v>
       </c>
       <c r="F200" t="s">
         <v>965</v>
       </c>
     </row>
@@ -20185,102 +20185,102 @@
     <row r="213" spans="1:6">
       <c r="A213">
         <v>209</v>
       </c>
       <c r="C213" t="s">
         <v>1247</v>
       </c>
       <c r="D213">
         <v>22</v>
       </c>
       <c r="E213" t="s">
         <v>474</v>
       </c>
       <c r="F213" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>210</v>
       </c>
       <c r="C214" t="s">
         <v>1248</v>
       </c>
       <c r="D214">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>1249</v>
       </c>
       <c r="D215">
         <v>23</v>
       </c>
       <c r="E215" t="s">
         <v>212</v>
       </c>
       <c r="F215" t="s">
         <v>1250</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>1251</v>
       </c>
       <c r="D216">
         <v>22</v>
       </c>
       <c r="E216" t="s">
         <v>63</v>
       </c>
       <c r="F216" t="s">
         <v>1114</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
       </c>
       <c r="C217" t="s">
         <v>1252</v>
       </c>
       <c r="D217">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E217" t="s">
         <v>474</v>
       </c>
       <c r="F217" t="s">
         <v>1120</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>214</v>
       </c>
       <c r="C218" t="s">
         <v>1253</v>
       </c>
       <c r="D218">
         <v>22</v>
       </c>
       <c r="E218" t="s">
         <v>63</v>
       </c>
       <c r="F218" t="s">
         <v>1254</v>
       </c>
     </row>
@@ -20335,51 +20335,51 @@
     <row r="222" spans="1:6">
       <c r="A222">
         <v>218</v>
       </c>
       <c r="C222" t="s">
         <v>1260</v>
       </c>
       <c r="D222">
         <v>19</v>
       </c>
       <c r="E222" t="s">
         <v>237</v>
       </c>
       <c r="F222" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>218</v>
       </c>
       <c r="C223" t="s">
         <v>1261</v>
       </c>
       <c r="D223">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E223" t="s">
         <v>1168</v>
       </c>
       <c r="F223" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="224" spans="1:6">
       <c r="A224">
         <v>220</v>
       </c>
       <c r="C224" t="s">
         <v>1262</v>
       </c>
       <c r="D224">
         <v>20</v>
       </c>
       <c r="E224" t="s">
         <v>63</v>
       </c>
       <c r="F224" t="s">
         <v>1189</v>
       </c>
     </row>
@@ -20403,51 +20403,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>222</v>
       </c>
       <c r="C226" t="s">
         <v>1264</v>
       </c>
       <c r="D226">
         <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>82</v>
       </c>
       <c r="F226" t="s">
         <v>1265</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>223</v>
       </c>
       <c r="C227" t="s">
         <v>1266</v>
       </c>
       <c r="D227">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E227" t="s">
         <v>443</v>
       </c>
       <c r="F227" t="s">
         <v>1027</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>224</v>
       </c>
       <c r="C228" t="s">
         <v>1267</v>
       </c>
       <c r="D228">
         <v>22</v>
       </c>
       <c r="E228" t="s">
         <v>212</v>
       </c>
       <c r="F228" t="s">
         <v>1178</v>
       </c>
     </row>
@@ -20519,51 +20519,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>229</v>
       </c>
       <c r="C233" t="s">
         <v>1273</v>
       </c>
       <c r="D233">
         <v>21</v>
       </c>
       <c r="E233" t="s">
         <v>443</v>
       </c>
       <c r="F233" t="s">
         <v>1274</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>230</v>
       </c>
       <c r="C234" t="s">
         <v>524</v>
       </c>
       <c r="D234">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E234" t="s">
         <v>112</v>
       </c>
       <c r="F234" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>231</v>
       </c>
       <c r="C235" t="s">
         <v>1275</v>
       </c>
       <c r="D235">
         <v>20</v>
       </c>
       <c r="E235" t="s">
         <v>443</v>
       </c>
       <c r="F235" t="s">
         <v>1276</v>
       </c>
     </row>
@@ -20598,51 +20598,51 @@
         <v>1133</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>1279</v>
       </c>
       <c r="D238">
         <v>20</v>
       </c>
       <c r="E238" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>234</v>
       </c>
       <c r="C239" t="s">
         <v>1280</v>
       </c>
       <c r="D239">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E239" t="s">
         <v>112</v>
       </c>
       <c r="F239" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>236</v>
       </c>
       <c r="C240" t="s">
         <v>1282</v>
       </c>
       <c r="D240">
         <v>20</v>
       </c>
       <c r="E240" t="s">
         <v>112</v>
       </c>
       <c r="F240" t="s">
         <v>1195</v>
       </c>
     </row>
@@ -20734,51 +20734,51 @@
     <row r="246" spans="1:6">
       <c r="A246">
         <v>241</v>
       </c>
       <c r="C246" t="s">
         <v>1290</v>
       </c>
       <c r="D246">
         <v>21</v>
       </c>
       <c r="E246" t="s">
         <v>212</v>
       </c>
       <c r="F246" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>241</v>
       </c>
       <c r="C247" t="s">
         <v>1291</v>
       </c>
       <c r="D247">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E247" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>244</v>
       </c>
       <c r="C248" t="s">
         <v>1292</v>
       </c>
       <c r="D248">
         <v>20</v>
       </c>
       <c r="E248" t="s">
         <v>63</v>
       </c>
       <c r="F248" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>245</v>
@@ -20833,51 +20833,51 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>248</v>
       </c>
       <c r="C252" t="s">
         <v>1296</v>
       </c>
       <c r="D252">
         <v>21</v>
       </c>
       <c r="E252" t="s">
         <v>474</v>
       </c>
       <c r="F252" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>248</v>
       </c>
       <c r="C253" t="s">
         <v>1297</v>
       </c>
       <c r="D253">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E253" t="s">
         <v>443</v>
       </c>
       <c r="F253" t="s">
         <v>1276</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>