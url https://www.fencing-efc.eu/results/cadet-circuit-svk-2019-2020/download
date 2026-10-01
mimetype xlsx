--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1479,91 +1479,91 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>34</v>
       </c>
       <c r="F13" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>33.0</v>
       </c>
       <c r="C14" t="s">
         <v>36</v>
       </c>
       <c r="D14">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>33.0</v>
       </c>
       <c r="C15" t="s">
         <v>39</v>
       </c>
       <c r="D15">
         <v>22</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
     </row>
@@ -1673,51 +1673,51 @@
       </c>
       <c r="C21" t="s">
         <v>52</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>17</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>18</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
@@ -1850,51 +1850,51 @@
       </c>
       <c r="C30" t="s">
         <v>69</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>42</v>
       </c>
       <c r="F30" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>71</v>
       </c>
       <c r="D31">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>73</v>
       </c>
       <c r="D32">
         <v>20</v>
       </c>
       <c r="E32" t="s">
         <v>48</v>
       </c>
       <c r="F32" t="s">
@@ -2010,71 +2010,71 @@
       </c>
       <c r="C38" t="s">
         <v>84</v>
       </c>
       <c r="D38">
         <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>34</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>86</v>
       </c>
       <c r="D40">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>36</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41">
         <v>23</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
     </row>
@@ -2087,51 +2087,51 @@
       </c>
       <c r="C42" t="s">
         <v>88</v>
       </c>
       <c r="D42">
         <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>89</v>
       </c>
       <c r="F42" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>91</v>
       </c>
       <c r="D43">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>92</v>
       </c>
       <c r="F43" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>94</v>
       </c>
       <c r="D44">
         <v>21</v>
       </c>
       <c r="E44" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2144,51 +2144,51 @@
       </c>
       <c r="C45" t="s">
         <v>95</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>96</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>42</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>97</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>27</v>
       </c>
       <c r="F47" t="s">
@@ -2261,51 +2261,51 @@
       </c>
       <c r="C51" t="s">
         <v>104</v>
       </c>
       <c r="D51">
         <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>47</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>105</v>
       </c>
       <c r="D52">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>48</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
@@ -2321,51 +2321,51 @@
       </c>
       <c r="C54" t="s">
         <v>108</v>
       </c>
       <c r="D54">
         <v>21</v>
       </c>
       <c r="E54" t="s">
         <v>92</v>
       </c>
       <c r="F54" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>50</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>51</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>15</v>
       </c>
       <c r="F56" t="s">
@@ -2498,51 +2498,51 @@
       </c>
       <c r="C63" t="s">
         <v>120</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>42</v>
       </c>
       <c r="F63" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>59</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E64" t="s">
         <v>42</v>
       </c>
       <c r="F64" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>60</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>122</v>
       </c>
       <c r="D65">
         <v>21</v>
       </c>
       <c r="E65" t="s">
         <v>66</v>
       </c>
       <c r="F65" t="s">
@@ -2655,51 +2655,51 @@
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>21</v>
       </c>
       <c r="E71" t="s">
         <v>15</v>
       </c>
       <c r="F71" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>67</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>34</v>
       </c>
       <c r="F72" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>133</v>
       </c>
       <c r="D73">
         <v>21</v>
       </c>
       <c r="E73" t="s">
         <v>15</v>
       </c>
       <c r="F73" t="s">
@@ -2869,51 +2869,51 @@
       </c>
       <c r="C82" t="s">
         <v>145</v>
       </c>
       <c r="D82">
         <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>89</v>
       </c>
       <c r="F82" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>146</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>15</v>
       </c>
       <c r="F83" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>66</v>
       </c>
       <c r="F84" t="s">
@@ -2966,51 +2966,51 @@
       </c>
       <c r="C87" t="s">
         <v>150</v>
       </c>
       <c r="D87">
         <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>151</v>
       </c>
       <c r="F87" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>153</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>155</v>
       </c>
       <c r="D89">
         <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>48</v>
       </c>
       <c r="F89" t="s">
@@ -3163,51 +3163,51 @@
       </c>
       <c r="C97" t="s">
         <v>167</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>165</v>
       </c>
       <c r="F97" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>93</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>169</v>
       </c>
       <c r="D98">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E98" t="s">
         <v>48</v>
       </c>
       <c r="F98" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>171</v>
       </c>
       <c r="D99">
         <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>9</v>
       </c>
       <c r="F99" t="s">
@@ -3540,51 +3540,51 @@
       </c>
       <c r="C116" t="s">
         <v>194</v>
       </c>
       <c r="D116">
         <v>20</v>
       </c>
       <c r="E116" t="s">
         <v>9</v>
       </c>
       <c r="F116" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>112</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>195</v>
       </c>
       <c r="D117">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>42</v>
       </c>
       <c r="F117" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>113</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>196</v>
       </c>
       <c r="D118">
         <v>23</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
     </row>
@@ -3839,51 +3839,51 @@
       </c>
       <c r="C132" t="s">
         <v>213</v>
       </c>
       <c r="D132">
         <v>23</v>
       </c>
       <c r="E132" t="s">
         <v>66</v>
       </c>
       <c r="F132" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>214</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>27</v>
       </c>
       <c r="F133" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>215</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>102</v>
       </c>
       <c r="F134" t="s">
         <v>160</v>
       </c>
     </row>
@@ -4043,51 +4043,51 @@
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>229</v>
       </c>
       <c r="D144">
         <v>22</v>
       </c>
       <c r="E144" t="s">
         <v>24</v>
       </c>
       <c r="F144" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>140</v>
       </c>
       <c r="C145" t="s">
         <v>231</v>
       </c>
       <c r="D145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>18</v>
       </c>
       <c r="F145" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>141</v>
       </c>
       <c r="C146" t="s">
         <v>232</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>102</v>
       </c>
       <c r="F146" t="s">
         <v>233</v>
       </c>
     </row>
@@ -4411,82 +4411,82 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>261</v>
       </c>
       <c r="D166">
         <v>22</v>
       </c>
       <c r="E166" t="s">
         <v>60</v>
       </c>
       <c r="F166" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>161</v>
       </c>
       <c r="C167" t="s">
         <v>263</v>
       </c>
       <c r="D167">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E167" t="s">
         <v>12</v>
       </c>
       <c r="F167" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>163</v>
       </c>
       <c r="C168" t="s">
         <v>264</v>
       </c>
       <c r="D168">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>164</v>
       </c>
       <c r="C169" t="s">
         <v>265</v>
       </c>
       <c r="D169">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E169" t="s">
         <v>60</v>
       </c>
       <c r="F169" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>165</v>
       </c>
       <c r="C170" t="s">
         <v>267</v>
       </c>
       <c r="D170">
         <v>21</v>
       </c>
       <c r="E170" t="s">
         <v>60</v>
       </c>
       <c r="F170" t="s">
         <v>266</v>
       </c>
     </row>