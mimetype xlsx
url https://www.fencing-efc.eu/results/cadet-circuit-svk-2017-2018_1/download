--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -3710,68 +3710,68 @@
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>23</v>
       </c>
       <c r="D10">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>24</v>
       </c>
       <c r="D11">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>26</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>27</v>
       </c>
       <c r="F12" t="s">
@@ -3975,51 +3975,51 @@
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
         <v>25</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>51</v>
       </c>
       <c r="F25" t="s">
@@ -4132,51 +4132,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>63</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>64</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>17</v>
       </c>
       <c r="F32" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>66</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>67</v>
       </c>
       <c r="F33" t="s">
@@ -4192,51 +4192,51 @@
       </c>
       <c r="C34" t="s">
         <v>69</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>70</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>71</v>
       </c>
       <c r="F35" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>43</v>
       </c>
     </row>
@@ -4757,51 +4757,51 @@
       </c>
       <c r="C63" t="s">
         <v>119</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>31</v>
       </c>
       <c r="F63" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>121</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>39</v>
       </c>
       <c r="F64" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>123</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>22</v>
       </c>
     </row>
@@ -4968,51 +4968,51 @@
       </c>
       <c r="C74" t="s">
         <v>136</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>75</v>
       </c>
       <c r="F74" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>69</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>137</v>
       </c>
       <c r="D75">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E75" t="s">
         <v>43</v>
       </c>
       <c r="F75" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>39</v>
       </c>
       <c r="F76" t="s">
@@ -5045,71 +5045,71 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>75</v>
       </c>
       <c r="F79" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>146</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>43</v>
       </c>
       <c r="F80" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
         <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>51</v>
       </c>
       <c r="F81" t="s">
@@ -5145,51 +5145,51 @@
       </c>
       <c r="C83" t="s">
         <v>152</v>
       </c>
       <c r="D83">
         <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>31</v>
       </c>
       <c r="F83" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>78</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>17</v>
       </c>
       <c r="F84" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>154</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>36</v>
       </c>
       <c r="F85" t="s">
@@ -5516,51 +5516,51 @@
       </c>
       <c r="C102" t="s">
         <v>181</v>
       </c>
       <c r="D102">
         <v>23</v>
       </c>
       <c r="E102" t="s">
         <v>31</v>
       </c>
       <c r="F102" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>97</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>183</v>
       </c>
       <c r="D103">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>184</v>
       </c>
       <c r="F103" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>88</v>
       </c>
       <c r="F104" t="s">
@@ -5616,51 +5616,51 @@
       </c>
       <c r="C107" t="s">
         <v>192</v>
       </c>
       <c r="D107">
         <v>23</v>
       </c>
       <c r="E107" t="s">
         <v>17</v>
       </c>
       <c r="F107" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>102</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>193</v>
       </c>
       <c r="D108">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>17</v>
       </c>
       <c r="F108" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>103</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>194</v>
       </c>
       <c r="D109">
         <v>24</v>
       </c>
       <c r="E109" t="s">
         <v>51</v>
       </c>
       <c r="F109" t="s">
@@ -6223,99 +6223,99 @@
     <row r="139" spans="1:6">
       <c r="A139">
         <v>133</v>
       </c>
       <c r="C139" t="s">
         <v>244</v>
       </c>
       <c r="D139">
         <v>23</v>
       </c>
       <c r="E139" t="s">
         <v>75</v>
       </c>
       <c r="F139" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>134</v>
       </c>
       <c r="C140" t="s">
         <v>246</v>
       </c>
       <c r="D140">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E140" t="s">
         <v>67</v>
       </c>
       <c r="F140" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>135</v>
       </c>
       <c r="C141" t="s">
         <v>247</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>136</v>
       </c>
       <c r="C142" t="s">
         <v>249</v>
       </c>
       <c r="D142">
         <v>24</v>
       </c>
       <c r="E142" t="s">
         <v>17</v>
       </c>
       <c r="F142" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>251</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>39</v>
       </c>
       <c r="F144" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
@@ -6370,51 +6370,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>142</v>
       </c>
       <c r="C148" t="s">
         <v>258</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>150</v>
       </c>
       <c r="F148" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>260</v>
       </c>
       <c r="D149">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E149" t="s">
         <v>43</v>
       </c>
       <c r="F149" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>261</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>31</v>
       </c>
       <c r="F150" t="s">
         <v>262</v>
       </c>
     </row>
@@ -6452,51 +6452,51 @@
         <v>265</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>147</v>
       </c>
       <c r="C153" t="s">
         <v>266</v>
       </c>
       <c r="D153">
         <v>25</v>
       </c>
       <c r="E153" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>267</v>
       </c>
       <c r="D154">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>13</v>
       </c>
       <c r="F154" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>268</v>
       </c>
       <c r="D155">
         <v>24</v>
       </c>
       <c r="E155" t="s">
         <v>39</v>
       </c>
       <c r="F155" t="s">
         <v>46</v>
       </c>
     </row>
@@ -6551,51 +6551,51 @@
         <v>273</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>274</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>275</v>
       </c>
       <c r="D160">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E160" t="s">
         <v>142</v>
       </c>
       <c r="F160" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>277</v>
       </c>
       <c r="D161">
         <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
@@ -6935,51 +6935,51 @@
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>304</v>
       </c>
       <c r="D183">
         <v>23</v>
       </c>
       <c r="E183" t="s">
         <v>39</v>
       </c>
       <c r="F183" t="s">
         <v>305</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>306</v>
       </c>
       <c r="D184">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>67</v>
       </c>
       <c r="F184" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>308</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>39</v>
       </c>
       <c r="F185" t="s">
         <v>305</v>
       </c>
     </row>
@@ -7481,51 +7481,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>354</v>
       </c>
       <c r="D216">
         <v>24</v>
       </c>
       <c r="E216" t="s">
         <v>51</v>
       </c>
       <c r="F216" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>210</v>
       </c>
       <c r="C217" t="s">
         <v>356</v>
       </c>
       <c r="D217">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E217" t="s">
         <v>39</v>
       </c>
       <c r="F217" t="s">
         <v>330</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>212</v>
       </c>
       <c r="C218" t="s">
         <v>357</v>
       </c>
       <c r="D218">
         <v>25</v>
       </c>
       <c r="E218" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>212</v>
@@ -7642,51 +7642,51 @@
     <row r="226" spans="1:6">
       <c r="A226">
         <v>220</v>
       </c>
       <c r="C226" t="s">
         <v>368</v>
       </c>
       <c r="D226">
         <v>23</v>
       </c>
       <c r="E226" t="s">
         <v>142</v>
       </c>
       <c r="F226" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
       </c>
       <c r="C227" t="s">
         <v>369</v>
       </c>
       <c r="D227">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E227" t="s">
         <v>254</v>
       </c>
       <c r="F227" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>222</v>
       </c>
       <c r="C228" t="s">
         <v>371</v>
       </c>
       <c r="D228">
         <v>23</v>
       </c>
       <c r="E228" t="s">
         <v>71</v>
       </c>
       <c r="F228" t="s">
         <v>366</v>
       </c>
     </row>
@@ -7775,51 +7775,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>378</v>
       </c>
       <c r="D234">
         <v>22</v>
       </c>
       <c r="E234" t="s">
         <v>27</v>
       </c>
       <c r="F234" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>229</v>
       </c>
       <c r="C235" t="s">
         <v>380</v>
       </c>
       <c r="D235">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E235" t="s">
         <v>27</v>
       </c>
       <c r="F235" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>230</v>
       </c>
       <c r="C236" t="s">
         <v>382</v>
       </c>
       <c r="D236">
         <v>24</v>
       </c>
       <c r="E236" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>230</v>
@@ -8108,51 +8108,51 @@
     <row r="7" spans="1:6">
       <c r="C7" t="s">
         <v>403</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>190</v>
       </c>
       <c r="F7" t="s">
         <v>389</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8">
         <v>96.0</v>
       </c>
       <c r="C8" t="s">
         <v>404</v>
       </c>
       <c r="D8">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>2</v>
       </c>
       <c r="B9">
         <v>78.0</v>
       </c>
       <c r="C9" t="s">
         <v>405</v>
       </c>
       <c r="D9">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
@@ -8279,51 +8279,51 @@
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>416</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>10</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>417</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>43</v>
       </c>
       <c r="F17" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>11</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>419</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>39</v>
       </c>
       <c r="F18" t="s">
@@ -8884,51 +8884,51 @@
       </c>
       <c r="C47" t="s">
         <v>462</v>
       </c>
       <c r="D47">
         <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>150</v>
       </c>
       <c r="F47" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>41</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>463</v>
       </c>
       <c r="D48">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>42</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>464</v>
       </c>
       <c r="D49">
         <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
@@ -9132,51 +9132,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>478</v>
       </c>
       <c r="D60">
         <v>25</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>54</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>479</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>55</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>480</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>8</v>
       </c>
     </row>
@@ -9189,51 +9189,51 @@
       </c>
       <c r="C63" t="s">
         <v>481</v>
       </c>
       <c r="D63">
         <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>75</v>
       </c>
       <c r="F63" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>57</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>482</v>
       </c>
       <c r="D64">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>58</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>483</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>51</v>
       </c>
       <c r="F65" t="s">
         <v>484</v>
       </c>
     </row>
@@ -9597,51 +9597,51 @@
       </c>
       <c r="C84" t="s">
         <v>510</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>78</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>511</v>
       </c>
       <c r="D85">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>79</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>512</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>15</v>
       </c>
     </row>
@@ -9674,128 +9674,128 @@
       </c>
       <c r="C88" t="s">
         <v>514</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>214</v>
       </c>
       <c r="F88" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>82</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>515</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>67</v>
       </c>
       <c r="F89" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>83</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>516</v>
       </c>
       <c r="D90">
         <v>25</v>
       </c>
       <c r="E90" t="s">
         <v>162</v>
       </c>
       <c r="F90" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>84</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>518</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>36</v>
       </c>
       <c r="F91" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>85</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>519</v>
       </c>
       <c r="D92">
         <v>25</v>
       </c>
       <c r="E92" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>86</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>520</v>
       </c>
       <c r="D93">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>75</v>
       </c>
       <c r="F93" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>86</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>521</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>43</v>
       </c>
       <c r="F94" t="s">
@@ -10290,71 +10290,71 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>552</v>
       </c>
       <c r="D120">
         <v>25</v>
       </c>
       <c r="E120" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>114</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>553</v>
       </c>
       <c r="D121">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E121" t="s">
         <v>75</v>
       </c>
       <c r="F121" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>554</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>31</v>
       </c>
       <c r="F122" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>115</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>555</v>
       </c>
       <c r="D123">
         <v>23</v>
       </c>
       <c r="E123" t="s">
         <v>150</v>
       </c>
       <c r="F123" t="s">
@@ -10720,102 +10720,102 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>136</v>
       </c>
       <c r="C143" t="s">
         <v>582</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>10</v>
       </c>
       <c r="F143" t="s">
         <v>583</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>137</v>
       </c>
       <c r="C144" t="s">
         <v>584</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>455</v>
       </c>
       <c r="F144" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>138</v>
       </c>
       <c r="C145" t="s">
         <v>585</v>
       </c>
       <c r="D145">
         <v>23</v>
       </c>
       <c r="E145" t="s">
         <v>39</v>
       </c>
       <c r="F145" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>587</v>
       </c>
       <c r="D146">
         <v>25</v>
       </c>
       <c r="E146" t="s">
         <v>88</v>
       </c>
       <c r="F146" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>588</v>
       </c>
       <c r="D147">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E147" t="s">
         <v>75</v>
       </c>
       <c r="F147" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>589</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>75</v>
       </c>
       <c r="F148" t="s">
         <v>198</v>
       </c>
     </row>
@@ -10980,119 +10980,119 @@
         <v>162</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>152</v>
       </c>
       <c r="C159" t="s">
         <v>601</v>
       </c>
       <c r="D159">
         <v>25</v>
       </c>
       <c r="E159" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>153</v>
       </c>
       <c r="C160" t="s">
         <v>602</v>
       </c>
       <c r="D160">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E160" t="s">
         <v>88</v>
       </c>
       <c r="F160" t="s">
         <v>333</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>153</v>
       </c>
       <c r="C161" t="s">
         <v>603</v>
       </c>
       <c r="D161">
         <v>24</v>
       </c>
       <c r="E161" t="s">
         <v>225</v>
       </c>
       <c r="F161" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>155</v>
       </c>
       <c r="C162" t="s">
         <v>604</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>67</v>
       </c>
       <c r="F162" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>156</v>
       </c>
       <c r="C163" t="s">
         <v>605</v>
       </c>
       <c r="D163">
         <v>24</v>
       </c>
       <c r="E163" t="s">
         <v>39</v>
       </c>
       <c r="F163" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>606</v>
       </c>
       <c r="D164">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E164" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>157</v>
       </c>
       <c r="C165" t="s">
         <v>607</v>
       </c>
       <c r="D165">
         <v>25</v>
       </c>
       <c r="E165" t="s">
         <v>67</v>
       </c>
       <c r="F165" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>157</v>
@@ -11130,51 +11130,51 @@
     <row r="168" spans="1:6">
       <c r="A168">
         <v>161</v>
       </c>
       <c r="C168" t="s">
         <v>611</v>
       </c>
       <c r="D168">
         <v>25</v>
       </c>
       <c r="E168" t="s">
         <v>39</v>
       </c>
       <c r="F168" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>161</v>
       </c>
       <c r="C169" t="s">
         <v>612</v>
       </c>
       <c r="D169">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E169" t="s">
         <v>71</v>
       </c>
       <c r="F169" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>613</v>
       </c>
       <c r="D170">
         <v>24</v>
       </c>
       <c r="E170" t="s">
         <v>31</v>
       </c>
       <c r="F170" t="s">
         <v>614</v>
       </c>
     </row>
@@ -11435,99 +11435,99 @@
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>634</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>150</v>
       </c>
       <c r="F187" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>181</v>
       </c>
       <c r="C188" t="s">
         <v>635</v>
       </c>
       <c r="D188">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>190</v>
       </c>
       <c r="F188" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>181</v>
       </c>
       <c r="C189" t="s">
         <v>637</v>
       </c>
       <c r="D189">
         <v>24</v>
       </c>
       <c r="E189" t="s">
         <v>75</v>
       </c>
       <c r="F189" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>638</v>
       </c>
       <c r="D190">
         <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>184</v>
       </c>
       <c r="C191" t="s">
         <v>639</v>
       </c>
       <c r="D191">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E191" t="s">
         <v>27</v>
       </c>
       <c r="F191" t="s">
         <v>381</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>184</v>
       </c>
       <c r="C192" t="s">
         <v>640</v>
       </c>
       <c r="D192">
         <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
@@ -11562,51 +11562,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>188</v>
       </c>
       <c r="C195" t="s">
         <v>643</v>
       </c>
       <c r="D195">
         <v>23</v>
       </c>
       <c r="E195" t="s">
         <v>225</v>
       </c>
       <c r="F195" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>189</v>
       </c>
       <c r="C196" t="s">
         <v>644</v>
       </c>
       <c r="D196">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>455</v>
       </c>
       <c r="F196" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>190</v>
       </c>
       <c r="C197" t="s">
         <v>645</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>43</v>
       </c>
       <c r="F197" t="s">
         <v>418</v>
       </c>
     </row>
@@ -11678,170 +11678,170 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>651</v>
       </c>
       <c r="D202">
         <v>24</v>
       </c>
       <c r="E202" t="s">
         <v>67</v>
       </c>
       <c r="F202" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>652</v>
       </c>
       <c r="D203">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>190</v>
       </c>
       <c r="F203" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>654</v>
       </c>
       <c r="D204">
         <v>25</v>
       </c>
       <c r="E204" t="s">
         <v>88</v>
       </c>
       <c r="F204" t="s">
         <v>655</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
       </c>
       <c r="C205" t="s">
         <v>656</v>
       </c>
       <c r="D205">
         <v>23</v>
       </c>
       <c r="E205" t="s">
         <v>88</v>
       </c>
       <c r="F205" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>199</v>
       </c>
       <c r="C206" t="s">
         <v>658</v>
       </c>
       <c r="D206">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E206" t="s">
         <v>88</v>
       </c>
       <c r="F206" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>200</v>
       </c>
       <c r="C207" t="s">
         <v>659</v>
       </c>
       <c r="D207">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>7</v>
       </c>
       <c r="F207" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>660</v>
       </c>
       <c r="D208">
         <v>25</v>
       </c>
       <c r="E208" t="s">
         <v>17</v>
       </c>
       <c r="F208" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>202</v>
       </c>
       <c r="C209" t="s">
         <v>661</v>
       </c>
       <c r="D209">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E209" t="s">
         <v>39</v>
       </c>
       <c r="F209" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>662</v>
       </c>
       <c r="D210">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>204</v>
       </c>
       <c r="C211" t="s">
         <v>663</v>
       </c>
       <c r="D211">
         <v>23</v>
       </c>
       <c r="E211" t="s">
         <v>71</v>
       </c>
       <c r="F211" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
@@ -11992,51 +11992,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>214</v>
       </c>
       <c r="C221" t="s">
         <v>675</v>
       </c>
       <c r="D221">
         <v>23</v>
       </c>
       <c r="E221" t="s">
         <v>75</v>
       </c>
       <c r="F221" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>214</v>
       </c>
       <c r="C222" t="s">
         <v>676</v>
       </c>
       <c r="D222">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E222" t="s">
         <v>27</v>
       </c>
       <c r="F222" t="s">
         <v>677</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>216</v>
       </c>
       <c r="C223" t="s">
         <v>678</v>
       </c>
       <c r="D223">
         <v>23</v>
       </c>
       <c r="E223" t="s">
         <v>254</v>
       </c>
       <c r="F223" t="s">
         <v>679</v>
       </c>
     </row>
@@ -12227,51 +12227,51 @@
     <row r="235" spans="1:6">
       <c r="A235">
         <v>227</v>
       </c>
       <c r="C235" t="s">
         <v>696</v>
       </c>
       <c r="D235">
         <v>24</v>
       </c>
       <c r="E235" t="s">
         <v>88</v>
       </c>
       <c r="F235" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>229</v>
       </c>
       <c r="C236" t="s">
         <v>697</v>
       </c>
       <c r="D236">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E236" t="s">
         <v>142</v>
       </c>
       <c r="F236" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>230</v>
       </c>
       <c r="C237" t="s">
         <v>699</v>
       </c>
       <c r="D237">
         <v>25</v>
       </c>
       <c r="E237" t="s">
         <v>254</v>
       </c>
       <c r="F237" t="s">
         <v>679</v>
       </c>
     </row>
@@ -12439,51 +12439,51 @@
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>711</v>
       </c>
       <c r="D248">
         <v>24</v>
       </c>
       <c r="E248" t="s">
         <v>67</v>
       </c>
       <c r="F248" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>242</v>
       </c>
       <c r="C249" t="s">
         <v>712</v>
       </c>
       <c r="D249">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E249" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>243</v>
       </c>
       <c r="C250" t="s">
         <v>713</v>
       </c>
       <c r="D250">
         <v>24</v>
       </c>
       <c r="E250" t="s">
         <v>214</v>
       </c>
       <c r="F250" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>243</v>
@@ -12645,99 +12645,99 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>254</v>
       </c>
       <c r="C261" t="s">
         <v>726</v>
       </c>
       <c r="D261">
         <v>25</v>
       </c>
       <c r="E261" t="s">
         <v>75</v>
       </c>
       <c r="F261" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>255</v>
       </c>
       <c r="C262" t="s">
         <v>727</v>
       </c>
       <c r="D262">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E262" t="s">
         <v>190</v>
       </c>
       <c r="F262" t="s">
         <v>488</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>255</v>
       </c>
       <c r="C263" t="s">
         <v>728</v>
       </c>
       <c r="D263">
         <v>23</v>
       </c>
       <c r="E263" t="s">
         <v>190</v>
       </c>
       <c r="F263" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>257</v>
       </c>
       <c r="C264" t="s">
         <v>729</v>
       </c>
       <c r="D264">
         <v>24</v>
       </c>
       <c r="E264" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>257</v>
       </c>
       <c r="C265" t="s">
         <v>730</v>
       </c>
       <c r="D265">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E265" t="s">
         <v>142</v>
       </c>
       <c r="F265" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>259</v>
       </c>
       <c r="C266" t="s">
         <v>731</v>
       </c>
       <c r="D266">
         <v>24</v>
       </c>
       <c r="E266" t="s">
         <v>88</v>
       </c>
       <c r="F266" t="s">
         <v>325</v>
       </c>
     </row>
@@ -12806,51 +12806,51 @@
     <row r="271" spans="1:6">
       <c r="A271">
         <v>264</v>
       </c>
       <c r="C271" t="s">
         <v>738</v>
       </c>
       <c r="D271">
         <v>23</v>
       </c>
       <c r="E271" t="s">
         <v>88</v>
       </c>
       <c r="F271" t="s">
         <v>328</v>
       </c>
     </row>
     <row r="272" spans="1:6">
       <c r="A272">
         <v>265</v>
       </c>
       <c r="C272" t="s">
         <v>739</v>
       </c>
       <c r="D272">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E272" t="s">
         <v>39</v>
       </c>
       <c r="F272" t="s">
         <v>346</v>
       </c>
     </row>
     <row r="273" spans="1:6">
       <c r="A273">
         <v>266</v>
       </c>
       <c r="C273" t="s">
         <v>740</v>
       </c>
       <c r="D273">
         <v>24</v>
       </c>
       <c r="E273" t="s">
         <v>214</v>
       </c>
       <c r="F273" t="s">
         <v>215</v>
       </c>
     </row>
@@ -12990,51 +12990,51 @@
     <row r="282" spans="1:6">
       <c r="A282">
         <v>275</v>
       </c>
       <c r="C282" t="s">
         <v>751</v>
       </c>
       <c r="D282">
         <v>22</v>
       </c>
       <c r="E282" t="s">
         <v>572</v>
       </c>
       <c r="F282" t="s">
         <v>746</v>
       </c>
     </row>
     <row r="283" spans="1:6">
       <c r="A283">
         <v>276</v>
       </c>
       <c r="C283" t="s">
         <v>752</v>
       </c>
       <c r="D283">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E283" t="s">
         <v>67</v>
       </c>
       <c r="F283" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="284" spans="1:6">
       <c r="A284">
         <v>277</v>
       </c>
       <c r="C284" t="s">
         <v>753</v>
       </c>
       <c r="D284">
         <v>24</v>
       </c>
       <c r="E284" t="s">
         <v>254</v>
       </c>
       <c r="F284" t="s">
         <v>370</v>
       </c>
     </row>
@@ -13438,51 +13438,51 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>781</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>10</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>782</v>
       </c>
       <c r="D13">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>11</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>783</v>
       </c>
       <c r="D14">
         <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>39</v>
       </c>
       <c r="F14" t="s">
         <v>784</v>
       </c>
     </row>
@@ -13492,51 +13492,51 @@
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>785</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>13</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>787</v>
       </c>
       <c r="D16">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E16" t="s">
         <v>775</v>
       </c>
       <c r="F16" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>14</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>789</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>320</v>
       </c>
     </row>
@@ -13546,105 +13546,105 @@
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>790</v>
       </c>
       <c r="D18">
         <v>23</v>
       </c>
       <c r="E18" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>16</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>791</v>
       </c>
       <c r="D19">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>17</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>792</v>
       </c>
       <c r="D20">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>18</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>793</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>75</v>
       </c>
       <c r="F21" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>19</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>795</v>
       </c>
       <c r="D22">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>20</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>796</v>
       </c>
       <c r="D23">
         <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>75</v>
       </c>
       <c r="F23" t="s">
         <v>174</v>
       </c>
     </row>
@@ -13845,51 +13845,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>811</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>32</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>812</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>17</v>
       </c>
       <c r="F35" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>33</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>814</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>75</v>
       </c>
       <c r="F36" t="s">
@@ -14025,51 +14025,51 @@
       </c>
       <c r="C43" t="s">
         <v>825</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>41</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>827</v>
       </c>
       <c r="D44">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E44" t="s">
         <v>106</v>
       </c>
       <c r="F44" t="s">
         <v>828</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>42</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>829</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>75</v>
       </c>
       <c r="F45" t="s">
@@ -14256,122 +14256,122 @@
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>843</v>
       </c>
       <c r="D55">
         <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>53</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>844</v>
       </c>
       <c r="D56">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E56" t="s">
         <v>184</v>
       </c>
       <c r="F56" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>54</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>846</v>
       </c>
       <c r="D57">
         <v>25</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>55</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>847</v>
       </c>
       <c r="D58">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>56</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>848</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>57</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>849</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>31</v>
       </c>
       <c r="F60" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>58</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>851</v>
       </c>
       <c r="D61">
         <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>67</v>
       </c>
       <c r="F61" t="s">
@@ -14538,71 +14538,71 @@
       </c>
       <c r="C70" t="s">
         <v>862</v>
       </c>
       <c r="D70">
         <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>831</v>
       </c>
       <c r="F70" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>68</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>863</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>75</v>
       </c>
       <c r="F71" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>69</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>864</v>
       </c>
       <c r="D72">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E72" t="s">
         <v>184</v>
       </c>
       <c r="F72" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>70</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>865</v>
       </c>
       <c r="D73">
         <v>25</v>
       </c>
       <c r="E73" t="s">
         <v>67</v>
       </c>
       <c r="F73" t="s">
@@ -14655,91 +14655,91 @@
       </c>
       <c r="C76" t="s">
         <v>869</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>75</v>
       </c>
       <c r="F76" t="s">
         <v>870</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>74</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>697</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>142</v>
       </c>
       <c r="F77" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>75</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>871</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>75</v>
       </c>
       <c r="F78" t="s">
         <v>872</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>76</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>873</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>17</v>
       </c>
       <c r="F79" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>77</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>874</v>
       </c>
       <c r="D80">
         <v>25</v>
       </c>
       <c r="E80" t="s">
         <v>184</v>
       </c>
       <c r="F80" t="s">
@@ -14775,51 +14775,51 @@
       </c>
       <c r="C82" t="s">
         <v>876</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>80</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>878</v>
       </c>
       <c r="D83">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E83" t="s">
         <v>67</v>
       </c>
       <c r="F83" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>81</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>879</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>248</v>
       </c>
     </row>
@@ -14972,51 +14972,51 @@
       </c>
       <c r="C92" t="s">
         <v>892</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>39</v>
       </c>
       <c r="F92" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>90</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>893</v>
       </c>
       <c r="D93">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E93" t="s">
         <v>75</v>
       </c>
       <c r="F93" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>894</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>831</v>
       </c>
       <c r="F94" t="s">
@@ -15386,51 +15386,51 @@
       </c>
       <c r="C113" t="s">
         <v>922</v>
       </c>
       <c r="D113">
         <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>17</v>
       </c>
       <c r="F113" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>111</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>924</v>
       </c>
       <c r="D114">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>112</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>925</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>17</v>
       </c>
       <c r="F115" t="s">
         <v>773</v>
       </c>
     </row>
@@ -15731,68 +15731,68 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>128</v>
       </c>
       <c r="C131" t="s">
         <v>944</v>
       </c>
       <c r="D131">
         <v>22</v>
       </c>
       <c r="E131" t="s">
         <v>51</v>
       </c>
       <c r="F131" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>129</v>
       </c>
       <c r="C132" t="s">
         <v>945</v>
       </c>
       <c r="D132">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E132" t="s">
         <v>184</v>
       </c>
       <c r="F132" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>130</v>
       </c>
       <c r="C133" t="s">
         <v>946</v>
       </c>
       <c r="D133">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E133" t="s">
         <v>17</v>
       </c>
       <c r="F133" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>131</v>
       </c>
       <c r="C134" t="s">
         <v>947</v>
       </c>
       <c r="D134">
         <v>23</v>
       </c>
       <c r="E134" t="s">
         <v>190</v>
       </c>
       <c r="F134" t="s">
         <v>931</v>
       </c>
     </row>
@@ -15830,51 +15830,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>134</v>
       </c>
       <c r="C137" t="s">
         <v>950</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>39</v>
       </c>
       <c r="F137" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>135</v>
       </c>
       <c r="C138" t="s">
         <v>951</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>136</v>
       </c>
       <c r="C139" t="s">
         <v>952</v>
       </c>
       <c r="D139">
         <v>24</v>
       </c>
       <c r="E139" t="s">
         <v>27</v>
       </c>
       <c r="F139" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>137</v>
@@ -15977,51 +15977,51 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>960</v>
       </c>
       <c r="D146">
         <v>23</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>834</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>144</v>
       </c>
       <c r="C147" t="s">
         <v>961</v>
       </c>
       <c r="D147">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E147" t="s">
         <v>88</v>
       </c>
       <c r="F147" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>145</v>
       </c>
       <c r="C148" t="s">
         <v>963</v>
       </c>
       <c r="D148">
         <v>25</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>885</v>
       </c>
     </row>
@@ -16229,51 +16229,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>157</v>
       </c>
       <c r="C161" t="s">
         <v>981</v>
       </c>
       <c r="D161">
         <v>23</v>
       </c>
       <c r="E161" t="s">
         <v>51</v>
       </c>
       <c r="F161" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>159</v>
       </c>
       <c r="C162" t="s">
         <v>982</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>88</v>
       </c>
       <c r="F162" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>160</v>
       </c>
       <c r="C163" t="s">
         <v>983</v>
       </c>
       <c r="D163">
         <v>23</v>
       </c>
       <c r="E163" t="s">
         <v>88</v>
       </c>
       <c r="F163" t="s">
         <v>904</v>
       </c>
     </row>
@@ -16297,51 +16297,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>985</v>
       </c>
       <c r="D165">
         <v>23</v>
       </c>
       <c r="E165" t="s">
         <v>17</v>
       </c>
       <c r="F165" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>161</v>
       </c>
       <c r="C166" t="s">
         <v>986</v>
       </c>
       <c r="D166">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E166" t="s">
         <v>142</v>
       </c>
       <c r="F166" t="s">
         <v>887</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>164</v>
       </c>
       <c r="C167" t="s">
         <v>987</v>
       </c>
       <c r="D167">
         <v>23</v>
       </c>
       <c r="E167" t="s">
         <v>88</v>
       </c>
       <c r="F167" t="s">
         <v>988</v>
       </c>
     </row>