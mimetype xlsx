--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -1040,51 +1040,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
@@ -1454,71 +1454,71 @@
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>22</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
       <c r="F24" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>53</v>
       </c>
       <c r="D25">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E25" t="s">
         <v>16</v>
       </c>
       <c r="F25" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>16</v>
       </c>
       <c r="F26" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>25</v>
       </c>
       <c r="E27" t="s">
         <v>34</v>
       </c>
       <c r="F27" t="s">
@@ -1594,71 +1594,71 @@
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>46</v>
       </c>
       <c r="F31" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>66</v>
       </c>
       <c r="D32">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>16</v>
       </c>
       <c r="F32" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>67</v>
       </c>
       <c r="D33">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E33" t="s">
         <v>7</v>
       </c>
       <c r="F33" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>68</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
@@ -1714,51 +1714,51 @@
       </c>
       <c r="C37" t="s">
         <v>73</v>
       </c>
       <c r="D37">
         <v>23</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>74</v>
       </c>
       <c r="D38">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
@@ -1794,51 +1794,51 @@
       </c>
       <c r="C41" t="s">
         <v>78</v>
       </c>
       <c r="D41">
         <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>16</v>
       </c>
       <c r="F41" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>80</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>81</v>
       </c>
       <c r="F42" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>83</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
@@ -1974,51 +1974,51 @@
       </c>
       <c r="C50" t="s">
         <v>95</v>
       </c>
       <c r="D50">
         <v>22</v>
       </c>
       <c r="E50" t="s">
         <v>16</v>
       </c>
       <c r="F50" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E51" t="s">
         <v>98</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2051,51 +2051,51 @@
       </c>
       <c r="C54" t="s">
         <v>102</v>
       </c>
       <c r="D54">
         <v>25</v>
       </c>
       <c r="E54" t="s">
         <v>46</v>
       </c>
       <c r="F54" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>103</v>
       </c>
       <c r="D55">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>104</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>34</v>
       </c>
       <c r="F56" t="s">
@@ -2228,51 +2228,51 @@
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>114</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>115</v>
       </c>
       <c r="D64">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>29</v>
       </c>
       <c r="F64" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>117</v>
       </c>
       <c r="D65">
         <v>23</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
     </row>
@@ -2345,51 +2345,51 @@
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>46</v>
       </c>
       <c r="F69" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>125</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>108</v>
       </c>
       <c r="F70" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>126</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>29</v>
       </c>
       <c r="F71" t="s">
@@ -2445,51 +2445,51 @@
       </c>
       <c r="C74" t="s">
         <v>129</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>16</v>
       </c>
       <c r="F74" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>73</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>130</v>
       </c>
       <c r="D75">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>131</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>51</v>
       </c>
     </row>
@@ -2656,133 +2656,133 @@
       </c>
       <c r="C85" t="s">
         <v>142</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>143</v>
       </c>
       <c r="D86">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E86" t="s">
         <v>89</v>
       </c>
       <c r="F86" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>145</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>51</v>
       </c>
       <c r="F87" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>147</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>62</v>
       </c>
       <c r="F88" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="C89" t="s">
         <v>148</v>
       </c>
       <c r="D89">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="C90" t="s">
         <v>149</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="C91" t="s">
         <v>150</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>29</v>
       </c>
       <c r="F91" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>152</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>34</v>
       </c>
       <c r="F92" t="s">
         <v>153</v>
       </c>
     </row>