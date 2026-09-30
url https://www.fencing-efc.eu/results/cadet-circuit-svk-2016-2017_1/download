--- v0 (2026-08-15)
+++ v1 (2026-09-30)
@@ -3103,71 +3103,71 @@
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>25</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5">
         <v>96.0</v>
       </c>
       <c r="C5" t="s">
         <v>13</v>
       </c>
       <c r="D5">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E5" t="s">
         <v>14</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6">
         <v>78.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>14</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>3</v>
       </c>
       <c r="B7">
         <v>60.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7" t="s">
@@ -3837,51 +3837,51 @@
       </c>
       <c r="C41" t="s">
         <v>86</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>14</v>
       </c>
       <c r="F41" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>38</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>87</v>
       </c>
       <c r="D42">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>33</v>
       </c>
       <c r="F42" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>89</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>90</v>
       </c>
       <c r="F43" t="s">
@@ -4157,51 +4157,51 @@
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>45</v>
       </c>
       <c r="F57" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E58" t="s">
         <v>14</v>
       </c>
       <c r="F58" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>55</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>117</v>
       </c>
       <c r="D59">
         <v>25</v>
       </c>
       <c r="E59" t="s">
         <v>42</v>
       </c>
       <c r="F59" t="s">
@@ -4297,51 +4297,51 @@
       </c>
       <c r="C64" t="s">
         <v>125</v>
       </c>
       <c r="D64">
         <v>25</v>
       </c>
       <c r="E64" t="s">
         <v>48</v>
       </c>
       <c r="F64" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>22</v>
       </c>
       <c r="F65" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>62</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
         <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>33</v>
       </c>
       <c r="F66" t="s">
@@ -4357,51 +4357,51 @@
       </c>
       <c r="C67" t="s">
         <v>129</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>42</v>
       </c>
       <c r="F67" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>130</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>45</v>
       </c>
       <c r="F68" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>65</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>131</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
       <c r="F69" t="s">
@@ -4537,51 +4537,51 @@
       </c>
       <c r="C76" t="s">
         <v>142</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>42</v>
       </c>
       <c r="F76" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>143</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>54</v>
       </c>
       <c r="F77" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>144</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>54</v>
       </c>
       <c r="F78" t="s">
@@ -4657,51 +4657,51 @@
       </c>
       <c r="C82" t="s">
         <v>150</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>54</v>
       </c>
       <c r="F82" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>79</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>80</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>22</v>
       </c>
       <c r="F84" t="s">
@@ -4757,71 +4757,71 @@
       </c>
       <c r="C87" t="s">
         <v>156</v>
       </c>
       <c r="D87">
         <v>25</v>
       </c>
       <c r="E87" t="s">
         <v>22</v>
       </c>
       <c r="F87" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>84</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>157</v>
       </c>
       <c r="D88">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>22</v>
       </c>
       <c r="F88" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>159</v>
       </c>
       <c r="D89">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>160</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>161</v>
       </c>
       <c r="F90" t="s">
         <v>162</v>
       </c>
     </row>
@@ -4914,91 +4914,91 @@
       </c>
       <c r="C95" t="s">
         <v>171</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>25</v>
       </c>
       <c r="F95" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>172</v>
       </c>
       <c r="D96">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E96" t="s">
         <v>173</v>
       </c>
       <c r="F96" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>175</v>
       </c>
       <c r="D97">
         <v>23</v>
       </c>
       <c r="E97" t="s">
         <v>165</v>
       </c>
       <c r="F97" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>176</v>
       </c>
       <c r="D98">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>22</v>
       </c>
       <c r="F98" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>177</v>
       </c>
       <c r="D99">
         <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>25</v>
       </c>
       <c r="F99" t="s">
@@ -5251,51 +5251,51 @@
       </c>
       <c r="C112" t="s">
         <v>197</v>
       </c>
       <c r="D112">
         <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>173</v>
       </c>
       <c r="F112" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>199</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>201</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>7</v>
       </c>
       <c r="F114" t="s">
         <v>69</v>
       </c>
     </row>
@@ -5410,116 +5410,116 @@
     <row r="121" spans="1:6">
       <c r="A121">
         <v>117</v>
       </c>
       <c r="C121" t="s">
         <v>213</v>
       </c>
       <c r="D121">
         <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>25</v>
       </c>
       <c r="F121" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="C122" t="s">
         <v>215</v>
       </c>
       <c r="D122">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E122" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="C123" t="s">
         <v>216</v>
       </c>
       <c r="D123">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E123" t="s">
         <v>48</v>
       </c>
       <c r="F123" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="C124" t="s">
         <v>217</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>25</v>
       </c>
       <c r="F124" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>121</v>
       </c>
       <c r="C125" t="s">
         <v>218</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
       <c r="F125" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="C126" t="s">
         <v>219</v>
       </c>
       <c r="D126">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E126" t="s">
         <v>45</v>
       </c>
       <c r="F126" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>123</v>
       </c>
       <c r="C127" t="s">
         <v>220</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>45</v>
       </c>
       <c r="F127" t="s">
         <v>46</v>
       </c>
     </row>
@@ -5744,51 +5744,51 @@
         <v>188</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>235</v>
       </c>
       <c r="D141">
         <v>24</v>
       </c>
       <c r="E141" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>236</v>
       </c>
       <c r="D142">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E142" t="s">
         <v>33</v>
       </c>
       <c r="F142" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>237</v>
       </c>
       <c r="D143">
         <v>23</v>
       </c>
       <c r="E143" t="s">
         <v>173</v>
       </c>
       <c r="F143" t="s">
         <v>174</v>
       </c>
     </row>
@@ -5939,68 +5939,68 @@
       </c>
       <c r="B7">
         <v>96.0</v>
       </c>
       <c r="C7" t="s">
         <v>246</v>
       </c>
       <c r="D7">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>78.0</v>
       </c>
       <c r="C8" t="s">
         <v>248</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>60.0</v>
       </c>
       <c r="C9" t="s">
         <v>249</v>
       </c>
       <c r="D9">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>54</v>
       </c>
       <c r="F9" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>60.0</v>
       </c>
       <c r="C10" t="s">
         <v>251</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>247</v>
       </c>
     </row>
@@ -6047,91 +6047,91 @@
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>255</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>256</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>258</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>259</v>
       </c>
       <c r="F15" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>261</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>263</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>54</v>
       </c>
       <c r="F17" t="s">
         <v>240</v>
       </c>
     </row>
@@ -6198,91 +6198,91 @@
       </c>
       <c r="C21" t="s">
         <v>267</v>
       </c>
       <c r="D21">
         <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>45</v>
       </c>
       <c r="F21" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>16</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>269</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>259</v>
       </c>
       <c r="F22" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>271</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>48</v>
       </c>
       <c r="F23" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>273</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>22</v>
       </c>
       <c r="F24" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>275</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>247</v>
       </c>
     </row>
@@ -6449,51 +6449,51 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>287</v>
       </c>
       <c r="D34">
         <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>288</v>
       </c>
       <c r="D35">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E35" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>290</v>
       </c>
       <c r="D36">
         <v>25</v>
       </c>
       <c r="E36" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>31</v>
@@ -6503,51 +6503,51 @@
       </c>
       <c r="C37" t="s">
         <v>291</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>259</v>
       </c>
       <c r="F37" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>32</v>
       </c>
       <c r="B38">
         <v>12.0</v>
       </c>
       <c r="C38" t="s">
         <v>293</v>
       </c>
       <c r="D38">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>295</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>22</v>
       </c>
       <c r="F39" t="s">
         <v>296</v>
       </c>
     </row>
@@ -6982,51 +6982,51 @@
       </c>
       <c r="C62" t="s">
         <v>70</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>71</v>
       </c>
       <c r="F62" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>331</v>
       </c>
       <c r="D63">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>259</v>
       </c>
       <c r="F63" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>333</v>
       </c>
       <c r="D64">
         <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>45</v>
       </c>
       <c r="F64" t="s">
@@ -7079,51 +7079,51 @@
       </c>
       <c r="C67" t="s">
         <v>337</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>54</v>
       </c>
       <c r="F67" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>338</v>
       </c>
       <c r="D68">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E68" t="s">
         <v>48</v>
       </c>
       <c r="F68" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>339</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>54</v>
       </c>
       <c r="F69" t="s">
@@ -7216,51 +7216,51 @@
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>348</v>
       </c>
       <c r="D74">
         <v>26</v>
       </c>
       <c r="E74" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>69</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>349</v>
       </c>
       <c r="D75">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E75" t="s">
         <v>22</v>
       </c>
       <c r="F75" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>350</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>247</v>
       </c>
     </row>
@@ -7527,51 +7527,51 @@
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>372</v>
       </c>
       <c r="D90">
         <v>23</v>
       </c>
       <c r="E90" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>85</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>373</v>
       </c>
       <c r="D91">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>54</v>
       </c>
       <c r="F91" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>86</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>374</v>
       </c>
       <c r="D92">
         <v>23</v>
       </c>
       <c r="E92" t="s">
         <v>10</v>
       </c>
       <c r="F92" t="s">
@@ -7644,51 +7644,51 @@
       </c>
       <c r="C96" t="s">
         <v>381</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>382</v>
       </c>
       <c r="F96" t="s">
         <v>383</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>91</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>384</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>22</v>
       </c>
       <c r="F97" t="s">
         <v>385</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>92</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>386</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>22</v>
       </c>
       <c r="F98" t="s">
@@ -7775,108 +7775,108 @@
       </c>
       <c r="C103" t="s">
         <v>392</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>342</v>
       </c>
       <c r="F103" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>98</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>394</v>
       </c>
       <c r="D104">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E104" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>99</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>395</v>
       </c>
       <c r="D105">
         <v>24</v>
       </c>
       <c r="E105" t="s">
         <v>259</v>
       </c>
       <c r="F105" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>396</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>298</v>
       </c>
       <c r="F106" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>397</v>
       </c>
       <c r="D107">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>298</v>
       </c>
       <c r="F107" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>101</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>399</v>
       </c>
       <c r="D108">
         <v>25</v>
       </c>
       <c r="E108" t="s">
         <v>54</v>
       </c>
       <c r="F108" t="s">
@@ -8103,91 +8103,91 @@
       </c>
       <c r="C120" t="s">
         <v>415</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>205</v>
       </c>
       <c r="F120" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>115</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>417</v>
       </c>
       <c r="D121">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E121" t="s">
         <v>259</v>
       </c>
       <c r="F121" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>116</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>418</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>259</v>
       </c>
       <c r="F122" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>419</v>
       </c>
       <c r="D123">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>309</v>
       </c>
       <c r="F123" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>118</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>421</v>
       </c>
       <c r="D124">
         <v>23</v>
       </c>
       <c r="E124" t="s">
         <v>259</v>
       </c>
       <c r="F124" t="s">
@@ -8203,51 +8203,51 @@
       </c>
       <c r="C125" t="s">
         <v>423</v>
       </c>
       <c r="D125">
         <v>26</v>
       </c>
       <c r="E125" t="s">
         <v>54</v>
       </c>
       <c r="F125" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>120</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>425</v>
       </c>
       <c r="D126">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E126" t="s">
         <v>298</v>
       </c>
       <c r="F126" t="s">
         <v>299</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>121</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>426</v>
       </c>
       <c r="D127">
         <v>24</v>
       </c>
       <c r="E127" t="s">
         <v>161</v>
       </c>
       <c r="F127" t="s">
@@ -8524,51 +8524,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>448</v>
       </c>
       <c r="D143">
         <v>25</v>
       </c>
       <c r="E143" t="s">
         <v>259</v>
       </c>
       <c r="F143" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>450</v>
       </c>
       <c r="D144">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E144" t="s">
         <v>22</v>
       </c>
       <c r="F144" t="s">
         <v>451</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>452</v>
       </c>
       <c r="D145">
         <v>24</v>
       </c>
       <c r="E145" t="s">
         <v>45</v>
       </c>
       <c r="F145" t="s">
         <v>168</v>
       </c>
     </row>
@@ -8623,51 +8623,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>143</v>
       </c>
       <c r="C149" t="s">
         <v>457</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>259</v>
       </c>
       <c r="F149" t="s">
         <v>449</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>144</v>
       </c>
       <c r="C150" t="s">
         <v>458</v>
       </c>
       <c r="D150">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E150" t="s">
         <v>173</v>
       </c>
       <c r="F150" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>145</v>
       </c>
       <c r="C151" t="s">
         <v>460</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>10</v>
       </c>
       <c r="F151" t="s">
         <v>461</v>
       </c>
     </row>
@@ -8705,133 +8705,133 @@
         <v>379</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>148</v>
       </c>
       <c r="C154" t="s">
         <v>465</v>
       </c>
       <c r="D154">
         <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>149</v>
       </c>
       <c r="C155" t="s">
         <v>466</v>
       </c>
       <c r="D155">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="C156" t="s">
         <v>467</v>
       </c>
       <c r="D156">
         <v>25</v>
       </c>
       <c r="E156" t="s">
         <v>48</v>
       </c>
       <c r="F156" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="C157" t="s">
         <v>468</v>
       </c>
       <c r="D157">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E157" t="s">
         <v>322</v>
       </c>
       <c r="F157" t="s">
         <v>463</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="C158" t="s">
         <v>469</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>48</v>
       </c>
       <c r="F158" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>471</v>
       </c>
       <c r="D159">
         <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>54</v>
       </c>
       <c r="F159" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>154</v>
       </c>
       <c r="C160" t="s">
         <v>472</v>
       </c>
       <c r="D160">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E160" t="s">
         <v>48</v>
       </c>
       <c r="F160" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>155</v>
       </c>
       <c r="C161" t="s">
         <v>473</v>
       </c>
       <c r="D161">
         <v>26</v>
       </c>
       <c r="E161" t="s">
         <v>7</v>
       </c>
       <c r="F161" t="s">
         <v>474</v>
       </c>
     </row>
@@ -9090,82 +9090,82 @@
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>495</v>
       </c>
       <c r="D177">
         <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>10</v>
       </c>
       <c r="F177" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>496</v>
       </c>
       <c r="D178">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E178" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>173</v>
       </c>
       <c r="C179" t="s">
         <v>497</v>
       </c>
       <c r="D179">
         <v>23</v>
       </c>
       <c r="E179" t="s">
         <v>71</v>
       </c>
       <c r="F179" t="s">
         <v>498</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>174</v>
       </c>
       <c r="C180" t="s">
         <v>499</v>
       </c>
       <c r="D180">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E180" t="s">
         <v>322</v>
       </c>
       <c r="F180" t="s">
         <v>500</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>175</v>
       </c>
       <c r="C181" t="s">
         <v>501</v>
       </c>
       <c r="D181">
         <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
@@ -9183,85 +9183,85 @@
         <v>191</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>503</v>
       </c>
       <c r="D183">
         <v>25</v>
       </c>
       <c r="E183" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>504</v>
       </c>
       <c r="D184">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E184" t="s">
         <v>190</v>
       </c>
       <c r="F184" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>505</v>
       </c>
       <c r="D185">
         <v>24</v>
       </c>
       <c r="E185" t="s">
         <v>22</v>
       </c>
       <c r="F185" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>180</v>
       </c>
       <c r="C186" t="s">
         <v>507</v>
       </c>
       <c r="D186">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E186" t="s">
         <v>173</v>
       </c>
       <c r="F186" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>180</v>
       </c>
       <c r="C187" t="s">
         <v>508</v>
       </c>
       <c r="D187">
         <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>309</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>182</v>
@@ -9282,51 +9282,51 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>182</v>
       </c>
       <c r="C189" t="s">
         <v>511</v>
       </c>
       <c r="D189">
         <v>26</v>
       </c>
       <c r="E189" t="s">
         <v>10</v>
       </c>
       <c r="F189" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>184</v>
       </c>
       <c r="C190" t="s">
         <v>513</v>
       </c>
       <c r="D190">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>90</v>
       </c>
       <c r="F190" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>515</v>
       </c>
       <c r="D191">
         <v>24</v>
       </c>
       <c r="E191" t="s">
         <v>90</v>
       </c>
       <c r="F191" t="s">
         <v>510</v>
       </c>
     </row>
@@ -9384,51 +9384,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>519</v>
       </c>
       <c r="D195">
         <v>24</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>520</v>
       </c>
       <c r="D196">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>521</v>
       </c>
       <c r="D197">
         <v>23</v>
       </c>
       <c r="E197" t="s">
         <v>173</v>
       </c>
       <c r="F197" t="s">
         <v>459</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>192</v>
@@ -9463,119 +9463,119 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>194</v>
       </c>
       <c r="C200" t="s">
         <v>103</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>7</v>
       </c>
       <c r="F200" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>524</v>
       </c>
       <c r="D201">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E201" t="s">
         <v>48</v>
       </c>
       <c r="F201" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>525</v>
       </c>
       <c r="D202">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>45</v>
       </c>
       <c r="F202" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>526</v>
       </c>
       <c r="D203">
         <v>23</v>
       </c>
       <c r="E203" t="s">
         <v>342</v>
       </c>
       <c r="F203" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>198</v>
       </c>
       <c r="C204" t="s">
         <v>527</v>
       </c>
       <c r="D204">
         <v>24</v>
       </c>
       <c r="E204" t="s">
         <v>205</v>
       </c>
       <c r="F204" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>529</v>
       </c>
       <c r="D205">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E205" t="s">
         <v>22</v>
       </c>
       <c r="F205" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>200</v>
       </c>
       <c r="C206" t="s">
         <v>196</v>
       </c>
       <c r="D206">
         <v>26</v>
       </c>
       <c r="E206" t="s">
         <v>7</v>
       </c>
       <c r="F206" t="s">
         <v>104</v>
       </c>
     </row>
@@ -9689,51 +9689,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>538</v>
       </c>
       <c r="D214">
         <v>25</v>
       </c>
       <c r="E214" t="s">
         <v>322</v>
       </c>
       <c r="F214" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>209</v>
       </c>
       <c r="C215" t="s">
         <v>539</v>
       </c>
       <c r="D215">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E215" t="s">
         <v>10</v>
       </c>
       <c r="F215" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>540</v>
       </c>
       <c r="D216">
         <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>211</v>
@@ -9853,51 +9853,51 @@
     <row r="224" spans="1:6">
       <c r="A224">
         <v>218</v>
       </c>
       <c r="C224" t="s">
         <v>548</v>
       </c>
       <c r="D224">
         <v>24</v>
       </c>
       <c r="E224" t="s">
         <v>10</v>
       </c>
       <c r="F224" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="225" spans="1:6">
       <c r="A225">
         <v>219</v>
       </c>
       <c r="C225" t="s">
         <v>549</v>
       </c>
       <c r="D225">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E225" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="226" spans="1:6">
       <c r="A226">
         <v>220</v>
       </c>
       <c r="C226" t="s">
         <v>550</v>
       </c>
       <c r="D226">
         <v>24</v>
       </c>
       <c r="E226" t="s">
         <v>551</v>
       </c>
       <c r="F226" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="227" spans="1:6">
       <c r="A227">
         <v>220</v>
@@ -9915,51 +9915,51 @@
     <row r="228" spans="1:6">
       <c r="A228">
         <v>222</v>
       </c>
       <c r="C228" t="s">
         <v>554</v>
       </c>
       <c r="D228">
         <v>25</v>
       </c>
       <c r="E228" t="s">
         <v>555</v>
       </c>
       <c r="F228" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>223</v>
       </c>
       <c r="C229" t="s">
         <v>557</v>
       </c>
       <c r="D229">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E229" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>224</v>
       </c>
       <c r="C230" t="s">
         <v>558</v>
       </c>
       <c r="D230">
         <v>25</v>
       </c>
       <c r="E230" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>225</v>
       </c>
       <c r="C231" t="s">
         <v>559</v>
@@ -9971,51 +9971,51 @@
         <v>25</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>225</v>
       </c>
       <c r="C232" t="s">
         <v>560</v>
       </c>
       <c r="D232">
         <v>26</v>
       </c>
       <c r="E232" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>227</v>
       </c>
       <c r="C233" t="s">
         <v>561</v>
       </c>
       <c r="D233">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E233" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>227</v>
       </c>
       <c r="C234" t="s">
         <v>562</v>
       </c>
       <c r="D234">
         <v>26</v>
       </c>
       <c r="E234" t="s">
         <v>262</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -10112,51 +10112,51 @@
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>566</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>259</v>
       </c>
       <c r="F5" t="s">
         <v>567</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6">
         <v>96.0</v>
       </c>
       <c r="C6" t="s">
         <v>568</v>
       </c>
       <c r="D6">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>322</v>
       </c>
       <c r="F6" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7">
         <v>78.0</v>
       </c>
       <c r="C7" t="s">
         <v>569</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>329</v>
       </c>
       <c r="F7" t="s">
@@ -10226,182 +10226,182 @@
       </c>
       <c r="C11" t="s">
         <v>574</v>
       </c>
       <c r="D11">
         <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>14</v>
       </c>
       <c r="F11" t="s">
         <v>575</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>576</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>54</v>
       </c>
       <c r="F12" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>8</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>578</v>
       </c>
       <c r="D13">
         <v>25</v>
       </c>
       <c r="E13" t="s">
         <v>259</v>
       </c>
       <c r="F13" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>9</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>579</v>
       </c>
       <c r="D14">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>10</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>580</v>
       </c>
       <c r="D15">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15" t="s">
         <v>581</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>11</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>582</v>
       </c>
       <c r="D16">
         <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>12</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>583</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>13</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>584</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>14</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>585</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>259</v>
       </c>
       <c r="F19" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>15</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>587</v>
       </c>
       <c r="D20">
         <v>26</v>
       </c>
       <c r="E20" t="s">
         <v>14</v>
       </c>
       <c r="F20" t="s">
@@ -10568,71 +10568,71 @@
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>601</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>25</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>602</v>
       </c>
       <c r="D30">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E30" t="s">
         <v>54</v>
       </c>
       <c r="F30" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>26</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>603</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>604</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>54</v>
       </c>
       <c r="F32" t="s">
         <v>132</v>
       </c>
     </row>
@@ -10696,51 +10696,51 @@
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>609</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>610</v>
       </c>
       <c r="D37">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>329</v>
       </c>
       <c r="F37" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>33</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>612</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
@@ -10836,51 +10836,51 @@
       </c>
       <c r="C43" t="s">
         <v>621</v>
       </c>
       <c r="D43">
         <v>23</v>
       </c>
       <c r="E43" t="s">
         <v>259</v>
       </c>
       <c r="F43" t="s">
         <v>332</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>622</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>623</v>
       </c>
       <c r="D45">
         <v>25</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>41</v>
@@ -11158,71 +11158,71 @@
       </c>
       <c r="C60" t="s">
         <v>642</v>
       </c>
       <c r="D60">
         <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>22</v>
       </c>
       <c r="F60" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>643</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>259</v>
       </c>
       <c r="F61" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>645</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>14</v>
       </c>
       <c r="F62" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>647</v>
       </c>
       <c r="D63">
         <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>48</v>
       </c>
       <c r="F63" t="s">
@@ -11332,51 +11332,51 @@
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>654</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>655</v>
       </c>
       <c r="D70">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E70" t="s">
         <v>54</v>
       </c>
       <c r="F70" t="s">
         <v>352</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>656</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>551</v>
       </c>
       <c r="F71" t="s">
@@ -11580,51 +11580,51 @@
       </c>
       <c r="C82" t="s">
         <v>670</v>
       </c>
       <c r="D82">
         <v>23</v>
       </c>
       <c r="E82" t="s">
         <v>259</v>
       </c>
       <c r="F82" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>78</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>671</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>45</v>
       </c>
       <c r="F83" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>79</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>672</v>
       </c>
       <c r="D84">
         <v>23</v>
       </c>
       <c r="E84" t="s">
         <v>322</v>
       </c>
       <c r="F84" t="s">
@@ -11657,51 +11657,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>674</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>675</v>
       </c>
       <c r="D87">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E87" t="s">
         <v>161</v>
       </c>
       <c r="F87" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>83</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>677</v>
       </c>
       <c r="D88">
         <v>24</v>
       </c>
       <c r="E88" t="s">
         <v>48</v>
       </c>
       <c r="F88" t="s">
@@ -11917,88 +11917,88 @@
       </c>
       <c r="C99" t="s">
         <v>691</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>259</v>
       </c>
       <c r="F99" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>692</v>
       </c>
       <c r="D100">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E100" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>693</v>
       </c>
       <c r="D101">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>14</v>
       </c>
       <c r="F101" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>96</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>695</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>54</v>
       </c>
       <c r="F102" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>696</v>
       </c>
       <c r="D103">
         <v>23</v>
       </c>
       <c r="E103" t="s">
         <v>247</v>
       </c>
     </row>
@@ -12644,51 +12644,51 @@
     <row r="137" spans="1:6">
       <c r="A137">
         <v>132</v>
       </c>
       <c r="C137" t="s">
         <v>742</v>
       </c>
       <c r="D137">
         <v>24</v>
       </c>
       <c r="E137" t="s">
         <v>10</v>
       </c>
       <c r="F137" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>132</v>
       </c>
       <c r="C138" t="s">
         <v>743</v>
       </c>
       <c r="D138">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E138" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>134</v>
       </c>
       <c r="C139" t="s">
         <v>744</v>
       </c>
       <c r="D139">
         <v>25</v>
       </c>
       <c r="E139" t="s">
         <v>322</v>
       </c>
       <c r="F139" t="s">
         <v>345</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>135</v>
@@ -13020,51 +13020,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>769</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>309</v>
       </c>
       <c r="F160" t="s">
         <v>770</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
       </c>
       <c r="C161" t="s">
         <v>771</v>
       </c>
       <c r="D161">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E161" t="s">
         <v>22</v>
       </c>
       <c r="F161" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>157</v>
       </c>
       <c r="C162" t="s">
         <v>772</v>
       </c>
       <c r="D162">
         <v>23</v>
       </c>
       <c r="E162" t="s">
         <v>322</v>
       </c>
       <c r="F162" t="s">
         <v>500</v>
       </c>
     </row>
@@ -13235,51 +13235,51 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>783</v>
       </c>
       <c r="D173">
         <v>25</v>
       </c>
       <c r="E173" t="s">
         <v>10</v>
       </c>
       <c r="F173" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>784</v>
       </c>
       <c r="D174">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E174" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>785</v>
       </c>
       <c r="D175">
         <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>173</v>
       </c>
       <c r="F175" t="s">
         <v>786</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
@@ -13331,51 +13331,51 @@
         <v>168</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>174</v>
       </c>
       <c r="C179" t="s">
         <v>790</v>
       </c>
       <c r="D179">
         <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>175</v>
       </c>
       <c r="C180" t="s">
         <v>791</v>
       </c>
       <c r="D180">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E180" t="s">
         <v>342</v>
       </c>
       <c r="F180" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>176</v>
       </c>
       <c r="C181" t="s">
         <v>792</v>
       </c>
       <c r="D181">
         <v>23</v>
       </c>
       <c r="E181" t="s">
         <v>45</v>
       </c>
       <c r="F181" t="s">
         <v>168</v>
       </c>
     </row>
@@ -13416,51 +13416,51 @@
     <row r="184" spans="1:6">
       <c r="A184">
         <v>179</v>
       </c>
       <c r="C184" t="s">
         <v>797</v>
       </c>
       <c r="D184">
         <v>22</v>
       </c>
       <c r="E184" t="s">
         <v>322</v>
       </c>
       <c r="F184" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>180</v>
       </c>
       <c r="C185" t="s">
         <v>798</v>
       </c>
       <c r="D185">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E185" t="s">
         <v>190</v>
       </c>
       <c r="F185" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>180</v>
       </c>
       <c r="C186" t="s">
         <v>799</v>
       </c>
       <c r="D186">
         <v>23</v>
       </c>
       <c r="E186" t="s">
         <v>190</v>
       </c>
       <c r="F186" t="s">
         <v>379</v>
       </c>
     </row>
@@ -13506,79 +13506,79 @@
         <v>803</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>185</v>
       </c>
       <c r="C190" t="s">
         <v>804</v>
       </c>
       <c r="D190">
         <v>25</v>
       </c>
       <c r="E190" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>186</v>
       </c>
       <c r="C191" t="s">
         <v>805</v>
       </c>
       <c r="D191">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>806</v>
       </c>
       <c r="D192">
         <v>23</v>
       </c>
       <c r="E192" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>807</v>
       </c>
       <c r="D193">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E193" t="s">
         <v>190</v>
       </c>
       <c r="F193" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>809</v>
       </c>
       <c r="D194">
         <v>24</v>
       </c>
       <c r="E194" t="s">
         <v>342</v>
       </c>
       <c r="F194" t="s">
         <v>393</v>
       </c>
     </row>
@@ -13650,51 +13650,51 @@
     <row r="199" spans="1:6">
       <c r="A199">
         <v>193</v>
       </c>
       <c r="C199" t="s">
         <v>814</v>
       </c>
       <c r="D199">
         <v>25</v>
       </c>
       <c r="E199" t="s">
         <v>45</v>
       </c>
       <c r="F199" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>193</v>
       </c>
       <c r="C200" t="s">
         <v>815</v>
       </c>
       <c r="D200">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E200" t="s">
         <v>816</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>196</v>
       </c>
       <c r="C201" t="s">
         <v>817</v>
       </c>
       <c r="D201">
         <v>26</v>
       </c>
       <c r="E201" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>197</v>
       </c>
       <c r="C202" t="s">
         <v>818</v>