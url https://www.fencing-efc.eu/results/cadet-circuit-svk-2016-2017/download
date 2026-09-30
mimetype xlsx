--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1185,51 +1185,51 @@
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>1</v>
@@ -1279,51 +1279,51 @@
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7">
         <v>24</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8">
         <v>60.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>23</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>5</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
     </row>
@@ -1336,51 +1336,51 @@
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>25</v>
       </c>
       <c r="E10" t="s">
         <v>28</v>
       </c>
       <c r="F10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>7</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>33</v>
       </c>
       <c r="D12">
         <v>25</v>
       </c>
       <c r="E12" t="s">
         <v>16</v>
       </c>
       <c r="F12" t="s">
@@ -1496,51 +1496,51 @@
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>26</v>
       </c>
       <c r="E18" t="s">
         <v>45</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>15</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E19" t="s">
         <v>20</v>
       </c>
       <c r="F19" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>16</v>
       </c>
       <c r="B20">
         <v>24.0</v>
       </c>
       <c r="C20" t="s">
         <v>49</v>
       </c>
       <c r="D20">
         <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
@@ -1616,71 +1616,71 @@
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>23</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>21</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>22</v>
       </c>
       <c r="B26">
         <v>18.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>58</v>
       </c>
       <c r="F26" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>18.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>61</v>
       </c>
       <c r="F27" t="s">
@@ -2078,51 +2078,51 @@
       </c>
       <c r="C48" t="s">
         <v>94</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E49" t="s">
         <v>31</v>
       </c>
       <c r="F49" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
         <v>26</v>
       </c>
       <c r="E50" t="s">
         <v>23</v>
       </c>
       <c r="F50" t="s">
@@ -2198,51 +2198,51 @@
       </c>
       <c r="C54" t="s">
         <v>104</v>
       </c>
       <c r="D54">
         <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>51</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>105</v>
       </c>
       <c r="D55">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E55" t="s">
         <v>16</v>
       </c>
       <c r="F55" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>52</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>16</v>
       </c>
       <c r="F56" t="s">
@@ -2355,71 +2355,71 @@
       </c>
       <c r="C62" t="s">
         <v>116</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>20</v>
       </c>
       <c r="F62" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>58</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>118</v>
       </c>
       <c r="D63">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E63" t="s">
         <v>16</v>
       </c>
       <c r="F63" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>60</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>119</v>
       </c>
       <c r="D64">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E64" t="s">
         <v>23</v>
       </c>
       <c r="F64" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>61</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>31</v>
       </c>
       <c r="F65" t="s">
@@ -2495,71 +2495,71 @@
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
         <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>20</v>
       </c>
       <c r="F69" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>45</v>
       </c>
       <c r="F71" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>68</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>131</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
     </row>
@@ -2649,51 +2649,51 @@
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>16</v>
       </c>
       <c r="F77" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>139</v>
       </c>
       <c r="D78">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>20</v>
       </c>
       <c r="F78" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>140</v>
       </c>
       <c r="D79">
         <v>24</v>
       </c>
       <c r="E79" t="s">
         <v>31</v>
       </c>
       <c r="F79" t="s">
@@ -2789,51 +2789,51 @@
       </c>
       <c r="C84" t="s">
         <v>147</v>
       </c>
       <c r="D84">
         <v>26</v>
       </c>
       <c r="E84" t="s">
         <v>31</v>
       </c>
       <c r="F84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>80</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>148</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>82</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>149</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>110</v>
       </c>
       <c r="F86" t="s">
         <v>113</v>
       </c>
     </row>
@@ -2960,51 +2960,51 @@
       </c>
       <c r="C93" t="s">
         <v>157</v>
       </c>
       <c r="D93">
         <v>25</v>
       </c>
       <c r="E93" t="s">
         <v>23</v>
       </c>
       <c r="F93" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>90</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>158</v>
       </c>
       <c r="D94">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>69</v>
       </c>
       <c r="F94" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>159</v>
       </c>
       <c r="D95">
         <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>110</v>
       </c>
       <c r="F95" t="s">
@@ -3174,51 +3174,51 @@
       </c>
       <c r="C104" t="s">
         <v>170</v>
       </c>
       <c r="D104">
         <v>24</v>
       </c>
       <c r="E104" t="s">
         <v>23</v>
       </c>
       <c r="F104" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>172</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>45</v>
       </c>
       <c r="F105" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>174</v>
       </c>
       <c r="D106">
         <v>25</v>
       </c>
       <c r="E106" t="s">
         <v>20</v>
       </c>
       <c r="F106" t="s">
@@ -3311,71 +3311,71 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>182</v>
       </c>
       <c r="D111">
         <v>24</v>
       </c>
       <c r="E111" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>183</v>
       </c>
       <c r="D112">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E112" t="s">
         <v>20</v>
       </c>
       <c r="F112" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>184</v>
       </c>
       <c r="D113">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E113" t="s">
         <v>7</v>
       </c>
       <c r="F113" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>110</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>185</v>
       </c>
       <c r="D114">
         <v>24</v>
       </c>
       <c r="E114" t="s">
         <v>23</v>
       </c>
       <c r="F114" t="s">
@@ -3683,51 +3683,51 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>128</v>
       </c>
       <c r="C132" t="s">
         <v>210</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>20</v>
       </c>
       <c r="F132" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>129</v>
       </c>
       <c r="C133" t="s">
         <v>211</v>
       </c>
       <c r="D133">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E133" t="s">
         <v>180</v>
       </c>
       <c r="F133" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>130</v>
       </c>
       <c r="C134" t="s">
         <v>213</v>
       </c>
       <c r="D134">
         <v>24</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>214</v>
       </c>
     </row>