--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3778,71 +3778,71 @@
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>5</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>32</v>
       </c>
       <c r="F11" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>42.0</v>
       </c>
       <c r="C13" t="s">
         <v>35</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>32</v>
       </c>
       <c r="F13" t="s">
@@ -3858,51 +3858,51 @@
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>10</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16">
         <v>27</v>
       </c>
       <c r="E16" t="s">
         <v>41</v>
       </c>
       <c r="F16" t="s">
@@ -3915,51 +3915,51 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>43</v>
       </c>
       <c r="D17">
         <v>27</v>
       </c>
       <c r="E17" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>24.0</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
         <v>21</v>
       </c>
       <c r="F18" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>13</v>
       </c>
       <c r="B19">
         <v>24.0</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19">
         <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>48</v>
       </c>
       <c r="F19" t="s">
@@ -4015,91 +4015,91 @@
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>25</v>
       </c>
       <c r="E22" t="s">
         <v>29</v>
       </c>
       <c r="F22" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>55</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>32</v>
       </c>
       <c r="F23" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>58</v>
       </c>
       <c r="F25" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>60</v>
       </c>
       <c r="D26">
         <v>24</v>
       </c>
       <c r="E26" t="s">
         <v>44</v>
       </c>
     </row>
@@ -4360,51 +4360,51 @@
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
         <v>26</v>
       </c>
       <c r="E40" t="s">
         <v>24</v>
       </c>
       <c r="F40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>82</v>
       </c>
       <c r="D41">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>36</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>83</v>
       </c>
       <c r="D42">
         <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>48</v>
       </c>
       <c r="F42" t="s">
         <v>84</v>
       </c>
     </row>
@@ -4417,51 +4417,51 @@
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>29</v>
       </c>
       <c r="F43" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>38</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>87</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>88</v>
       </c>
       <c r="F44" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
         <v>26</v>
       </c>
       <c r="E45" t="s">
         <v>32</v>
       </c>
       <c r="F45" t="s">
@@ -4477,51 +4477,51 @@
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
         <v>27</v>
       </c>
       <c r="E46" t="s">
         <v>58</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>41</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>93</v>
       </c>
       <c r="D47">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E47" t="s">
         <v>41</v>
       </c>
       <c r="F47" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>42</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>21</v>
       </c>
       <c r="F48" t="s">
@@ -4654,51 +4654,51 @@
       </c>
       <c r="C55" t="s">
         <v>110</v>
       </c>
       <c r="D55">
         <v>26</v>
       </c>
       <c r="E55" t="s">
         <v>24</v>
       </c>
       <c r="F55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>111</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>112</v>
       </c>
       <c r="F56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>24</v>
       </c>
       <c r="F57" t="s">
@@ -4754,51 +4754,51 @@
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>58</v>
       </c>
       <c r="F60" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E61" t="s">
         <v>32</v>
       </c>
       <c r="F61" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62">
         <v>25</v>
       </c>
       <c r="E62" t="s">
         <v>112</v>
       </c>
       <c r="F62" t="s">
@@ -4814,85 +4814,85 @@
       </c>
       <c r="C63" t="s">
         <v>125</v>
       </c>
       <c r="D63">
         <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>32</v>
       </c>
       <c r="F63" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>58</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>59</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>128</v>
       </c>
       <c r="D65">
         <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>129</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>21</v>
       </c>
       <c r="F66" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>131</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>132</v>
       </c>
       <c r="F67" t="s">
@@ -5042,88 +5042,88 @@
       </c>
       <c r="C75" t="s">
         <v>143</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>21</v>
       </c>
       <c r="F75" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>145</v>
       </c>
       <c r="D76">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>112</v>
       </c>
       <c r="F76" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>147</v>
       </c>
       <c r="D77">
         <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>72</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>148</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>24</v>
       </c>
       <c r="F78" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>149</v>
       </c>
       <c r="D79">
         <v>26</v>
       </c>
       <c r="E79" t="s">
         <v>65</v>
       </c>
     </row>
@@ -5233,51 +5233,51 @@
       </c>
       <c r="C85" t="s">
         <v>157</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>112</v>
       </c>
       <c r="F85" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>158</v>
       </c>
       <c r="D86">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>48</v>
       </c>
       <c r="F86" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>81</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>160</v>
       </c>
       <c r="D87">
         <v>27</v>
       </c>
       <c r="E87" t="s">
         <v>32</v>
       </c>
       <c r="F87" t="s">
@@ -5633,51 +5633,51 @@
       </c>
       <c r="C105" t="s">
         <v>194</v>
       </c>
       <c r="D105">
         <v>25</v>
       </c>
       <c r="E105" t="s">
         <v>58</v>
       </c>
       <c r="F105" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>100</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>195</v>
       </c>
       <c r="D106">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>101</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>196</v>
       </c>
       <c r="D107">
         <v>26</v>
       </c>
       <c r="E107" t="s">
         <v>21</v>
       </c>
       <c r="F107" t="s">
         <v>197</v>
       </c>
     </row>
@@ -5770,88 +5770,88 @@
       </c>
       <c r="C112" t="s">
         <v>203</v>
       </c>
       <c r="D112">
         <v>27</v>
       </c>
       <c r="E112" t="s">
         <v>18</v>
       </c>
       <c r="F112" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>106</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>205</v>
       </c>
       <c r="D113">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>108</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>206</v>
       </c>
       <c r="D114">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>48</v>
       </c>
       <c r="F114" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>108</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>207</v>
       </c>
       <c r="D115">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>29</v>
       </c>
       <c r="F115" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>209</v>
       </c>
       <c r="D116">
         <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>98</v>
       </c>
     </row>
@@ -5938,51 +5938,51 @@
       </c>
       <c r="C121" t="s">
         <v>216</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>112</v>
       </c>
       <c r="F121" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>115</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>218</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>18</v>
       </c>
       <c r="F122" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>117</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>219</v>
       </c>
       <c r="D123">
         <v>26</v>
       </c>
       <c r="E123" t="s">
         <v>58</v>
       </c>
       <c r="F123" t="s">
@@ -6149,51 +6149,51 @@
       </c>
       <c r="C132" t="s">
         <v>231</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>112</v>
       </c>
       <c r="F132" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>127</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>233</v>
       </c>
       <c r="D133">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>128</v>
       </c>
       <c r="B134">
         <v>3.0</v>
       </c>
       <c r="C134" t="s">
         <v>234</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>112</v>
       </c>
       <c r="F134" t="s">
         <v>235</v>
       </c>
     </row>
@@ -6330,51 +6330,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>137</v>
       </c>
       <c r="C143" t="s">
         <v>248</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>29</v>
       </c>
       <c r="F143" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>138</v>
       </c>
       <c r="C144" t="s">
         <v>249</v>
       </c>
       <c r="D144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>24</v>
       </c>
       <c r="F144" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>139</v>
       </c>
       <c r="C145" t="s">
         <v>250</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>41</v>
       </c>
       <c r="F145" t="s">
         <v>94</v>
       </c>
     </row>
@@ -6638,51 +6638,51 @@
     <row r="162" spans="1:6">
       <c r="A162">
         <v>156</v>
       </c>
       <c r="C162" t="s">
         <v>275</v>
       </c>
       <c r="D162">
         <v>24</v>
       </c>
       <c r="E162" t="s">
         <v>32</v>
       </c>
       <c r="F162" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>157</v>
       </c>
       <c r="C163" t="s">
         <v>276</v>
       </c>
       <c r="D163">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E163" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>157</v>
       </c>
       <c r="C164" t="s">
         <v>277</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>48</v>
       </c>
       <c r="F164" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>159</v>
@@ -6864,51 +6864,51 @@
     <row r="176" spans="1:6">
       <c r="A176">
         <v>170</v>
       </c>
       <c r="C176" t="s">
         <v>293</v>
       </c>
       <c r="D176">
         <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>21</v>
       </c>
       <c r="F176" t="s">
         <v>294</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>171</v>
       </c>
       <c r="C177" t="s">
         <v>295</v>
       </c>
       <c r="D177">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E177" t="s">
         <v>102</v>
       </c>
       <c r="F177" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
       </c>
       <c r="C178" t="s">
         <v>297</v>
       </c>
       <c r="D178">
         <v>24</v>
       </c>
       <c r="E178" t="s">
         <v>41</v>
       </c>
       <c r="F178" t="s">
         <v>298</v>
       </c>
     </row>
@@ -6963,85 +6963,85 @@
     <row r="182" spans="1:6">
       <c r="A182">
         <v>176</v>
       </c>
       <c r="C182" t="s">
         <v>303</v>
       </c>
       <c r="D182">
         <v>26</v>
       </c>
       <c r="E182" t="s">
         <v>112</v>
       </c>
       <c r="F182" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>177</v>
       </c>
       <c r="C183" t="s">
         <v>305</v>
       </c>
       <c r="D183">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E183" t="s">
         <v>21</v>
       </c>
       <c r="F183" t="s">
         <v>306</v>
       </c>
     </row>
     <row r="184" spans="1:6">
       <c r="A184">
         <v>178</v>
       </c>
       <c r="C184" t="s">
         <v>307</v>
       </c>
       <c r="D184">
         <v>25</v>
       </c>
       <c r="E184" t="s">
         <v>112</v>
       </c>
       <c r="F184" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>179</v>
       </c>
       <c r="C185" t="s">
         <v>309</v>
       </c>
       <c r="D185">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>310</v>
       </c>
       <c r="F185" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>179</v>
       </c>
       <c r="C186" t="s">
         <v>312</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>179</v>
@@ -7079,85 +7079,85 @@
     <row r="189" spans="1:6">
       <c r="A189">
         <v>183</v>
       </c>
       <c r="C189" t="s">
         <v>316</v>
       </c>
       <c r="D189">
         <v>25</v>
       </c>
       <c r="E189" t="s">
         <v>317</v>
       </c>
       <c r="F189" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>183</v>
       </c>
       <c r="C190" t="s">
         <v>319</v>
       </c>
       <c r="D190">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E190" t="s">
         <v>41</v>
       </c>
       <c r="F190" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>321</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>102</v>
       </c>
       <c r="F191" t="s">
         <v>322</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>323</v>
       </c>
       <c r="D192">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E192" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>186</v>
       </c>
       <c r="C193" t="s">
         <v>324</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>325</v>
@@ -7172,51 +7172,51 @@
     <row r="195" spans="1:6">
       <c r="A195">
         <v>189</v>
       </c>
       <c r="C195" t="s">
         <v>326</v>
       </c>
       <c r="D195">
         <v>26</v>
       </c>
       <c r="E195" t="s">
         <v>10</v>
       </c>
       <c r="F195" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>190</v>
       </c>
       <c r="C196" t="s">
         <v>327</v>
       </c>
       <c r="D196">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E196" t="s">
         <v>328</v>
       </c>
       <c r="F196" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>191</v>
       </c>
       <c r="C197" t="s">
         <v>330</v>
       </c>
       <c r="D197">
         <v>24</v>
       </c>
       <c r="E197" t="s">
         <v>112</v>
       </c>
       <c r="F197" t="s">
         <v>304</v>
       </c>
     </row>
@@ -7274,85 +7274,85 @@
     <row r="201" spans="1:6">
       <c r="A201">
         <v>195</v>
       </c>
       <c r="C201" t="s">
         <v>336</v>
       </c>
       <c r="D201">
         <v>25</v>
       </c>
       <c r="E201" t="s">
         <v>310</v>
       </c>
       <c r="F201" t="s">
         <v>311</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>196</v>
       </c>
       <c r="C202" t="s">
         <v>337</v>
       </c>
       <c r="D202">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>48</v>
       </c>
       <c r="F202" t="s">
         <v>166</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>197</v>
       </c>
       <c r="C203" t="s">
         <v>338</v>
       </c>
       <c r="D203">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>112</v>
       </c>
       <c r="F203" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>197</v>
       </c>
       <c r="C204" t="s">
         <v>340</v>
       </c>
       <c r="D204">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>10</v>
       </c>
       <c r="F204" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>341</v>
       </c>
       <c r="D205">
         <v>26</v>
       </c>
       <c r="E205" t="s">
         <v>112</v>
       </c>
       <c r="F205" t="s">
         <v>232</v>
       </c>
     </row>
@@ -7373,133 +7373,133 @@
     <row r="207" spans="1:6">
       <c r="A207">
         <v>201</v>
       </c>
       <c r="C207" t="s">
         <v>343</v>
       </c>
       <c r="D207">
         <v>27</v>
       </c>
       <c r="E207" t="s">
         <v>48</v>
       </c>
       <c r="F207" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="208" spans="1:6">
       <c r="A208">
         <v>201</v>
       </c>
       <c r="C208" t="s">
         <v>344</v>
       </c>
       <c r="D208">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E208" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="209" spans="1:6">
       <c r="A209">
         <v>203</v>
       </c>
       <c r="C209" t="s">
         <v>345</v>
       </c>
       <c r="D209">
         <v>26</v>
       </c>
       <c r="E209" t="s">
         <v>261</v>
       </c>
       <c r="F209" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="210" spans="1:6">
       <c r="A210">
         <v>204</v>
       </c>
       <c r="C210" t="s">
         <v>346</v>
       </c>
       <c r="D210">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E210" t="s">
         <v>102</v>
       </c>
       <c r="F210" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>205</v>
       </c>
       <c r="C211" t="s">
         <v>348</v>
       </c>
       <c r="D211">
         <v>26</v>
       </c>
       <c r="E211" t="s">
         <v>102</v>
       </c>
       <c r="F211" t="s">
         <v>349</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>206</v>
       </c>
       <c r="C212" t="s">
         <v>350</v>
       </c>
       <c r="D212">
         <v>24</v>
       </c>
       <c r="E212" t="s">
         <v>21</v>
       </c>
       <c r="F212" t="s">
         <v>351</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>207</v>
       </c>
       <c r="C213" t="s">
         <v>352</v>
       </c>
       <c r="D213">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E213" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>208</v>
       </c>
       <c r="C214" t="s">
         <v>353</v>
       </c>
       <c r="D214">
         <v>26</v>
       </c>
       <c r="E214" t="s">
         <v>15</v>
       </c>
       <c r="F214" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>209</v>
@@ -7517,51 +7517,51 @@
         <v>356</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>357</v>
       </c>
       <c r="D216">
         <v>25</v>
       </c>
       <c r="E216" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>211</v>
       </c>
       <c r="C217" t="s">
         <v>358</v>
       </c>
       <c r="D217">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>355</v>
       </c>
       <c r="F217" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>212</v>
       </c>
       <c r="C218" t="s">
         <v>359</v>
       </c>
       <c r="D218">
         <v>27</v>
       </c>
       <c r="E218" t="s">
         <v>21</v>
       </c>
       <c r="F218" t="s">
         <v>360</v>
       </c>
     </row>
@@ -7952,51 +7952,51 @@
         <v>44</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>237</v>
       </c>
       <c r="C243" t="s">
         <v>392</v>
       </c>
       <c r="D243">
         <v>27</v>
       </c>
       <c r="E243" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>238</v>
       </c>
       <c r="C244" t="s">
         <v>393</v>
       </c>
       <c r="D244">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E244" t="s">
         <v>29</v>
       </c>
       <c r="F244" t="s">
         <v>394</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>239</v>
       </c>
       <c r="C245" t="s">
         <v>395</v>
       </c>
       <c r="D245">
         <v>26</v>
       </c>
       <c r="E245" t="s">
         <v>18</v>
       </c>
       <c r="F245" t="s">
         <v>185</v>
       </c>
     </row>
@@ -8017,68 +8017,68 @@
         <v>13</v>
       </c>
     </row>
     <row r="247" spans="1:6">
       <c r="A247">
         <v>241</v>
       </c>
       <c r="C247" t="s">
         <v>397</v>
       </c>
       <c r="D247">
         <v>26</v>
       </c>
       <c r="E247" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="248" spans="1:6">
       <c r="A248">
         <v>241</v>
       </c>
       <c r="C248" t="s">
         <v>398</v>
       </c>
       <c r="D248">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E248" t="s">
         <v>18</v>
       </c>
       <c r="F248" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>241</v>
       </c>
       <c r="C249" t="s">
         <v>399</v>
       </c>
       <c r="D249">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E249" t="s">
         <v>10</v>
       </c>
       <c r="F249" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>244</v>
       </c>
       <c r="C250" t="s">
         <v>400</v>
       </c>
       <c r="D250">
         <v>25</v>
       </c>
       <c r="E250" t="s">
         <v>18</v>
       </c>
       <c r="F250" t="s">
         <v>185</v>
       </c>
     </row>
@@ -8099,99 +8099,99 @@
     <row r="252" spans="1:6">
       <c r="A252">
         <v>246</v>
       </c>
       <c r="C252" t="s">
         <v>402</v>
       </c>
       <c r="D252">
         <v>25</v>
       </c>
       <c r="E252" t="s">
         <v>174</v>
       </c>
       <c r="F252" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>247</v>
       </c>
       <c r="C253" t="s">
         <v>403</v>
       </c>
       <c r="D253">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E253" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>248</v>
       </c>
       <c r="C254" t="s">
         <v>404</v>
       </c>
       <c r="D254">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E254" t="s">
         <v>18</v>
       </c>
       <c r="F254" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>249</v>
       </c>
       <c r="C255" t="s">
         <v>405</v>
       </c>
       <c r="D255">
         <v>26</v>
       </c>
       <c r="E255" t="s">
         <v>112</v>
       </c>
       <c r="F255" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="256" spans="1:6">
       <c r="A256">
         <v>250</v>
       </c>
       <c r="C256" t="s">
         <v>406</v>
       </c>
       <c r="D256">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E256" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="257" spans="1:6">
       <c r="A257">
         <v>251</v>
       </c>
       <c r="C257" t="s">
         <v>407</v>
       </c>
       <c r="D257">
         <v>22</v>
       </c>
       <c r="E257" t="s">
         <v>355</v>
       </c>
       <c r="F257" t="s">
         <v>356</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>251</v>
@@ -8938,71 +8938,71 @@
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>459</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>30</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>460</v>
       </c>
       <c r="D35">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>31</v>
       </c>
       <c r="B36">
         <v>12.0</v>
       </c>
       <c r="C36" t="s">
         <v>461</v>
       </c>
       <c r="D36">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>112</v>
       </c>
       <c r="F36" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>32</v>
       </c>
       <c r="B37">
         <v>12.0</v>
       </c>
       <c r="C37" t="s">
         <v>462</v>
       </c>
       <c r="D37">
         <v>26</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
       <c r="F37" t="s">
@@ -9038,51 +9038,51 @@
       </c>
       <c r="C39" t="s">
         <v>465</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>434</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>35</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>466</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>44</v>
       </c>
       <c r="F40" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>35</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>467</v>
       </c>
       <c r="D41">
         <v>27</v>
       </c>
       <c r="E41" t="s">
         <v>102</v>
       </c>
     </row>
@@ -9112,51 +9112,51 @@
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>469</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>39</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>470</v>
       </c>
       <c r="D44">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E44" t="s">
         <v>112</v>
       </c>
       <c r="F44" t="s">
         <v>308</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>40</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>471</v>
       </c>
       <c r="D45">
         <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>21</v>
       </c>
       <c r="F45" t="s">
@@ -9372,51 +9372,51 @@
       </c>
       <c r="C56" t="s">
         <v>484</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>21</v>
       </c>
       <c r="F56" t="s">
         <v>485</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>486</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>51</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>487</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>21</v>
       </c>
       <c r="F58" t="s">
         <v>197</v>
       </c>
     </row>
@@ -9583,68 +9583,68 @@
       </c>
       <c r="C67" t="s">
         <v>498</v>
       </c>
       <c r="D67">
         <v>27</v>
       </c>
       <c r="E67" t="s">
         <v>102</v>
       </c>
       <c r="F67" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>499</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>500</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>65</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>501</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>66</v>
@@ -9674,71 +9674,71 @@
       </c>
       <c r="C72" t="s">
         <v>504</v>
       </c>
       <c r="D72">
         <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>112</v>
       </c>
       <c r="F72" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>68</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>506</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>10</v>
       </c>
       <c r="F73" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>69</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>507</v>
       </c>
       <c r="D74">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>21</v>
       </c>
       <c r="F74" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>70</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>508</v>
       </c>
       <c r="D75">
         <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>48</v>
       </c>
       <c r="F75" t="s">
@@ -9985,51 +9985,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>526</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>84</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>527</v>
       </c>
       <c r="D89">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E89" t="s">
         <v>112</v>
       </c>
       <c r="F89" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>85</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>529</v>
       </c>
       <c r="D90">
         <v>27</v>
       </c>
       <c r="E90" t="s">
         <v>7</v>
       </c>
       <c r="F90" t="s">
@@ -10105,51 +10105,51 @@
       </c>
       <c r="C94" t="s">
         <v>535</v>
       </c>
       <c r="D94">
         <v>27</v>
       </c>
       <c r="E94" t="s">
         <v>41</v>
       </c>
       <c r="F94" t="s">
         <v>536</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>90</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>537</v>
       </c>
       <c r="D95">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>48</v>
       </c>
       <c r="F95" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>91</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>538</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>112</v>
       </c>
       <c r="F96" t="s">
@@ -10202,91 +10202,91 @@
       </c>
       <c r="C99" t="s">
         <v>541</v>
       </c>
       <c r="D99">
         <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>58</v>
       </c>
       <c r="F99" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>95</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>542</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>32</v>
       </c>
       <c r="F100" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>95</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>544</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>18</v>
       </c>
       <c r="F101" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>97</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>545</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>7</v>
       </c>
       <c r="F102" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>98</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>546</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>98</v>
       </c>
     </row>
@@ -10356,51 +10356,51 @@
       </c>
       <c r="C107" t="s">
         <v>551</v>
       </c>
       <c r="D107">
         <v>25</v>
       </c>
       <c r="E107" t="s">
         <v>10</v>
       </c>
       <c r="F107" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>103</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>552</v>
       </c>
       <c r="D108">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E108" t="s">
         <v>88</v>
       </c>
       <c r="F108" t="s">
         <v>553</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>104</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>554</v>
       </c>
       <c r="D109">
         <v>26</v>
       </c>
       <c r="E109" t="s">
         <v>58</v>
       </c>
       <c r="F109" t="s">
@@ -10573,71 +10573,71 @@
       </c>
       <c r="C118" t="s">
         <v>568</v>
       </c>
       <c r="D118">
         <v>27</v>
       </c>
       <c r="E118" t="s">
         <v>24</v>
       </c>
       <c r="F118" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>113</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>569</v>
       </c>
       <c r="D119">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E119" t="s">
         <v>48</v>
       </c>
       <c r="F119" t="s">
         <v>570</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>115</v>
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>571</v>
       </c>
       <c r="D120">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>41</v>
       </c>
       <c r="F120" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>573</v>
       </c>
       <c r="D121">
         <v>25</v>
       </c>
       <c r="E121" t="s">
         <v>44</v>
       </c>
     </row>
@@ -10690,51 +10690,51 @@
       </c>
       <c r="C124" t="s">
         <v>577</v>
       </c>
       <c r="D124">
         <v>26</v>
       </c>
       <c r="E124" t="s">
         <v>29</v>
       </c>
       <c r="F124" t="s">
         <v>578</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>579</v>
       </c>
       <c r="D125">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E125" t="s">
         <v>132</v>
       </c>
       <c r="F125" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>121</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>580</v>
       </c>
       <c r="D126">
         <v>24</v>
       </c>
       <c r="E126" t="s">
         <v>21</v>
       </c>
       <c r="F126" t="s">
@@ -10844,51 +10844,51 @@
       </c>
       <c r="C132" t="s">
         <v>588</v>
       </c>
       <c r="D132">
         <v>26</v>
       </c>
       <c r="E132" t="s">
         <v>41</v>
       </c>
       <c r="F132" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>128</v>
       </c>
       <c r="B133">
         <v>3.0</v>
       </c>
       <c r="C133" t="s">
         <v>589</v>
       </c>
       <c r="D133">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>24</v>
       </c>
       <c r="F133" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>590</v>
       </c>
       <c r="D134">
         <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>98</v>
       </c>
       <c r="F134" t="s">
         <v>420</v>
       </c>
     </row>
@@ -11121,51 +11121,51 @@
     <row r="149" spans="1:6">
       <c r="A149">
         <v>144</v>
       </c>
       <c r="C149" t="s">
         <v>611</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>7</v>
       </c>
       <c r="F149" t="s">
         <v>612</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>145</v>
       </c>
       <c r="C150" t="s">
         <v>613</v>
       </c>
       <c r="D150">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E150" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>614</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>615</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>147</v>
       </c>
       <c r="C152" t="s">
         <v>616</v>
@@ -11231,85 +11231,85 @@
         <v>520</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>622</v>
       </c>
       <c r="D156">
         <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>623</v>
       </c>
       <c r="D157">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>32</v>
       </c>
       <c r="F157" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>624</v>
       </c>
       <c r="D158">
         <v>25</v>
       </c>
       <c r="E158" t="s">
         <v>29</v>
       </c>
       <c r="F158" t="s">
         <v>625</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>154</v>
       </c>
       <c r="C159" t="s">
         <v>626</v>
       </c>
       <c r="D159">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E159" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>155</v>
       </c>
       <c r="C160" t="s">
         <v>627</v>
       </c>
       <c r="D160">
         <v>27</v>
       </c>
       <c r="E160" t="s">
         <v>102</v>
       </c>
       <c r="F160" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>156</v>
@@ -11511,82 +11511,82 @@
     <row r="173" spans="1:6">
       <c r="A173">
         <v>168</v>
       </c>
       <c r="C173" t="s">
         <v>645</v>
       </c>
       <c r="D173">
         <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>102</v>
       </c>
       <c r="F173" t="s">
         <v>646</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>169</v>
       </c>
       <c r="C174" t="s">
         <v>647</v>
       </c>
       <c r="D174">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E174" t="s">
         <v>32</v>
       </c>
       <c r="F174" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>170</v>
       </c>
       <c r="C175" t="s">
         <v>648</v>
       </c>
       <c r="D175">
         <v>25</v>
       </c>
       <c r="E175" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>171</v>
       </c>
       <c r="C176" t="s">
         <v>649</v>
       </c>
       <c r="D176">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>172</v>
       </c>
       <c r="C177" t="s">
         <v>650</v>
       </c>
       <c r="D177">
         <v>26</v>
       </c>
       <c r="E177" t="s">
         <v>32</v>
       </c>
       <c r="F177" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>172</v>
@@ -11796,99 +11796,99 @@
     <row r="191" spans="1:6">
       <c r="A191">
         <v>185</v>
       </c>
       <c r="C191" t="s">
         <v>665</v>
       </c>
       <c r="D191">
         <v>26</v>
       </c>
       <c r="E191" t="s">
         <v>328</v>
       </c>
       <c r="F191" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>187</v>
       </c>
       <c r="C192" t="s">
         <v>666</v>
       </c>
       <c r="D192">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>24</v>
       </c>
       <c r="F192" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>667</v>
       </c>
       <c r="D193">
         <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>98</v>
       </c>
       <c r="F193" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>189</v>
       </c>
       <c r="C194" t="s">
         <v>669</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>670</v>
       </c>
       <c r="D195">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>112</v>
       </c>
       <c r="F195" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>671</v>
       </c>
       <c r="D196">
         <v>25</v>
       </c>
       <c r="E196" t="s">
         <v>32</v>
       </c>
       <c r="F196" t="s">
         <v>62</v>
       </c>
     </row>
@@ -12025,51 +12025,51 @@
     <row r="205" spans="1:6">
       <c r="A205">
         <v>199</v>
       </c>
       <c r="C205" t="s">
         <v>683</v>
       </c>
       <c r="D205">
         <v>25</v>
       </c>
       <c r="E205" t="s">
         <v>48</v>
       </c>
       <c r="F205" t="s">
         <v>503</v>
       </c>
     </row>
     <row r="206" spans="1:6">
       <c r="A206">
         <v>201</v>
       </c>
       <c r="C206" t="s">
         <v>684</v>
       </c>
       <c r="D206">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E206" t="s">
         <v>328</v>
       </c>
       <c r="F206" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="207" spans="1:6">
       <c r="A207">
         <v>202</v>
       </c>
       <c r="C207" t="s">
         <v>685</v>
       </c>
       <c r="D207">
         <v>25</v>
       </c>
       <c r="E207" t="s">
         <v>10</v>
       </c>
       <c r="F207" t="s">
         <v>686</v>
       </c>
     </row>
@@ -12203,79 +12203,79 @@
         <v>185</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>210</v>
       </c>
       <c r="C216" t="s">
         <v>698</v>
       </c>
       <c r="D216">
         <v>26</v>
       </c>
       <c r="E216" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>212</v>
       </c>
       <c r="C217" t="s">
         <v>699</v>
       </c>
       <c r="D217">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E217" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>213</v>
       </c>
       <c r="C218" t="s">
         <v>700</v>
       </c>
       <c r="D218">
         <v>26</v>
       </c>
       <c r="E218" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>214</v>
       </c>
       <c r="C219" t="s">
         <v>701</v>
       </c>
       <c r="D219">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E219" t="s">
         <v>261</v>
       </c>
       <c r="F219" t="s">
         <v>702</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>215</v>
       </c>
       <c r="C220" t="s">
         <v>703</v>
       </c>
       <c r="D220">
         <v>25</v>
       </c>
       <c r="E220" t="s">
         <v>29</v>
       </c>
       <c r="F220" t="s">
         <v>86</v>
       </c>
     </row>
@@ -12474,51 +12474,51 @@
     <row r="233" spans="1:6">
       <c r="A233">
         <v>228</v>
       </c>
       <c r="C233" t="s">
         <v>719</v>
       </c>
       <c r="D233">
         <v>25</v>
       </c>
       <c r="E233" t="s">
         <v>48</v>
       </c>
       <c r="F233" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>229</v>
       </c>
       <c r="C234" t="s">
         <v>720</v>
       </c>
       <c r="D234">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E234" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>230</v>
       </c>
       <c r="C235" t="s">
         <v>721</v>
       </c>
       <c r="D235">
         <v>25</v>
       </c>
       <c r="E235" t="s">
         <v>41</v>
       </c>
       <c r="F235" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
@@ -12864,79 +12864,79 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>250</v>
       </c>
       <c r="C257" t="s">
         <v>747</v>
       </c>
       <c r="D257">
         <v>27</v>
       </c>
       <c r="E257" t="s">
         <v>24</v>
       </c>
       <c r="F257" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>253</v>
       </c>
       <c r="C258" t="s">
         <v>748</v>
       </c>
       <c r="D258">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E258" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>254</v>
       </c>
       <c r="C259" t="s">
         <v>749</v>
       </c>
       <c r="D259">
         <v>25</v>
       </c>
       <c r="E259" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="260" spans="1:6">
       <c r="A260">
         <v>255</v>
       </c>
       <c r="C260" t="s">
         <v>750</v>
       </c>
       <c r="D260">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E260" t="s">
         <v>7</v>
       </c>
       <c r="F260" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="261" spans="1:6">
       <c r="A261">
         <v>256</v>
       </c>
       <c r="C261" t="s">
         <v>751</v>
       </c>
       <c r="D261">
         <v>27</v>
       </c>
       <c r="E261" t="s">
         <v>388</v>
       </c>
       <c r="F261" t="s">
         <v>389</v>
       </c>
     </row>
@@ -13175,51 +13175,51 @@
     <row r="276" spans="1:6">
       <c r="A276">
         <v>271</v>
       </c>
       <c r="C276" t="s">
         <v>766</v>
       </c>
       <c r="D276">
         <v>25</v>
       </c>
       <c r="E276" t="s">
         <v>261</v>
       </c>
       <c r="F276" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="277" spans="1:6">
       <c r="A277">
         <v>271</v>
       </c>
       <c r="C277" t="s">
         <v>768</v>
       </c>
       <c r="D277">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E277" t="s">
         <v>261</v>
       </c>
       <c r="F277" t="s">
         <v>767</v>
       </c>
     </row>
     <row r="278" spans="1:6">
       <c r="A278">
         <v>273</v>
       </c>
       <c r="C278" t="s">
         <v>769</v>
       </c>
       <c r="D278">
         <v>26</v>
       </c>
       <c r="E278" t="s">
         <v>317</v>
       </c>
       <c r="F278" t="s">
         <v>318</v>
       </c>
     </row>
@@ -13501,51 +13501,51 @@
       </c>
       <c r="C10" t="s">
         <v>789</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>6</v>
       </c>
       <c r="B11">
         <v>42.0</v>
       </c>
       <c r="C11" t="s">
         <v>790</v>
       </c>
       <c r="D11">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>7</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>791</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12" t="s">
@@ -13786,51 +13786,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>811</v>
       </c>
       <c r="D25">
         <v>25</v>
       </c>
       <c r="E25" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>21</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>812</v>
       </c>
       <c r="D26">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E26" t="s">
         <v>29</v>
       </c>
       <c r="F26" t="s">
         <v>813</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>814</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>44</v>
       </c>
     </row>
@@ -13897,51 +13897,51 @@
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>820</v>
       </c>
       <c r="D31">
         <v>25</v>
       </c>
       <c r="E31" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>27</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>821</v>
       </c>
       <c r="D32">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>28</v>
       </c>
       <c r="B33">
         <v>12.0</v>
       </c>
       <c r="C33" t="s">
         <v>822</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>29</v>
@@ -14088,51 +14088,51 @@
       </c>
       <c r="C41" t="s">
         <v>834</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>180</v>
       </c>
       <c r="F41" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>37</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>835</v>
       </c>
       <c r="D42">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E42" t="s">
         <v>112</v>
       </c>
       <c r="F42" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>38</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>837</v>
       </c>
       <c r="D43">
         <v>25</v>
       </c>
       <c r="E43" t="s">
         <v>838</v>
       </c>
       <c r="F43" t="s">
@@ -14373,51 +14373,51 @@
       </c>
       <c r="C56" t="s">
         <v>856</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>32</v>
       </c>
       <c r="F56" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>52</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>858</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>53</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>859</v>
       </c>
       <c r="D58">
         <v>26</v>
       </c>
       <c r="E58" t="s">
         <v>29</v>
       </c>
       <c r="F58" t="s">
         <v>860</v>
       </c>
     </row>
@@ -14447,51 +14447,51 @@
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>862</v>
       </c>
       <c r="D60">
         <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>56</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>507</v>
       </c>
       <c r="D61">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E61" t="s">
         <v>21</v>
       </c>
       <c r="F61" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>57</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>864</v>
       </c>
       <c r="D62">
         <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>15</v>
       </c>
       <c r="F62" t="s">
@@ -14584,51 +14584,51 @@
       </c>
       <c r="C67" t="s">
         <v>872</v>
       </c>
       <c r="D67">
         <v>25</v>
       </c>
       <c r="E67" t="s">
         <v>48</v>
       </c>
       <c r="F67" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>63</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>874</v>
       </c>
       <c r="D68">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>29</v>
       </c>
       <c r="F68" t="s">
         <v>875</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>64</v>
       </c>
       <c r="B69">
         <v>6.0</v>
       </c>
       <c r="C69" t="s">
         <v>876</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>75</v>
       </c>
       <c r="F69" t="s">
@@ -14789,51 +14789,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>887</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>74</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>888</v>
       </c>
       <c r="D79">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E79" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>75</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>889</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>44</v>
       </c>
       <c r="F80" t="s">
         <v>44</v>
       </c>
     </row>
@@ -14917,51 +14917,51 @@
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>894</v>
       </c>
       <c r="D85">
         <v>25</v>
       </c>
       <c r="E85" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>81</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>895</v>
       </c>
       <c r="D86">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>82</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>896</v>
       </c>
       <c r="D87">
         <v>26</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87" t="s">
@@ -15171,71 +15171,71 @@
       </c>
       <c r="C98" t="s">
         <v>913</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>112</v>
       </c>
       <c r="F98" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>94</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>915</v>
       </c>
       <c r="D99">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E99" t="s">
         <v>21</v>
       </c>
       <c r="F99" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>94</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>916</v>
       </c>
       <c r="D100">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>96</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>917</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>88</v>
       </c>
       <c r="F101" t="s">
         <v>918</v>
       </c>
     </row>
@@ -15439,51 +15439,51 @@
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>933</v>
       </c>
       <c r="D112">
         <v>24</v>
       </c>
       <c r="E112" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>108</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>934</v>
       </c>
       <c r="D113">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E113" t="s">
         <v>112</v>
       </c>
       <c r="F113" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>109</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>935</v>
       </c>
       <c r="D114">
         <v>26</v>
       </c>
       <c r="E114" t="s">
         <v>32</v>
       </c>
       <c r="F114" t="s">
@@ -15499,51 +15499,51 @@
       </c>
       <c r="C115" t="s">
         <v>936</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>32</v>
       </c>
       <c r="F115" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>110</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>937</v>
       </c>
       <c r="D116">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>32</v>
       </c>
       <c r="F116" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>110</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>938</v>
       </c>
       <c r="D117">
         <v>26</v>
       </c>
       <c r="E117" t="s">
         <v>29</v>
       </c>
       <c r="F117" t="s">
@@ -15596,51 +15596,51 @@
       </c>
       <c r="C120" t="s">
         <v>943</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>32</v>
       </c>
       <c r="F120" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>116</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>944</v>
       </c>
       <c r="D121">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>75</v>
       </c>
       <c r="F121" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>116</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>945</v>
       </c>
       <c r="D122">
         <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>98</v>
       </c>
       <c r="F122" t="s">
@@ -15756,91 +15756,91 @@
       </c>
       <c r="C128" t="s">
         <v>952</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>88</v>
       </c>
       <c r="F128" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>124</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>954</v>
       </c>
       <c r="D129">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>838</v>
       </c>
       <c r="F129" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>125</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>955</v>
       </c>
       <c r="D130">
         <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>126</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>956</v>
       </c>
       <c r="D131">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E131" t="s">
         <v>29</v>
       </c>
       <c r="F131" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>957</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>112</v>
       </c>
       <c r="F132" t="s">
@@ -15870,51 +15870,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>129</v>
       </c>
       <c r="C134" t="s">
         <v>960</v>
       </c>
       <c r="D134">
         <v>27</v>
       </c>
       <c r="E134" t="s">
         <v>75</v>
       </c>
       <c r="F134" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>130</v>
       </c>
       <c r="C135" t="s">
         <v>962</v>
       </c>
       <c r="D135">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E135" t="s">
         <v>32</v>
       </c>
       <c r="F135" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>131</v>
       </c>
       <c r="C136" t="s">
         <v>964</v>
       </c>
       <c r="D136">
         <v>25</v>
       </c>
       <c r="E136" t="s">
         <v>317</v>
       </c>
       <c r="F136" t="s">
         <v>959</v>
       </c>
     </row>
@@ -16147,119 +16147,119 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>982</v>
       </c>
       <c r="D151">
         <v>25</v>
       </c>
       <c r="E151" t="s">
         <v>7</v>
       </c>
       <c r="F151" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>146</v>
       </c>
       <c r="C152" t="s">
         <v>983</v>
       </c>
       <c r="D152">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E152" t="s">
         <v>261</v>
       </c>
       <c r="F152" t="s">
         <v>794</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>146</v>
       </c>
       <c r="C153" t="s">
         <v>984</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>10</v>
       </c>
       <c r="F153" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>149</v>
       </c>
       <c r="C154" t="s">
         <v>985</v>
       </c>
       <c r="D154">
         <v>25</v>
       </c>
       <c r="E154" t="s">
         <v>32</v>
       </c>
       <c r="F154" t="s">
         <v>803</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>150</v>
       </c>
       <c r="C155" t="s">
         <v>986</v>
       </c>
       <c r="D155">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E155" t="s">
         <v>48</v>
       </c>
       <c r="F155" t="s">
         <v>830</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>151</v>
       </c>
       <c r="C156" t="s">
         <v>987</v>
       </c>
       <c r="D156">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E156" t="s">
         <v>98</v>
       </c>
       <c r="F156" t="s">
         <v>988</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>152</v>
       </c>
       <c r="C157" t="s">
         <v>989</v>
       </c>
       <c r="D157">
         <v>26</v>
       </c>
       <c r="E157" t="s">
         <v>32</v>
       </c>
       <c r="F157" t="s">
         <v>990</v>
       </c>
     </row>
@@ -16730,51 +16730,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>1027</v>
       </c>
       <c r="D186">
         <v>25</v>
       </c>
       <c r="E186" t="s">
         <v>112</v>
       </c>
       <c r="F186" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>182</v>
       </c>
       <c r="C187" t="s">
         <v>1028</v>
       </c>
       <c r="D187">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>183</v>
       </c>
       <c r="C188" t="s">
         <v>1029</v>
       </c>
       <c r="D188">
         <v>25</v>
       </c>
       <c r="E188" t="s">
         <v>174</v>
       </c>
       <c r="F188" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>184</v>
@@ -16829,68 +16829,68 @@
     <row r="192" spans="1:6">
       <c r="A192">
         <v>186</v>
       </c>
       <c r="C192" t="s">
         <v>1034</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>88</v>
       </c>
       <c r="F192" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>188</v>
       </c>
       <c r="C193" t="s">
         <v>1035</v>
       </c>
       <c r="D193">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E193" t="s">
         <v>180</v>
       </c>
       <c r="F193" t="s">
         <v>1013</v>
       </c>
     </row>
     <row r="194" spans="1:6">
       <c r="A194">
         <v>188</v>
       </c>
       <c r="C194" t="s">
         <v>1036</v>
       </c>
       <c r="D194">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E194" t="s">
         <v>317</v>
       </c>
       <c r="F194" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>190</v>
       </c>
       <c r="C195" t="s">
         <v>1037</v>
       </c>
       <c r="D195">
         <v>25</v>
       </c>
       <c r="E195" t="s">
         <v>261</v>
       </c>
       <c r="F195" t="s">
         <v>941</v>
       </c>
     </row>