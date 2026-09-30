--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1636,51 +1636,51 @@
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>16</v>
       </c>
       <c r="F22" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>18.0</v>
       </c>
       <c r="C23" t="s">
         <v>46</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>48</v>
       </c>
       <c r="D24">
         <v>27</v>
       </c>
       <c r="E24" t="s">
         <v>49</v>
       </c>
       <c r="F24" t="s">
@@ -1976,51 +1976,51 @@
       </c>
       <c r="C39" t="s">
         <v>75</v>
       </c>
       <c r="D39">
         <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>36</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>76</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>77</v>
       </c>
       <c r="F40" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>37</v>
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>79</v>
       </c>
       <c r="D41">
         <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
@@ -2173,91 +2173,91 @@
       </c>
       <c r="C49" t="s">
         <v>95</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>16</v>
       </c>
       <c r="F49" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>46</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>96</v>
       </c>
       <c r="D50">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>47</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>97</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>98</v>
       </c>
       <c r="F51" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>48</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>100</v>
       </c>
       <c r="D52">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>23</v>
       </c>
       <c r="F52" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>49</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>101</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>102</v>
       </c>
     </row>
@@ -2507,51 +2507,51 @@
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
         <v>27</v>
       </c>
       <c r="E66" t="s">
         <v>23</v>
       </c>
       <c r="F66" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>63</v>
       </c>
       <c r="B67">
         <v>6.0</v>
       </c>
       <c r="C67" t="s">
         <v>123</v>
       </c>
       <c r="D67">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>83</v>
       </c>
       <c r="F67" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>64</v>
       </c>
       <c r="B68">
         <v>6.0</v>
       </c>
       <c r="C68" t="s">
         <v>124</v>
       </c>
       <c r="D68">
         <v>27</v>
       </c>
       <c r="E68" t="s">
         <v>98</v>
       </c>
       <c r="F68" t="s">
@@ -2627,51 +2627,51 @@
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>19</v>
       </c>
       <c r="F72" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>69</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E73" t="s">
         <v>132</v>
       </c>
       <c r="F73" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>70</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>134</v>
       </c>
       <c r="D74">
         <v>25</v>
       </c>
       <c r="E74" t="s">
         <v>37</v>
       </c>
       <c r="F74" t="s">
@@ -2704,51 +2704,51 @@
       </c>
       <c r="C76" t="s">
         <v>136</v>
       </c>
       <c r="D76">
         <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>16</v>
       </c>
       <c r="F76" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>73</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>137</v>
       </c>
       <c r="D77">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>73</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>138</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
@@ -2998,51 +2998,51 @@
       </c>
       <c r="C91" t="s">
         <v>156</v>
       </c>
       <c r="D91">
         <v>26</v>
       </c>
       <c r="E91" t="s">
         <v>49</v>
       </c>
       <c r="F91" t="s">
         <v>157</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>88</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>158</v>
       </c>
       <c r="D92">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E92" t="s">
         <v>7</v>
       </c>
       <c r="F92" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>89</v>
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>24</v>
       </c>
       <c r="E93" t="s">
         <v>37</v>
       </c>
       <c r="F93" t="s">
@@ -3098,51 +3098,51 @@
       </c>
       <c r="C96" t="s">
         <v>165</v>
       </c>
       <c r="D96">
         <v>27</v>
       </c>
       <c r="E96" t="s">
         <v>23</v>
       </c>
       <c r="F96" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>93</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>166</v>
       </c>
       <c r="D97">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E97" t="s">
         <v>7</v>
       </c>
       <c r="F97" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>94</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>167</v>
       </c>
       <c r="D98">
         <v>25</v>
       </c>
       <c r="E98" t="s">
         <v>19</v>
       </c>
       <c r="F98" t="s">
@@ -3158,91 +3158,91 @@
       </c>
       <c r="C99" t="s">
         <v>168</v>
       </c>
       <c r="D99">
         <v>25</v>
       </c>
       <c r="E99" t="s">
         <v>23</v>
       </c>
       <c r="F99" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>169</v>
       </c>
       <c r="D100">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E100" t="s">
         <v>49</v>
       </c>
       <c r="F100" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>97</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>171</v>
       </c>
       <c r="D101">
         <v>25</v>
       </c>
       <c r="E101" t="s">
         <v>132</v>
       </c>
       <c r="F101" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>98</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>173</v>
       </c>
       <c r="D102">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E102" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>99</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>174</v>
       </c>
       <c r="D103">
         <v>25</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>100</v>
@@ -3252,91 +3252,91 @@
       </c>
       <c r="C104" t="s">
         <v>175</v>
       </c>
       <c r="D104">
         <v>26</v>
       </c>
       <c r="E104" t="s">
         <v>49</v>
       </c>
       <c r="F104" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>101</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>177</v>
       </c>
       <c r="D105">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>19</v>
       </c>
       <c r="F105" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>102</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>178</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>13</v>
       </c>
       <c r="F106" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>103</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>132</v>
       </c>
       <c r="F107" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>104</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>181</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>83</v>
       </c>
       <c r="F108" t="s">
@@ -3723,91 +3723,91 @@
       </c>
       <c r="B128">
         <v>3.0</v>
       </c>
       <c r="C128" t="s">
         <v>209</v>
       </c>
       <c r="D128">
         <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>125</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>210</v>
       </c>
       <c r="D129">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>10</v>
       </c>
       <c r="F129" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>126</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>212</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>19</v>
       </c>
       <c r="F130" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>127</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>214</v>
       </c>
       <c r="D131">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>10</v>
       </c>
       <c r="F131" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>127</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>215</v>
       </c>
       <c r="D132">
         <v>27</v>
       </c>
       <c r="E132" t="s">
         <v>13</v>
       </c>
       <c r="F132" t="s">
@@ -4145,51 +4145,51 @@
         <v>242</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>149</v>
       </c>
       <c r="C153" t="s">
         <v>243</v>
       </c>
       <c r="D153">
         <v>27</v>
       </c>
       <c r="E153" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>150</v>
       </c>
       <c r="C154" t="s">
         <v>244</v>
       </c>
       <c r="D154">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E154" t="s">
         <v>90</v>
       </c>
       <c r="F154" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>151</v>
       </c>
       <c r="C155" t="s">
         <v>245</v>
       </c>
       <c r="D155">
         <v>25</v>
       </c>
       <c r="E155" t="s">
         <v>37</v>
       </c>
       <c r="F155" t="s">
         <v>47</v>
       </c>
     </row>
@@ -4213,51 +4213,51 @@
     <row r="157" spans="1:6">
       <c r="A157">
         <v>153</v>
       </c>
       <c r="C157" t="s">
         <v>247</v>
       </c>
       <c r="D157">
         <v>23</v>
       </c>
       <c r="E157" t="s">
         <v>77</v>
       </c>
       <c r="F157" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>153</v>
       </c>
       <c r="C158" t="s">
         <v>248</v>
       </c>
       <c r="D158">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E158" t="s">
         <v>13</v>
       </c>
       <c r="F158" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="C159" t="s">
         <v>250</v>
       </c>
       <c r="D159">
         <v>24</v>
       </c>
       <c r="E159" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>156</v>
@@ -4326,51 +4326,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>160</v>
       </c>
       <c r="C164" t="s">
         <v>255</v>
       </c>
       <c r="D164">
         <v>23</v>
       </c>
       <c r="E164" t="s">
         <v>77</v>
       </c>
       <c r="F164" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>161</v>
       </c>
       <c r="C165" t="s">
         <v>256</v>
       </c>
       <c r="D165">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E165" t="s">
         <v>90</v>
       </c>
       <c r="F165" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>162</v>
       </c>
       <c r="C166" t="s">
         <v>257</v>
       </c>
       <c r="D166">
         <v>24</v>
       </c>
       <c r="E166" t="s">
         <v>37</v>
       </c>
       <c r="F166" t="s">
         <v>47</v>
       </c>
     </row>