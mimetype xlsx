--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3887,51 +3887,51 @@
       </c>
       <c r="B21">
         <v>24.0</v>
       </c>
       <c r="C21" t="s">
         <v>53</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>15</v>
       </c>
       <c r="B22">
         <v>24.0</v>
       </c>
       <c r="C22" t="s">
         <v>54</v>
       </c>
       <c r="D22">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>26</v>
       </c>
       <c r="F22" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>16</v>
       </c>
       <c r="B23">
         <v>24.0</v>
       </c>
       <c r="C23" t="s">
         <v>56</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
@@ -4007,51 +4007,51 @@
       </c>
       <c r="C27" t="s">
         <v>64</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>60</v>
       </c>
       <c r="F27" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>21</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>66</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>26</v>
       </c>
       <c r="F28" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>22</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>67</v>
       </c>
       <c r="D29">
         <v>28</v>
       </c>
       <c r="E29" t="s">
         <v>68</v>
       </c>
       <c r="F29" t="s">
@@ -4124,51 +4124,51 @@
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33">
         <v>25</v>
       </c>
       <c r="E33" t="s">
         <v>23</v>
       </c>
       <c r="F33" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>27</v>
       </c>
       <c r="B34">
         <v>12.0</v>
       </c>
       <c r="C34" t="s">
         <v>76</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>60</v>
       </c>
       <c r="F34" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>28</v>
       </c>
       <c r="B35">
         <v>12.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>36</v>
       </c>
     </row>
@@ -4489,51 +4489,51 @@
       </c>
       <c r="C52" t="s">
         <v>106</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>41</v>
       </c>
       <c r="F52" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>46</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>107</v>
       </c>
       <c r="D53">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>26</v>
       </c>
       <c r="F53" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>47</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>109</v>
       </c>
       <c r="D54">
         <v>27</v>
       </c>
       <c r="E54" t="s">
         <v>23</v>
       </c>
       <c r="F54" t="s">
@@ -4569,51 +4569,51 @@
       </c>
       <c r="C56" t="s">
         <v>112</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>60</v>
       </c>
       <c r="F56" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>50</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>50</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>116</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58" t="s">
@@ -4940,71 +4940,71 @@
       </c>
       <c r="C75" t="s">
         <v>145</v>
       </c>
       <c r="D75">
         <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>49</v>
       </c>
       <c r="F75" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>68</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>147</v>
       </c>
       <c r="D76">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E76" t="s">
         <v>44</v>
       </c>
       <c r="F76" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>68</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>149</v>
       </c>
       <c r="D77">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E77" t="s">
         <v>44</v>
       </c>
       <c r="F77" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>71</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>151</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78" t="s">
@@ -5157,51 +5157,51 @@
       </c>
       <c r="C86" t="s">
         <v>162</v>
       </c>
       <c r="D86">
         <v>26</v>
       </c>
       <c r="E86" t="s">
         <v>26</v>
       </c>
       <c r="F86" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>80</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>164</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>23</v>
       </c>
       <c r="F87" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>81</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>166</v>
       </c>
       <c r="D88">
         <v>27</v>
       </c>
       <c r="E88" t="s">
         <v>17</v>
       </c>
       <c r="F88" t="s">
@@ -5377,165 +5377,165 @@
       </c>
       <c r="C97" t="s">
         <v>180</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>23</v>
       </c>
       <c r="F97" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>91</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>182</v>
       </c>
       <c r="D98">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>49</v>
       </c>
       <c r="F98" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>92</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>183</v>
       </c>
       <c r="D99">
         <v>26</v>
       </c>
       <c r="E99" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>93</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>184</v>
       </c>
       <c r="D100">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E100" t="s">
         <v>44</v>
       </c>
       <c r="F100" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>94</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>186</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>26</v>
       </c>
       <c r="F101" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>95</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>188</v>
       </c>
       <c r="D102">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E102" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>96</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>189</v>
       </c>
       <c r="D103">
         <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>20</v>
       </c>
       <c r="F103" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>97</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>190</v>
       </c>
       <c r="D104">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>10</v>
       </c>
       <c r="F104" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>98</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105">
         <v>26</v>
       </c>
       <c r="E105" t="s">
         <v>23</v>
       </c>
       <c r="F105" t="s">
@@ -5919,51 +5919,51 @@
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>222</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>119</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>223</v>
       </c>
       <c r="D126">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E126" t="s">
         <v>20</v>
       </c>
       <c r="F126" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>120</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>224</v>
       </c>
       <c r="D127">
         <v>27</v>
       </c>
       <c r="E127" t="s">
         <v>20</v>
       </c>
       <c r="F127" t="s">
@@ -5979,88 +5979,88 @@
       </c>
       <c r="C128" t="s">
         <v>225</v>
       </c>
       <c r="D128">
         <v>28</v>
       </c>
       <c r="E128" t="s">
         <v>10</v>
       </c>
       <c r="F128" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>122</v>
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>227</v>
       </c>
       <c r="D129">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>23</v>
       </c>
       <c r="F129" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>123</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>228</v>
       </c>
       <c r="D130">
         <v>27</v>
       </c>
       <c r="E130" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>124</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>229</v>
       </c>
       <c r="D131">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>44</v>
       </c>
       <c r="F131" t="s">
         <v>199</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>124</v>
       </c>
       <c r="B132">
         <v>3.0</v>
       </c>
       <c r="C132" t="s">
         <v>230</v>
       </c>
       <c r="D132">
         <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>23</v>
       </c>
       <c r="F132" t="s">
@@ -6285,68 +6285,68 @@
     <row r="146" spans="1:6">
       <c r="A146">
         <v>139</v>
       </c>
       <c r="C146" t="s">
         <v>249</v>
       </c>
       <c r="D146">
         <v>27</v>
       </c>
       <c r="E146" t="s">
         <v>250</v>
       </c>
       <c r="F146" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>140</v>
       </c>
       <c r="C147" t="s">
         <v>252</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>41</v>
       </c>
       <c r="F147" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>141</v>
       </c>
       <c r="C148" t="s">
         <v>253</v>
       </c>
       <c r="D148">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E148" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>142</v>
       </c>
       <c r="C149" t="s">
         <v>254</v>
       </c>
       <c r="D149">
         <v>26</v>
       </c>
       <c r="E149" t="s">
         <v>44</v>
       </c>
       <c r="F149" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>142</v>
@@ -6429,51 +6429,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>148</v>
       </c>
       <c r="C155" t="s">
         <v>261</v>
       </c>
       <c r="D155">
         <v>27</v>
       </c>
       <c r="E155" t="s">
         <v>26</v>
       </c>
       <c r="F155" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>149</v>
       </c>
       <c r="C156" t="s">
         <v>262</v>
       </c>
       <c r="D156">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E156" t="s">
         <v>10</v>
       </c>
       <c r="F156" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>150</v>
       </c>
       <c r="C157" t="s">
         <v>264</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>151</v>
@@ -6672,51 +6672,51 @@
         <v>283</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>163</v>
       </c>
       <c r="C170" t="s">
         <v>284</v>
       </c>
       <c r="D170">
         <v>26</v>
       </c>
       <c r="E170" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>164</v>
       </c>
       <c r="C171" t="s">
         <v>285</v>
       </c>
       <c r="D171">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E171" t="s">
         <v>41</v>
       </c>
       <c r="F171" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>165</v>
       </c>
       <c r="C172" t="s">
         <v>286</v>
       </c>
       <c r="D172">
         <v>28</v>
       </c>
       <c r="E172" t="s">
         <v>41</v>
       </c>
       <c r="F172" t="s">
         <v>42</v>
       </c>
     </row>
@@ -6853,51 +6853,51 @@
         <v>297</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>173</v>
       </c>
       <c r="C181" t="s">
         <v>298</v>
       </c>
       <c r="D181">
         <v>25</v>
       </c>
       <c r="E181" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="182" spans="1:6">
       <c r="A182">
         <v>173</v>
       </c>
       <c r="C182" t="s">
         <v>299</v>
       </c>
       <c r="D182">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E182" t="s">
         <v>94</v>
       </c>
       <c r="F182" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="183" spans="1:6">
       <c r="A183">
         <v>176</v>
       </c>
       <c r="C183" t="s">
         <v>300</v>
       </c>
       <c r="D183">
         <v>28</v>
       </c>
       <c r="E183" t="s">
         <v>29</v>
       </c>
       <c r="F183" t="s">
         <v>301</v>
       </c>
     </row>
@@ -7192,51 +7192,51 @@
     <row r="202" spans="1:6">
       <c r="A202">
         <v>195</v>
       </c>
       <c r="C202" t="s">
         <v>324</v>
       </c>
       <c r="D202">
         <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>10</v>
       </c>
       <c r="F202" t="s">
         <v>325</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>196</v>
       </c>
       <c r="C203" t="s">
         <v>326</v>
       </c>
       <c r="D203">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E203" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>196</v>
       </c>
       <c r="C204" t="s">
         <v>327</v>
       </c>
       <c r="D204">
         <v>28</v>
       </c>
       <c r="E204" t="s">
         <v>41</v>
       </c>
       <c r="F204" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>198</v>
@@ -7319,68 +7319,68 @@
     <row r="210" spans="1:6">
       <c r="A210">
         <v>203</v>
       </c>
       <c r="C210" t="s">
         <v>337</v>
       </c>
       <c r="D210">
         <v>25</v>
       </c>
       <c r="E210" t="s">
         <v>195</v>
       </c>
       <c r="F210" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="211" spans="1:6">
       <c r="A211">
         <v>203</v>
       </c>
       <c r="C211" t="s">
         <v>338</v>
       </c>
       <c r="D211">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E211" t="s">
         <v>32</v>
       </c>
       <c r="F211" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="212" spans="1:6">
       <c r="A212">
         <v>205</v>
       </c>
       <c r="C212" t="s">
         <v>339</v>
       </c>
       <c r="D212">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E212" t="s">
         <v>20</v>
       </c>
       <c r="F212" t="s">
         <v>340</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>206</v>
       </c>
       <c r="C213" t="s">
         <v>341</v>
       </c>
       <c r="D213">
         <v>27</v>
       </c>
       <c r="E213" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>207</v>
@@ -7412,68 +7412,68 @@
         <v>274</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>209</v>
       </c>
       <c r="C216" t="s">
         <v>344</v>
       </c>
       <c r="D216">
         <v>28</v>
       </c>
       <c r="E216" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>209</v>
       </c>
       <c r="C217" t="s">
         <v>345</v>
       </c>
       <c r="D217">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>346</v>
       </c>
       <c r="F217" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>211</v>
       </c>
       <c r="C218" t="s">
         <v>348</v>
       </c>
       <c r="D218">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E218" t="s">
         <v>346</v>
       </c>
       <c r="F218" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="219" spans="1:6">
       <c r="A219">
         <v>212</v>
       </c>
       <c r="C219" t="s">
         <v>349</v>
       </c>
       <c r="D219">
         <v>26</v>
       </c>
       <c r="E219" t="s">
         <v>350</v>
       </c>
     </row>
     <row r="220" spans="1:6">
       <c r="A220">
         <v>212</v>
@@ -7604,51 +7604,51 @@
         <v>101</v>
       </c>
     </row>
     <row r="228" spans="1:6">
       <c r="A228">
         <v>221</v>
       </c>
       <c r="C228" t="s">
         <v>360</v>
       </c>
       <c r="D228">
         <v>26</v>
       </c>
       <c r="E228" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="229" spans="1:6">
       <c r="A229">
         <v>221</v>
       </c>
       <c r="C229" t="s">
         <v>361</v>
       </c>
       <c r="D229">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E229" t="s">
         <v>32</v>
       </c>
       <c r="F229" t="s">
         <v>362</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>223</v>
       </c>
       <c r="C230" t="s">
         <v>363</v>
       </c>
       <c r="D230">
         <v>28</v>
       </c>
       <c r="E230" t="s">
         <v>318</v>
       </c>
       <c r="F230" t="s">
         <v>364</v>
       </c>
     </row>
@@ -7706,51 +7706,51 @@
     <row r="234" spans="1:6">
       <c r="A234">
         <v>226</v>
       </c>
       <c r="C234" t="s">
         <v>371</v>
       </c>
       <c r="D234">
         <v>26</v>
       </c>
       <c r="E234" t="s">
         <v>29</v>
       </c>
       <c r="F234" t="s">
         <v>372</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>228</v>
       </c>
       <c r="C235" t="s">
         <v>373</v>
       </c>
       <c r="D235">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E235" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="236" spans="1:6">
       <c r="A236">
         <v>229</v>
       </c>
       <c r="C236" t="s">
         <v>374</v>
       </c>
       <c r="D236">
         <v>24</v>
       </c>
       <c r="E236" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>229</v>
       </c>
       <c r="C237" t="s">
         <v>375</v>
@@ -7768,99 +7768,99 @@
     <row r="238" spans="1:6">
       <c r="A238">
         <v>231</v>
       </c>
       <c r="C238" t="s">
         <v>377</v>
       </c>
       <c r="D238">
         <v>27</v>
       </c>
       <c r="E238" t="s">
         <v>335</v>
       </c>
       <c r="F238" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="239" spans="1:6">
       <c r="A239">
         <v>231</v>
       </c>
       <c r="C239" t="s">
         <v>378</v>
       </c>
       <c r="D239">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E239" t="s">
         <v>32</v>
       </c>
       <c r="F239" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="240" spans="1:6">
       <c r="A240">
         <v>233</v>
       </c>
       <c r="C240" t="s">
         <v>380</v>
       </c>
       <c r="D240">
         <v>25</v>
       </c>
       <c r="E240" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>234</v>
       </c>
       <c r="C241" t="s">
         <v>381</v>
       </c>
       <c r="D241">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E241" t="s">
         <v>366</v>
       </c>
       <c r="F241" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>235</v>
       </c>
       <c r="C242" t="s">
         <v>383</v>
       </c>
       <c r="D242">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E242" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>236</v>
       </c>
       <c r="C243" t="s">
         <v>384</v>
       </c>
       <c r="D243">
         <v>24</v>
       </c>
       <c r="E243" t="s">
         <v>20</v>
       </c>
       <c r="F243" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>237</v>
@@ -8123,51 +8123,51 @@
       </c>
       <c r="C11" t="s">
         <v>405</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>44</v>
       </c>
       <c r="F11" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>8</v>
       </c>
       <c r="B12">
         <v>42.0</v>
       </c>
       <c r="C12" t="s">
         <v>406</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>402</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>9</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>407</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>366</v>
       </c>
       <c r="F13" t="s">
@@ -8343,51 +8343,51 @@
       </c>
       <c r="C22" t="s">
         <v>419</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>83</v>
       </c>
       <c r="F22" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>19</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>421</v>
       </c>
       <c r="D23">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>41</v>
       </c>
       <c r="F23" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>20</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>422</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24" t="s">
@@ -8840,51 +8840,51 @@
       </c>
       <c r="C47" t="s">
         <v>455</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>26</v>
       </c>
       <c r="F47" t="s">
         <v>456</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>44</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>457</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>45</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>458</v>
       </c>
       <c r="D49">
         <v>27</v>
       </c>
       <c r="E49" t="s">
         <v>32</v>
       </c>
       <c r="F49" t="s">
@@ -9020,51 +9020,51 @@
       </c>
       <c r="C56" t="s">
         <v>468</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>41</v>
       </c>
       <c r="F56" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>53</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>469</v>
       </c>
       <c r="D57">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>74</v>
       </c>
       <c r="F57" t="s">
         <v>470</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>54</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>471</v>
       </c>
       <c r="D58">
         <v>27</v>
       </c>
       <c r="E58" t="s">
         <v>49</v>
       </c>
       <c r="F58" t="s">
@@ -9100,51 +9100,51 @@
       </c>
       <c r="C60" t="s">
         <v>473</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>94</v>
       </c>
       <c r="F60" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>57</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>474</v>
       </c>
       <c r="D61">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>23</v>
       </c>
       <c r="F61" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>475</v>
       </c>
       <c r="D62">
         <v>27</v>
       </c>
       <c r="E62" t="s">
         <v>49</v>
       </c>
       <c r="F62" t="s">
@@ -9277,51 +9277,51 @@
       </c>
       <c r="C69" t="s">
         <v>485</v>
       </c>
       <c r="D69">
         <v>28</v>
       </c>
       <c r="E69" t="s">
         <v>29</v>
       </c>
       <c r="F69" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>66</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>486</v>
       </c>
       <c r="D70">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E70" t="s">
         <v>20</v>
       </c>
       <c r="F70" t="s">
         <v>487</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>67</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>488</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>26</v>
       </c>
       <c r="F71" t="s">
@@ -9434,71 +9434,71 @@
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>496</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>74</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>497</v>
       </c>
       <c r="D78">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>26</v>
       </c>
       <c r="F78" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>75</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>498</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>23</v>
       </c>
       <c r="F79" t="s">
         <v>499</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>500</v>
       </c>
       <c r="D80">
         <v>28</v>
       </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80" t="s">
@@ -9848,51 +9848,51 @@
       </c>
       <c r="C98" t="s">
         <v>527</v>
       </c>
       <c r="D98">
         <v>26</v>
       </c>
       <c r="E98" t="s">
         <v>41</v>
       </c>
       <c r="F98" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>95</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>528</v>
       </c>
       <c r="D99">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>17</v>
       </c>
       <c r="F99" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>96</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>530</v>
       </c>
       <c r="D100">
         <v>27</v>
       </c>
       <c r="E100" t="s">
         <v>29</v>
       </c>
     </row>
@@ -10105,51 +10105,51 @@
       </c>
       <c r="C111" t="s">
         <v>545</v>
       </c>
       <c r="D111">
         <v>27</v>
       </c>
       <c r="E111" t="s">
         <v>17</v>
       </c>
       <c r="F111" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>546</v>
       </c>
       <c r="D112">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E112" t="s">
         <v>44</v>
       </c>
       <c r="F112" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>109</v>
       </c>
       <c r="B113">
         <v>3.0</v>
       </c>
       <c r="C113" t="s">
         <v>548</v>
       </c>
       <c r="D113">
         <v>27</v>
       </c>
       <c r="E113" t="s">
         <v>20</v>
       </c>
       <c r="F113" t="s">
@@ -10185,51 +10185,51 @@
       </c>
       <c r="C115" t="s">
         <v>551</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>29</v>
       </c>
       <c r="F115" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>553</v>
       </c>
       <c r="D116">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E116" t="s">
         <v>29</v>
       </c>
       <c r="F116" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>113</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>554</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>555</v>
       </c>
       <c r="F117" t="s">
@@ -10305,88 +10305,88 @@
       </c>
       <c r="C121" t="s">
         <v>559</v>
       </c>
       <c r="D121">
         <v>27</v>
       </c>
       <c r="E121" t="s">
         <v>41</v>
       </c>
       <c r="F121" t="s">
         <v>428</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>118</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>560</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>119</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>561</v>
       </c>
       <c r="D123">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E123" t="s">
         <v>13</v>
       </c>
       <c r="F123" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>120</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>562</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>120</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>563</v>
       </c>
       <c r="D125">
         <v>25</v>
       </c>
       <c r="E125" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
@@ -10697,102 +10697,102 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>139</v>
       </c>
       <c r="C143" t="s">
         <v>587</v>
       </c>
       <c r="D143">
         <v>27</v>
       </c>
       <c r="E143" t="s">
         <v>49</v>
       </c>
       <c r="F143" t="s">
         <v>588</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>140</v>
       </c>
       <c r="C144" t="s">
         <v>589</v>
       </c>
       <c r="D144">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E144" t="s">
         <v>41</v>
       </c>
       <c r="F144" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>141</v>
       </c>
       <c r="C145" t="s">
         <v>590</v>
       </c>
       <c r="D145">
         <v>28</v>
       </c>
       <c r="E145" t="s">
         <v>366</v>
       </c>
       <c r="F145" t="s">
         <v>591</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>142</v>
       </c>
       <c r="C146" t="s">
         <v>592</v>
       </c>
       <c r="D146">
         <v>26</v>
       </c>
       <c r="E146" t="s">
         <v>32</v>
       </c>
       <c r="F146" t="s">
         <v>388</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>143</v>
       </c>
       <c r="C147" t="s">
         <v>593</v>
       </c>
       <c r="D147">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>29</v>
       </c>
       <c r="F147" t="s">
         <v>594</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>144</v>
       </c>
       <c r="C148" t="s">
         <v>595</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>18</v>
       </c>
     </row>
@@ -11419,51 +11419,51 @@
     <row r="186" spans="1:6">
       <c r="A186">
         <v>181</v>
       </c>
       <c r="C186" t="s">
         <v>650</v>
       </c>
       <c r="D186">
         <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>13</v>
       </c>
       <c r="F186" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>183</v>
       </c>
       <c r="C187" t="s">
         <v>652</v>
       </c>
       <c r="D187">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E187" t="s">
         <v>10</v>
       </c>
       <c r="F187" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="188" spans="1:6">
       <c r="A188">
         <v>184</v>
       </c>
       <c r="C188" t="s">
         <v>654</v>
       </c>
       <c r="D188">
         <v>28</v>
       </c>
       <c r="E188" t="s">
         <v>13</v>
       </c>
       <c r="F188" t="s">
         <v>651</v>
       </c>
     </row>
@@ -11484,51 +11484,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>186</v>
       </c>
       <c r="C190" t="s">
         <v>656</v>
       </c>
       <c r="D190">
         <v>28</v>
       </c>
       <c r="E190" t="s">
         <v>26</v>
       </c>
       <c r="F190" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>187</v>
       </c>
       <c r="C191" t="s">
         <v>657</v>
       </c>
       <c r="D191">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E191" t="s">
         <v>250</v>
       </c>
       <c r="F191" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>188</v>
       </c>
       <c r="C192" t="s">
         <v>658</v>
       </c>
       <c r="D192">
         <v>28</v>
       </c>
       <c r="E192" t="s">
         <v>318</v>
       </c>
     </row>
     <row r="193" spans="1:6">
       <c r="A193">
         <v>189</v>
@@ -11549,147 +11549,147 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>190</v>
       </c>
       <c r="C194" t="s">
         <v>660</v>
       </c>
       <c r="D194">
         <v>27</v>
       </c>
       <c r="E194" t="s">
         <v>318</v>
       </c>
       <c r="F194" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>191</v>
       </c>
       <c r="C195" t="s">
         <v>661</v>
       </c>
       <c r="D195">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E195" t="s">
         <v>44</v>
       </c>
       <c r="F195" t="s">
         <v>484</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>191</v>
       </c>
       <c r="C196" t="s">
         <v>662</v>
       </c>
       <c r="D196">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>346</v>
       </c>
       <c r="F196" t="s">
         <v>347</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>193</v>
       </c>
       <c r="C197" t="s">
         <v>663</v>
       </c>
       <c r="D197">
         <v>26</v>
       </c>
       <c r="E197" t="s">
         <v>32</v>
       </c>
       <c r="F197" t="s">
         <v>664</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>194</v>
       </c>
       <c r="C198" t="s">
         <v>665</v>
       </c>
       <c r="D198">
         <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>194</v>
       </c>
       <c r="C199" t="s">
         <v>666</v>
       </c>
       <c r="D199">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E199" t="s">
         <v>23</v>
       </c>
       <c r="F199" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>196</v>
       </c>
       <c r="C200" t="s">
         <v>667</v>
       </c>
       <c r="D200">
         <v>28</v>
       </c>
       <c r="E200" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>197</v>
       </c>
       <c r="C201" t="s">
         <v>668</v>
       </c>
       <c r="D201">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E201" t="s">
         <v>32</v>
       </c>
       <c r="F201" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>198</v>
       </c>
       <c r="C202" t="s">
         <v>669</v>
       </c>
       <c r="D202">
         <v>28</v>
       </c>
       <c r="E202" t="s">
         <v>94</v>
       </c>
       <c r="F202" t="s">
         <v>161</v>
       </c>
     </row>
@@ -11877,51 +11877,51 @@
     <row r="214" spans="1:6">
       <c r="A214">
         <v>209</v>
       </c>
       <c r="C214" t="s">
         <v>683</v>
       </c>
       <c r="D214">
         <v>26</v>
       </c>
       <c r="E214" t="s">
         <v>41</v>
       </c>
       <c r="F214" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="215" spans="1:6">
       <c r="A215">
         <v>211</v>
       </c>
       <c r="C215" t="s">
         <v>684</v>
       </c>
       <c r="D215">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E215" t="s">
         <v>13</v>
       </c>
       <c r="F215" t="s">
         <v>390</v>
       </c>
     </row>
     <row r="216" spans="1:6">
       <c r="A216">
         <v>212</v>
       </c>
       <c r="C216" t="s">
         <v>685</v>
       </c>
       <c r="D216">
         <v>27</v>
       </c>
       <c r="E216" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>213</v>
@@ -11990,51 +11990,51 @@
     <row r="221" spans="1:6">
       <c r="A221">
         <v>217</v>
       </c>
       <c r="C221" t="s">
         <v>691</v>
       </c>
       <c r="D221">
         <v>28</v>
       </c>
       <c r="E221" t="s">
         <v>366</v>
       </c>
       <c r="F221" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="222" spans="1:6">
       <c r="A222">
         <v>217</v>
       </c>
       <c r="C222" t="s">
         <v>692</v>
       </c>
       <c r="D222">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E222" t="s">
         <v>44</v>
       </c>
       <c r="F222" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="223" spans="1:6">
       <c r="A223">
         <v>219</v>
       </c>
       <c r="C223" t="s">
         <v>693</v>
       </c>
       <c r="D223">
         <v>28</v>
       </c>
       <c r="E223" t="s">
         <v>306</v>
       </c>
       <c r="F223" t="s">
         <v>307</v>
       </c>
     </row>
@@ -12239,51 +12239,51 @@
     <row r="236" spans="1:6">
       <c r="A236">
         <v>231</v>
       </c>
       <c r="C236" t="s">
         <v>708</v>
       </c>
       <c r="D236">
         <v>27</v>
       </c>
       <c r="E236" t="s">
         <v>20</v>
       </c>
       <c r="F236" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="237" spans="1:6">
       <c r="A237">
         <v>233</v>
       </c>
       <c r="C237" t="s">
         <v>709</v>
       </c>
       <c r="D237">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E237" t="s">
         <v>74</v>
       </c>
       <c r="F237" t="s">
         <v>640</v>
       </c>
     </row>
     <row r="238" spans="1:6">
       <c r="A238">
         <v>234</v>
       </c>
       <c r="C238" t="s">
         <v>710</v>
       </c>
       <c r="D238">
         <v>28</v>
       </c>
       <c r="E238" t="s">
         <v>13</v>
       </c>
       <c r="F238" t="s">
         <v>101</v>
       </c>
     </row>
@@ -12321,68 +12321,68 @@
         <v>640</v>
       </c>
     </row>
     <row r="241" spans="1:6">
       <c r="A241">
         <v>237</v>
       </c>
       <c r="C241" t="s">
         <v>713</v>
       </c>
       <c r="D241">
         <v>27</v>
       </c>
       <c r="E241" t="s">
         <v>521</v>
       </c>
     </row>
     <row r="242" spans="1:6">
       <c r="A242">
         <v>237</v>
       </c>
       <c r="C242" t="s">
         <v>714</v>
       </c>
       <c r="D242">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E242" t="s">
         <v>13</v>
       </c>
       <c r="F242" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="243" spans="1:6">
       <c r="A243">
         <v>239</v>
       </c>
       <c r="C243" t="s">
         <v>716</v>
       </c>
       <c r="D243">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E243" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="244" spans="1:6">
       <c r="A244">
         <v>240</v>
       </c>
       <c r="C244" t="s">
         <v>717</v>
       </c>
       <c r="D244">
         <v>27</v>
       </c>
       <c r="E244" t="s">
         <v>13</v>
       </c>
       <c r="F244" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="245" spans="1:6">
       <c r="A245">
         <v>240</v>
@@ -12728,51 +12728,51 @@
       </c>
       <c r="B13">
         <v>60.0</v>
       </c>
       <c r="C13" t="s">
         <v>743</v>
       </c>
       <c r="D13">
         <v>27</v>
       </c>
       <c r="E13" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14">
         <v>42.0</v>
       </c>
       <c r="C14" t="s">
         <v>744</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>6</v>
       </c>
       <c r="B15">
         <v>42.0</v>
       </c>
       <c r="C15" t="s">
         <v>745</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>49</v>
       </c>
       <c r="F15" t="s">
         <v>746</v>
       </c>
     </row>
@@ -12936,51 +12936,51 @@
       </c>
       <c r="B24">
         <v>24.0</v>
       </c>
       <c r="C24" t="s">
         <v>759</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>16</v>
       </c>
       <c r="B25">
         <v>24.0</v>
       </c>
       <c r="C25" t="s">
         <v>760</v>
       </c>
       <c r="D25">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>49</v>
       </c>
       <c r="F25" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>17</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>762</v>
       </c>
       <c r="D26">
         <v>26</v>
       </c>
       <c r="E26" t="s">
         <v>68</v>
       </c>
       <c r="F26" t="s">
@@ -13487,51 +13487,51 @@
       </c>
       <c r="C52" t="s">
         <v>803</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>49</v>
       </c>
       <c r="F52" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>44</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>804</v>
       </c>
       <c r="D53">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>45</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>805</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>44</v>
       </c>
       <c r="F54" t="s">
@@ -13724,51 +13724,51 @@
       </c>
       <c r="C64" t="s">
         <v>822</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>49</v>
       </c>
       <c r="F64" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>56</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>824</v>
       </c>
       <c r="D65">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E65" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>57</v>
       </c>
       <c r="B66">
         <v>6.0</v>
       </c>
       <c r="C66" t="s">
         <v>826</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>58</v>
@@ -13980,51 +13980,51 @@
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>842</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>70</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>843</v>
       </c>
       <c r="D79">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>26</v>
       </c>
       <c r="F79" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>71</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>844</v>
       </c>
       <c r="D80">
         <v>27</v>
       </c>
       <c r="E80" t="s">
         <v>49</v>
       </c>
       <c r="F80" t="s">
@@ -14471,51 +14471,51 @@
       </c>
       <c r="C103" t="s">
         <v>880</v>
       </c>
       <c r="D103">
         <v>28</v>
       </c>
       <c r="E103" t="s">
         <v>23</v>
       </c>
       <c r="F103" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>95</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>881</v>
       </c>
       <c r="D104">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E104" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>96</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>882</v>
       </c>
       <c r="D105">
         <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>29</v>
       </c>
       <c r="F105" t="s">
         <v>883</v>
       </c>
     </row>
@@ -14662,51 +14662,51 @@
       </c>
       <c r="C113" t="s">
         <v>894</v>
       </c>
       <c r="D113">
         <v>26</v>
       </c>
       <c r="E113" t="s">
         <v>29</v>
       </c>
       <c r="F113" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>105</v>
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>896</v>
       </c>
       <c r="D114">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>26</v>
       </c>
       <c r="F114" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>106</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>898</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>36</v>
       </c>
     </row>
@@ -14964,51 +14964,51 @@
       </c>
       <c r="B129">
         <v>3.0</v>
       </c>
       <c r="C129" t="s">
         <v>918</v>
       </c>
       <c r="D129">
         <v>27</v>
       </c>
       <c r="E129" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>121</v>
       </c>
       <c r="B130">
         <v>3.0</v>
       </c>
       <c r="C130" t="s">
         <v>920</v>
       </c>
       <c r="D130">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E130" t="s">
         <v>44</v>
       </c>
       <c r="F130" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>122</v>
       </c>
       <c r="B131">
         <v>3.0</v>
       </c>
       <c r="C131" t="s">
         <v>921</v>
       </c>
       <c r="D131">
         <v>25</v>
       </c>
       <c r="E131" t="s">
         <v>60</v>
       </c>
       <c r="F131" t="s">
@@ -15104,51 +15104,51 @@
       </c>
       <c r="C136" t="s">
         <v>928</v>
       </c>
       <c r="D136">
         <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>29</v>
       </c>
       <c r="F136" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>128</v>
       </c>
       <c r="B137">
         <v>3.0</v>
       </c>
       <c r="C137" t="s">
         <v>929</v>
       </c>
       <c r="D137">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E137" t="s">
         <v>44</v>
       </c>
       <c r="F137" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>129</v>
       </c>
       <c r="C138" t="s">
         <v>930</v>
       </c>
       <c r="D138">
         <v>26</v>
       </c>
       <c r="E138" t="s">
         <v>26</v>
       </c>
       <c r="F138" t="s">
         <v>931</v>
       </c>
     </row>
@@ -15296,51 +15296,51 @@
     <row r="148" spans="1:6">
       <c r="A148">
         <v>139</v>
       </c>
       <c r="C148" t="s">
         <v>943</v>
       </c>
       <c r="D148">
         <v>26</v>
       </c>
       <c r="E148" t="s">
         <v>17</v>
       </c>
       <c r="F148" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>140</v>
       </c>
       <c r="C149" t="s">
         <v>945</v>
       </c>
       <c r="D149">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>29</v>
       </c>
       <c r="F149" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>141</v>
       </c>
       <c r="C150" t="s">
         <v>946</v>
       </c>
       <c r="D150">
         <v>28</v>
       </c>
       <c r="E150" t="s">
         <v>94</v>
       </c>
       <c r="F150" t="s">
         <v>947</v>
       </c>
     </row>
@@ -15494,51 +15494,51 @@
         <v>961</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>151</v>
       </c>
       <c r="C160" t="s">
         <v>962</v>
       </c>
       <c r="D160">
         <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>152</v>
       </c>
       <c r="C161" t="s">
         <v>963</v>
       </c>
       <c r="D161">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E161" t="s">
         <v>250</v>
       </c>
       <c r="F161" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>153</v>
       </c>
       <c r="C162" t="s">
         <v>965</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>366</v>
       </c>
       <c r="F162" t="s">
         <v>966</v>
       </c>
     </row>
@@ -15695,102 +15695,102 @@
     <row r="172" spans="1:6">
       <c r="A172">
         <v>163</v>
       </c>
       <c r="C172" t="s">
         <v>979</v>
       </c>
       <c r="D172">
         <v>27</v>
       </c>
       <c r="E172" t="s">
         <v>26</v>
       </c>
       <c r="F172" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="173" spans="1:6">
       <c r="A173">
         <v>164</v>
       </c>
       <c r="C173" t="s">
         <v>980</v>
       </c>
       <c r="D173">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E173" t="s">
         <v>60</v>
       </c>
       <c r="F173" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="174" spans="1:6">
       <c r="A174">
         <v>165</v>
       </c>
       <c r="C174" t="s">
         <v>981</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>17</v>
       </c>
       <c r="F174" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>166</v>
       </c>
       <c r="C175" t="s">
         <v>982</v>
       </c>
       <c r="D175">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>318</v>
       </c>
       <c r="F175" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>166</v>
       </c>
       <c r="C176" t="s">
         <v>983</v>
       </c>
       <c r="D176">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E176" t="s">
         <v>68</v>
       </c>
       <c r="F176" t="s">
         <v>758</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>168</v>
       </c>
       <c r="C177" t="s">
         <v>984</v>
       </c>
       <c r="D177">
         <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>29</v>
       </c>
       <c r="F177" t="s">
         <v>771</v>
       </c>
     </row>
@@ -16111,119 +16111,119 @@
     <row r="197" spans="1:6">
       <c r="A197">
         <v>188</v>
       </c>
       <c r="C197" t="s">
         <v>1010</v>
       </c>
       <c r="D197">
         <v>24</v>
       </c>
       <c r="E197" t="s">
         <v>13</v>
       </c>
       <c r="F197" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="198" spans="1:6">
       <c r="A198">
         <v>189</v>
       </c>
       <c r="C198" t="s">
         <v>1011</v>
       </c>
       <c r="D198">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E198" t="s">
         <v>23</v>
       </c>
       <c r="F198" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="199" spans="1:6">
       <c r="A199">
         <v>190</v>
       </c>
       <c r="C199" t="s">
         <v>1012</v>
       </c>
       <c r="D199">
         <v>28</v>
       </c>
       <c r="E199" t="s">
         <v>13</v>
       </c>
       <c r="F199" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="200" spans="1:6">
       <c r="A200">
         <v>191</v>
       </c>
       <c r="C200" t="s">
         <v>1013</v>
       </c>
       <c r="D200">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>13</v>
       </c>
       <c r="F200" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>192</v>
       </c>
       <c r="C201" t="s">
         <v>1014</v>
       </c>
       <c r="D201">
         <v>27</v>
       </c>
       <c r="E201" t="s">
         <v>17</v>
       </c>
       <c r="F201" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>193</v>
       </c>
       <c r="C202" t="s">
         <v>1015</v>
       </c>
       <c r="D202">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E202" t="s">
         <v>26</v>
       </c>
       <c r="F202" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="203" spans="1:6">
       <c r="A203">
         <v>194</v>
       </c>
       <c r="C203" t="s">
         <v>1016</v>
       </c>
       <c r="D203">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>74</v>
       </c>
       <c r="F203" t="s">
         <v>1017</v>
       </c>
     </row>