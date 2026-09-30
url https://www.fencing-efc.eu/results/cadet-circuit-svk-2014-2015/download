--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1389,51 +1389,51 @@
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11">
         <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>27</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
         <v>17</v>
       </c>
       <c r="F12" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>17</v>
       </c>
       <c r="F13" t="s">
@@ -1566,51 +1566,51 @@
       </c>
       <c r="C20" t="s">
         <v>41</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>42</v>
       </c>
       <c r="D21">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>44</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
@@ -1626,51 +1626,51 @@
       </c>
       <c r="C23" t="s">
         <v>45</v>
       </c>
       <c r="D23">
         <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>27</v>
       </c>
       <c r="F23" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>18.0</v>
       </c>
       <c r="C24" t="s">
         <v>46</v>
       </c>
       <c r="D24">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>17</v>
       </c>
       <c r="F24" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>47</v>
       </c>
       <c r="D25">
         <v>27</v>
       </c>
       <c r="E25" t="s">
         <v>27</v>
       </c>
       <c r="F25" t="s">
@@ -2143,51 +2143,51 @@
       </c>
       <c r="C49" t="s">
         <v>88</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>17</v>
       </c>
       <c r="F49" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>89</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>90</v>
       </c>
       <c r="F50" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>92</v>
       </c>
       <c r="D51">
         <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>90</v>
       </c>
       <c r="F51" t="s">
@@ -2820,51 +2820,51 @@
       </c>
       <c r="C83" t="s">
         <v>142</v>
       </c>
       <c r="D83">
         <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>14</v>
       </c>
       <c r="F83" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>144</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
       <c r="F84" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>146</v>
       </c>
       <c r="D85">
         <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>129</v>
       </c>
       <c r="F85" t="s">
@@ -3017,51 +3017,51 @@
       </c>
       <c r="C93" t="s">
         <v>159</v>
       </c>
       <c r="D93">
         <v>27</v>
       </c>
       <c r="E93" t="s">
         <v>14</v>
       </c>
       <c r="F93" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3.0</v>
       </c>
       <c r="C94" t="s">
         <v>160</v>
       </c>
       <c r="D94">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E94" t="s">
         <v>161</v>
       </c>
       <c r="F94" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>163</v>
       </c>
       <c r="D95">
         <v>26</v>
       </c>
       <c r="E95" t="s">
         <v>90</v>
       </c>
       <c r="F95" t="s">
@@ -3277,51 +3277,51 @@
       </c>
       <c r="C106" t="s">
         <v>179</v>
       </c>
       <c r="D106">
         <v>26</v>
       </c>
       <c r="E106" t="s">
         <v>68</v>
       </c>
       <c r="F106" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3.0</v>
       </c>
       <c r="C107" t="s">
         <v>180</v>
       </c>
       <c r="D107">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E107" t="s">
         <v>20</v>
       </c>
       <c r="F107" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3.0</v>
       </c>
       <c r="C108" t="s">
         <v>182</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>90</v>
       </c>
       <c r="F108" t="s">
@@ -3574,85 +3574,85 @@
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>202</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>129</v>
       </c>
       <c r="F121" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="C122" t="s">
         <v>204</v>
       </c>
       <c r="D122">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E122" t="s">
         <v>90</v>
       </c>
       <c r="F122" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>205</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>27</v>
       </c>
       <c r="F123" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>207</v>
       </c>
       <c r="D124">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E124" t="s">
         <v>68</v>
       </c>
       <c r="F124" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>209</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>27</v>
       </c>
       <c r="F125" t="s">
         <v>48</v>
       </c>
     </row>
@@ -3778,51 +3778,51 @@
     <row r="133" spans="1:6">
       <c r="A133">
         <v>131</v>
       </c>
       <c r="C133" t="s">
         <v>219</v>
       </c>
       <c r="D133">
         <v>26</v>
       </c>
       <c r="E133" t="s">
         <v>74</v>
       </c>
       <c r="F133" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>220</v>
       </c>
       <c r="D134">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E134" t="s">
         <v>79</v>
       </c>
       <c r="F134" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>222</v>
       </c>
       <c r="D135">
         <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>74</v>
       </c>
       <c r="F135" t="s">
         <v>184</v>
       </c>
     </row>
@@ -3925,51 +3925,51 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>231</v>
       </c>
       <c r="D142">
         <v>27</v>
       </c>
       <c r="E142" t="s">
         <v>129</v>
       </c>
       <c r="F142" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>233</v>
       </c>
       <c r="D143">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>90</v>
       </c>
       <c r="F143" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>234</v>
       </c>
       <c r="D144">
         <v>24</v>
       </c>
       <c r="E144" t="s">
         <v>68</v>
       </c>
       <c r="F144" t="s">
         <v>208</v>
       </c>
     </row>
@@ -4052,51 +4052,51 @@
         <v>161</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
       </c>
       <c r="C150" t="s">
         <v>240</v>
       </c>
       <c r="D150">
         <v>24</v>
       </c>
       <c r="E150" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>241</v>
       </c>
       <c r="D151">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>79</v>
       </c>
       <c r="F151" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>150</v>
       </c>
       <c r="C152" t="s">
         <v>242</v>
       </c>
       <c r="D152">
         <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>27</v>
       </c>
       <c r="F152" t="s">
         <v>243</v>
       </c>
     </row>