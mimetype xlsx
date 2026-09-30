--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -3333,51 +3333,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>24</v>
       </c>
       <c r="F8" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>29</v>
       </c>
       <c r="F10" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3544,51 +3544,51 @@
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>49</v>
       </c>
       <c r="D19">
         <v>27</v>
       </c>
       <c r="E19" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
         <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>52</v>
       </c>
       <c r="F21" t="s">
@@ -3621,51 +3621,51 @@
       </c>
       <c r="C23" t="s">
         <v>54</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>24</v>
       </c>
       <c r="F23" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>56</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>13</v>
       </c>
       <c r="F24" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>58</v>
       </c>
       <c r="D25">
         <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>59</v>
       </c>
       <c r="F25" t="s">
@@ -3815,51 +3815,51 @@
       </c>
       <c r="C33" t="s">
         <v>75</v>
       </c>
       <c r="D33">
         <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>6.0</v>
       </c>
       <c r="C34" t="s">
         <v>77</v>
       </c>
       <c r="D34">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>24</v>
       </c>
       <c r="F34" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>78</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>24</v>
       </c>
       <c r="F35" t="s">
@@ -4554,51 +4554,51 @@
       </c>
       <c r="C71" t="s">
         <v>136</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>24</v>
       </c>
       <c r="F71" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>137</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>24</v>
       </c>
       <c r="F72" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>138</v>
       </c>
       <c r="D73">
         <v>29</v>
       </c>
       <c r="E73" t="s">
         <v>139</v>
       </c>
     </row>
@@ -5147,51 +5147,51 @@
       </c>
       <c r="C102" t="s">
         <v>182</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>184</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>176</v>
       </c>
       <c r="F103" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>186</v>
       </c>
       <c r="D104">
         <v>29</v>
       </c>
       <c r="E104" t="s">
         <v>99</v>
       </c>
       <c r="F104" t="s">
@@ -5498,71 +5498,71 @@
       </c>
       <c r="B120">
         <v>3.0</v>
       </c>
       <c r="C120" t="s">
         <v>209</v>
       </c>
       <c r="D120">
         <v>28</v>
       </c>
       <c r="E120" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>210</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>13</v>
       </c>
       <c r="F121" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>211</v>
       </c>
       <c r="D122">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>3.0</v>
       </c>
       <c r="C123" t="s">
         <v>212</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>59</v>
       </c>
       <c r="F123" t="s">
         <v>127</v>
       </c>
     </row>
@@ -5706,99 +5706,99 @@
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>226</v>
       </c>
       <c r="D131">
         <v>27</v>
       </c>
       <c r="E131" t="s">
         <v>107</v>
       </c>
       <c r="F131" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>228</v>
       </c>
       <c r="D132">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E132" t="s">
         <v>59</v>
       </c>
       <c r="F132" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>230</v>
       </c>
       <c r="D133">
         <v>27</v>
       </c>
       <c r="E133" t="s">
         <v>231</v>
       </c>
       <c r="F133" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>233</v>
       </c>
       <c r="D134">
         <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>234</v>
       </c>
       <c r="D135">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E135" t="s">
         <v>7</v>
       </c>
       <c r="F135" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>236</v>
       </c>
       <c r="D136">
         <v>26</v>
       </c>
       <c r="E136" t="s">
         <v>237</v>
       </c>
       <c r="F136" t="s">
         <v>225</v>
       </c>
     </row>
@@ -5904,51 +5904,51 @@
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>250</v>
       </c>
       <c r="D143">
         <v>26</v>
       </c>
       <c r="E143" t="s">
         <v>65</v>
       </c>
       <c r="F143" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>251</v>
       </c>
       <c r="D144">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>65</v>
       </c>
       <c r="F144" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>253</v>
       </c>
       <c r="D145">
         <v>26</v>
       </c>
       <c r="E145" t="s">
         <v>176</v>
       </c>
       <c r="F145" t="s">
         <v>254</v>
       </c>
     </row>
@@ -6099,51 +6099,51 @@
     <row r="155" spans="1:6">
       <c r="A155">
         <v>154</v>
       </c>
       <c r="C155" t="s">
         <v>267</v>
       </c>
       <c r="D155">
         <v>28</v>
       </c>
       <c r="E155" t="s">
         <v>47</v>
       </c>
       <c r="F155" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>268</v>
       </c>
       <c r="D156">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E156" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>269</v>
       </c>
       <c r="D157">
         <v>27</v>
       </c>
       <c r="E157" t="s">
         <v>65</v>
       </c>
       <c r="F157" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
@@ -6178,85 +6178,85 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>272</v>
       </c>
       <c r="D160">
         <v>28</v>
       </c>
       <c r="E160" t="s">
         <v>59</v>
       </c>
       <c r="F160" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>273</v>
       </c>
       <c r="D161">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E161" t="s">
         <v>248</v>
       </c>
       <c r="F161" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>274</v>
       </c>
       <c r="D162">
         <v>28</v>
       </c>
       <c r="E162" t="s">
         <v>107</v>
       </c>
       <c r="F162" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>275</v>
       </c>
       <c r="D163">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E163" t="s">
         <v>99</v>
       </c>
       <c r="F163" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>277</v>
       </c>
       <c r="D164">
         <v>25</v>
       </c>
       <c r="E164" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
@@ -6291,51 +6291,51 @@
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>282</v>
       </c>
       <c r="D167">
         <v>28</v>
       </c>
       <c r="E167" t="s">
         <v>107</v>
       </c>
       <c r="F167" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>167</v>
       </c>
       <c r="C168" t="s">
         <v>284</v>
       </c>
       <c r="D168">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E168" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="169" spans="1:6">
       <c r="A169">
         <v>168</v>
       </c>
       <c r="C169" t="s">
         <v>285</v>
       </c>
       <c r="D169">
         <v>27</v>
       </c>
       <c r="E169" t="s">
         <v>176</v>
       </c>
       <c r="F169" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
@@ -6570,51 +6570,51 @@
         <v>71</v>
       </c>
     </row>
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>305</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>184</v>
       </c>
       <c r="C186" t="s">
         <v>306</v>
       </c>
       <c r="D186">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E186" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>307</v>
       </c>
       <c r="D187">
         <v>26</v>
       </c>
       <c r="E187" t="s">
         <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
@@ -6738,51 +6738,51 @@
       </c>
       <c r="C5" t="s">
         <v>313</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>7</v>
       </c>
       <c r="F5" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>315</v>
       </c>
       <c r="D6">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E6" t="s">
         <v>24</v>
       </c>
       <c r="F6" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>316</v>
       </c>
       <c r="D7">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>139</v>
       </c>
     </row>
@@ -6812,51 +6812,51 @@
       </c>
       <c r="C9" t="s">
         <v>318</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>319</v>
       </c>
       <c r="D10">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>13</v>
       </c>
       <c r="F10" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>320</v>
       </c>
       <c r="D11">
         <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>59</v>
       </c>
       <c r="F11" t="s">
@@ -6892,71 +6892,71 @@
       </c>
       <c r="C13" t="s">
         <v>324</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>24</v>
       </c>
       <c r="F13" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>325</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>326</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>327</v>
       </c>
       <c r="D16">
         <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>107</v>
       </c>
       <c r="F16" t="s">
@@ -6972,71 +6972,71 @@
       </c>
       <c r="C17" t="s">
         <v>328</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>329</v>
       </c>
       <c r="D18">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>330</v>
       </c>
       <c r="D19">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>59</v>
       </c>
       <c r="F19" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>331</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
@@ -7089,51 +7089,51 @@
       </c>
       <c r="C23" t="s">
         <v>335</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>13</v>
       </c>
       <c r="F23" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>12.0</v>
       </c>
       <c r="C24" t="s">
         <v>337</v>
       </c>
       <c r="D24">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>24</v>
       </c>
       <c r="F24" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>339</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>24</v>
       </c>
       <c r="F25" t="s">
@@ -7183,51 +7183,51 @@
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>342</v>
       </c>
       <c r="D28">
         <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>343</v>
       </c>
       <c r="D29">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>344</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>21</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
@@ -7377,51 +7377,51 @@
       </c>
       <c r="C38" t="s">
         <v>357</v>
       </c>
       <c r="D38">
         <v>26</v>
       </c>
       <c r="E38" t="s">
         <v>7</v>
       </c>
       <c r="F38" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>359</v>
       </c>
       <c r="D39">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>24</v>
       </c>
       <c r="F39" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>360</v>
       </c>
       <c r="D40">
         <v>29</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
@@ -7437,51 +7437,51 @@
       </c>
       <c r="C41" t="s">
         <v>361</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>323</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>362</v>
       </c>
       <c r="D42">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E42" t="s">
         <v>27</v>
       </c>
       <c r="F42" t="s">
         <v>363</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>364</v>
       </c>
       <c r="D43">
         <v>28</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
@@ -7794,51 +7794,51 @@
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>389</v>
       </c>
       <c r="D59">
         <v>29</v>
       </c>
       <c r="E59" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>390</v>
       </c>
       <c r="D60">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E60" t="s">
         <v>353</v>
       </c>
       <c r="F60" t="s">
         <v>354</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>391</v>
       </c>
       <c r="D61">
         <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>99</v>
       </c>
       <c r="F61" t="s">
@@ -7854,51 +7854,51 @@
       </c>
       <c r="C62" t="s">
         <v>392</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>394</v>
       </c>
       <c r="D63">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>150</v>
       </c>
       <c r="F63" t="s">
         <v>151</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>395</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>139</v>
       </c>
     </row>
@@ -7951,51 +7951,51 @@
       </c>
       <c r="C67" t="s">
         <v>398</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>399</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>400</v>
       </c>
       <c r="D68">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>353</v>
       </c>
       <c r="F68" t="s">
         <v>401</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>402</v>
       </c>
       <c r="D69">
         <v>27</v>
       </c>
       <c r="E69" t="s">
         <v>42</v>
       </c>
       <c r="F69" t="s">
@@ -8239,51 +8239,51 @@
       </c>
       <c r="C82" t="s">
         <v>422</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>423</v>
       </c>
       <c r="D83">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E83" t="s">
         <v>107</v>
       </c>
       <c r="F83" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>425</v>
       </c>
       <c r="D84">
         <v>27</v>
       </c>
       <c r="E84" t="s">
         <v>27</v>
       </c>
     </row>
@@ -8530,51 +8530,51 @@
       </c>
       <c r="C97" t="s">
         <v>443</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>13</v>
       </c>
       <c r="F97" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>445</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>13</v>
       </c>
       <c r="F98" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>97</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>446</v>
       </c>
       <c r="D99">
         <v>29</v>
       </c>
       <c r="E99" t="s">
         <v>176</v>
       </c>
       <c r="F99" t="s">
@@ -8590,51 +8590,51 @@
       </c>
       <c r="C100" t="s">
         <v>447</v>
       </c>
       <c r="D100">
         <v>28</v>
       </c>
       <c r="E100" t="s">
         <v>7</v>
       </c>
       <c r="F100" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>448</v>
       </c>
       <c r="D101">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>68</v>
       </c>
       <c r="F101" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>449</v>
       </c>
       <c r="D102">
         <v>27</v>
       </c>
       <c r="E102" t="s">
         <v>24</v>
       </c>
       <c r="F102" t="s">
@@ -9243,51 +9243,51 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>490</v>
       </c>
       <c r="D134">
         <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>7</v>
       </c>
       <c r="F134" t="s">
         <v>314</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>491</v>
       </c>
       <c r="D135">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>492</v>
       </c>
       <c r="D136">
         <v>29</v>
       </c>
       <c r="E136" t="s">
         <v>99</v>
       </c>
       <c r="F136" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
@@ -9424,51 +9424,51 @@
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
       </c>
       <c r="C145" t="s">
         <v>503</v>
       </c>
       <c r="D145">
         <v>27</v>
       </c>
       <c r="E145" t="s">
         <v>59</v>
       </c>
       <c r="F145" t="s">
         <v>504</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>144</v>
       </c>
       <c r="C146" t="s">
         <v>505</v>
       </c>
       <c r="D146">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E146" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>506</v>
       </c>
       <c r="D147">
         <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>10</v>
       </c>
       <c r="F147" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
@@ -9916,68 +9916,68 @@
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>545</v>
       </c>
       <c r="D175">
         <v>28</v>
       </c>
       <c r="E175" t="s">
         <v>68</v>
       </c>
       <c r="F175" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>547</v>
       </c>
       <c r="D176">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E176" t="s">
         <v>68</v>
       </c>
       <c r="F176" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>548</v>
       </c>
       <c r="D177">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E177" t="s">
         <v>549</v>
       </c>
       <c r="F177" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>551</v>
       </c>
       <c r="D178">
         <v>29</v>
       </c>
       <c r="E178" t="s">
         <v>552</v>
       </c>
       <c r="F178" t="s">
         <v>553</v>
       </c>
     </row>
@@ -10086,51 +10086,51 @@
     <row r="185" spans="1:6">
       <c r="A185">
         <v>184</v>
       </c>
       <c r="C185" t="s">
         <v>562</v>
       </c>
       <c r="D185">
         <v>27</v>
       </c>
       <c r="E185" t="s">
         <v>42</v>
       </c>
       <c r="F185" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="186" spans="1:6">
       <c r="A186">
         <v>185</v>
       </c>
       <c r="C186" t="s">
         <v>564</v>
       </c>
       <c r="D186">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E186" t="s">
         <v>71</v>
       </c>
       <c r="F186" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="187" spans="1:6">
       <c r="A187">
         <v>186</v>
       </c>
       <c r="C187" t="s">
         <v>566</v>
       </c>
       <c r="D187">
         <v>27</v>
       </c>
       <c r="E187" t="s">
         <v>458</v>
       </c>
       <c r="F187" t="s">
         <v>567</v>
       </c>
     </row>
@@ -10171,51 +10171,51 @@
     <row r="190" spans="1:6">
       <c r="A190">
         <v>188</v>
       </c>
       <c r="C190" t="s">
         <v>571</v>
       </c>
       <c r="D190">
         <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>107</v>
       </c>
       <c r="F190" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="191" spans="1:6">
       <c r="A191">
         <v>190</v>
       </c>
       <c r="C191" t="s">
         <v>573</v>
       </c>
       <c r="D191">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E191" t="s">
         <v>10</v>
       </c>
       <c r="F191" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="192" spans="1:6">
       <c r="A192">
         <v>190</v>
       </c>
       <c r="C192" t="s">
         <v>574</v>
       </c>
       <c r="D192">
         <v>27</v>
       </c>
       <c r="E192" t="s">
         <v>99</v>
       </c>
       <c r="F192" t="s">
         <v>524</v>
       </c>
     </row>
@@ -10239,51 +10239,51 @@
     <row r="194" spans="1:6">
       <c r="A194">
         <v>193</v>
       </c>
       <c r="C194" t="s">
         <v>577</v>
       </c>
       <c r="D194">
         <v>28</v>
       </c>
       <c r="E194" t="s">
         <v>24</v>
       </c>
       <c r="F194" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>578</v>
       </c>
       <c r="D195">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E195" t="s">
         <v>39</v>
       </c>
       <c r="F195" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>579</v>
       </c>
       <c r="D196">
         <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>68</v>
       </c>
       <c r="F196" t="s">
         <v>295</v>
       </c>
     </row>
@@ -10341,51 +10341,51 @@
     <row r="200" spans="1:6">
       <c r="A200">
         <v>199</v>
       </c>
       <c r="C200" t="s">
         <v>584</v>
       </c>
       <c r="D200">
         <v>26</v>
       </c>
       <c r="E200" t="s">
         <v>231</v>
       </c>
       <c r="F200" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="201" spans="1:6">
       <c r="A201">
         <v>200</v>
       </c>
       <c r="C201" t="s">
         <v>585</v>
       </c>
       <c r="D201">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E201" t="s">
         <v>176</v>
       </c>
       <c r="F201" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="202" spans="1:6">
       <c r="A202">
         <v>201</v>
       </c>
       <c r="C202" t="s">
         <v>587</v>
       </c>
       <c r="D202">
         <v>28</v>
       </c>
       <c r="E202" t="s">
         <v>552</v>
       </c>
       <c r="F202" t="s">
         <v>553</v>
       </c>
     </row>
@@ -10530,51 +10530,51 @@
     <row r="212" spans="1:6">
       <c r="A212">
         <v>211</v>
       </c>
       <c r="C212" t="s">
         <v>601</v>
       </c>
       <c r="D212">
         <v>28</v>
       </c>
       <c r="E212" t="s">
         <v>68</v>
       </c>
       <c r="F212" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="213" spans="1:6">
       <c r="A213">
         <v>212</v>
       </c>
       <c r="C213" t="s">
         <v>602</v>
       </c>
       <c r="D213">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E213" t="s">
         <v>21</v>
       </c>
       <c r="F213" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="214" spans="1:6">
       <c r="A214">
         <v>212</v>
       </c>
       <c r="C214" t="s">
         <v>603</v>
       </c>
       <c r="D214">
         <v>29</v>
       </c>
       <c r="E214" t="s">
         <v>24</v>
       </c>
       <c r="F214" t="s">
         <v>413</v>
       </c>
     </row>
@@ -10598,51 +10598,51 @@
     <row r="216" spans="1:6">
       <c r="A216">
         <v>215</v>
       </c>
       <c r="C216" t="s">
         <v>605</v>
       </c>
       <c r="D216">
         <v>29</v>
       </c>
       <c r="E216" t="s">
         <v>24</v>
       </c>
       <c r="F216" t="s">
         <v>606</v>
       </c>
     </row>
     <row r="217" spans="1:6">
       <c r="A217">
         <v>216</v>
       </c>
       <c r="C217" t="s">
         <v>607</v>
       </c>
       <c r="D217">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E217" t="s">
         <v>27</v>
       </c>
       <c r="F217" t="s">
         <v>530</v>
       </c>
     </row>
     <row r="218" spans="1:6">
       <c r="A218">
         <v>217</v>
       </c>
       <c r="C218" t="s">
         <v>608</v>
       </c>
       <c r="D218">
         <v>29</v>
       </c>
       <c r="E218" t="s">
         <v>65</v>
       </c>
       <c r="F218" t="s">
         <v>609</v>
       </c>
     </row>
@@ -10810,113 +10810,113 @@
     <row r="229" spans="1:6">
       <c r="A229">
         <v>228</v>
       </c>
       <c r="C229" t="s">
         <v>624</v>
       </c>
       <c r="D229">
         <v>26</v>
       </c>
       <c r="E229" t="s">
         <v>42</v>
       </c>
       <c r="F229" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="230" spans="1:6">
       <c r="A230">
         <v>229</v>
       </c>
       <c r="C230" t="s">
         <v>625</v>
       </c>
       <c r="D230">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E230" t="s">
         <v>626</v>
       </c>
       <c r="F230" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="231" spans="1:6">
       <c r="A231">
         <v>229</v>
       </c>
       <c r="C231" t="s">
         <v>628</v>
       </c>
       <c r="D231">
         <v>27</v>
       </c>
       <c r="E231" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="232" spans="1:6">
       <c r="A232">
         <v>231</v>
       </c>
       <c r="C232" t="s">
         <v>629</v>
       </c>
       <c r="D232">
         <v>28</v>
       </c>
       <c r="E232" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="233" spans="1:6">
       <c r="A233">
         <v>232</v>
       </c>
       <c r="C233" t="s">
         <v>630</v>
       </c>
       <c r="D233">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E233" t="s">
         <v>176</v>
       </c>
       <c r="F233" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="234" spans="1:6">
       <c r="A234">
         <v>233</v>
       </c>
       <c r="C234" t="s">
         <v>631</v>
       </c>
       <c r="D234">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E234" t="s">
         <v>278</v>
       </c>
       <c r="F234" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="235" spans="1:6">
       <c r="A235">
         <v>234</v>
       </c>
       <c r="C235" t="s">
         <v>633</v>
       </c>
       <c r="D235">
         <v>27</v>
       </c>
       <c r="E235" t="s">
         <v>47</v>
       </c>
       <c r="F235" t="s">
         <v>48</v>
       </c>
     </row>
@@ -11129,116 +11129,116 @@
         <v>71</v>
       </c>
     </row>
     <row r="249" spans="1:6">
       <c r="A249">
         <v>248</v>
       </c>
       <c r="C249" t="s">
         <v>649</v>
       </c>
       <c r="D249">
         <v>29</v>
       </c>
       <c r="E249" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="250" spans="1:6">
       <c r="A250">
         <v>249</v>
       </c>
       <c r="C250" t="s">
         <v>650</v>
       </c>
       <c r="D250">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E250" t="s">
         <v>168</v>
       </c>
       <c r="F250" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="251" spans="1:6">
       <c r="A251">
         <v>250</v>
       </c>
       <c r="C251" t="s">
         <v>652</v>
       </c>
       <c r="D251">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E251" t="s">
         <v>47</v>
       </c>
       <c r="F251" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="252" spans="1:6">
       <c r="A252">
         <v>251</v>
       </c>
       <c r="C252" t="s">
         <v>654</v>
       </c>
       <c r="D252">
         <v>26</v>
       </c>
       <c r="E252" t="s">
         <v>42</v>
       </c>
       <c r="F252" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="253" spans="1:6">
       <c r="A253">
         <v>252</v>
       </c>
       <c r="C253" t="s">
         <v>655</v>
       </c>
       <c r="D253">
         <v>27</v>
       </c>
       <c r="E253" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="254" spans="1:6">
       <c r="A254">
         <v>252</v>
       </c>
       <c r="C254" t="s">
         <v>656</v>
       </c>
       <c r="D254">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E254" t="s">
         <v>231</v>
       </c>
       <c r="F254" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="255" spans="1:6">
       <c r="A255">
         <v>254</v>
       </c>
       <c r="C255" t="s">
         <v>657</v>
       </c>
       <c r="D255">
         <v>27</v>
       </c>
       <c r="E255" t="s">
         <v>107</v>
       </c>
       <c r="F255" t="s">
         <v>227</v>
       </c>
     </row>
@@ -11259,51 +11259,51 @@
     <row r="257" spans="1:6">
       <c r="A257">
         <v>256</v>
       </c>
       <c r="C257" t="s">
         <v>659</v>
       </c>
       <c r="D257">
         <v>27</v>
       </c>
       <c r="E257" t="s">
         <v>68</v>
       </c>
       <c r="F257" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="258" spans="1:6">
       <c r="A258">
         <v>256</v>
       </c>
       <c r="C258" t="s">
         <v>660</v>
       </c>
       <c r="D258">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E258" t="s">
         <v>68</v>
       </c>
       <c r="F258" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="259" spans="1:6">
       <c r="A259">
         <v>258</v>
       </c>
       <c r="C259" t="s">
         <v>661</v>
       </c>
       <c r="D259">
         <v>27</v>
       </c>
       <c r="E259" t="s">
         <v>150</v>
       </c>
       <c r="F259" t="s">
         <v>662</v>
       </c>
     </row>
@@ -11327,51 +11327,51 @@
     <row r="261" spans="1:6">
       <c r="A261">
         <v>260</v>
       </c>
       <c r="C261" t="s">
         <v>664</v>
       </c>
       <c r="D261">
         <v>27</v>
       </c>
       <c r="E261" t="s">
         <v>68</v>
       </c>
       <c r="F261" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="262" spans="1:6">
       <c r="A262">
         <v>260</v>
       </c>
       <c r="C262" t="s">
         <v>665</v>
       </c>
       <c r="D262">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E262" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="263" spans="1:6">
       <c r="A263">
         <v>262</v>
       </c>
       <c r="C263" t="s">
         <v>666</v>
       </c>
       <c r="D263">
         <v>29</v>
       </c>
       <c r="E263" t="s">
         <v>107</v>
       </c>
       <c r="F263" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="264" spans="1:6">
       <c r="A264">
         <v>262</v>
@@ -11389,99 +11389,99 @@
         <v>576</v>
       </c>
     </row>
     <row r="265" spans="1:6">
       <c r="A265">
         <v>264</v>
       </c>
       <c r="C265" t="s">
         <v>668</v>
       </c>
       <c r="D265">
         <v>28</v>
       </c>
       <c r="E265" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="266" spans="1:6">
       <c r="A266">
         <v>265</v>
       </c>
       <c r="C266" t="s">
         <v>669</v>
       </c>
       <c r="D266">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E266" t="s">
         <v>248</v>
       </c>
       <c r="F266" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="267" spans="1:6">
       <c r="A267">
         <v>265</v>
       </c>
       <c r="C267" t="s">
         <v>670</v>
       </c>
       <c r="D267">
         <v>27</v>
       </c>
       <c r="E267" t="s">
         <v>21</v>
       </c>
       <c r="F267" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="268" spans="1:6">
       <c r="A268">
         <v>265</v>
       </c>
       <c r="C268" t="s">
         <v>671</v>
       </c>
       <c r="D268">
         <v>26</v>
       </c>
       <c r="E268" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="269" spans="1:6">
       <c r="A269">
         <v>268</v>
       </c>
       <c r="C269" t="s">
         <v>672</v>
       </c>
       <c r="D269">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E269" t="s">
         <v>71</v>
       </c>
       <c r="F269" t="s">
         <v>292</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
@@ -11734,51 +11734,51 @@
       </c>
       <c r="C12" t="s">
         <v>688</v>
       </c>
       <c r="D12">
         <v>29</v>
       </c>
       <c r="E12" t="s">
         <v>13</v>
       </c>
       <c r="F12" t="s">
         <v>689</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>690</v>
       </c>
       <c r="D13">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>691</v>
       </c>
       <c r="F13" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>693</v>
       </c>
       <c r="D14">
         <v>27</v>
       </c>
       <c r="E14" t="s">
         <v>13</v>
       </c>
       <c r="F14" t="s">
@@ -11794,91 +11794,91 @@
       </c>
       <c r="C15" t="s">
         <v>695</v>
       </c>
       <c r="D15">
         <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>13</v>
       </c>
       <c r="F15" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>697</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>696</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>698</v>
       </c>
       <c r="D17">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>24</v>
       </c>
       <c r="F17" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>699</v>
       </c>
       <c r="D18">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>24</v>
       </c>
       <c r="F18" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>700</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
@@ -12071,51 +12071,51 @@
       </c>
       <c r="C29" t="s">
         <v>713</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>714</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>715</v>
       </c>
       <c r="D30">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>716</v>
       </c>
       <c r="D31">
         <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31" t="s">
         <v>11</v>
       </c>
     </row>
@@ -12690,51 +12690,51 @@
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>757</v>
       </c>
       <c r="D61">
         <v>28</v>
       </c>
       <c r="E61" t="s">
         <v>139</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>758</v>
       </c>
       <c r="D62">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>759</v>
       </c>
       <c r="D63">
         <v>29</v>
       </c>
       <c r="E63" t="s">
         <v>176</v>
       </c>
       <c r="F63" t="s">
@@ -12887,51 +12887,51 @@
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>771</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>772</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>626</v>
       </c>
       <c r="F72" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>774</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>24</v>
       </c>
       <c r="F73" t="s">
@@ -13044,51 +13044,51 @@
       </c>
       <c r="C79" t="s">
         <v>781</v>
       </c>
       <c r="D79">
         <v>28</v>
       </c>
       <c r="E79" t="s">
         <v>782</v>
       </c>
       <c r="F79" t="s">
         <v>783</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>784</v>
       </c>
       <c r="D80">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>752</v>
       </c>
       <c r="F80" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>786</v>
       </c>
       <c r="D81">
         <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>150</v>
       </c>
     </row>
@@ -13138,51 +13138,51 @@
       </c>
       <c r="C84" t="s">
         <v>790</v>
       </c>
       <c r="D84">
         <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>691</v>
       </c>
       <c r="F84" t="s">
         <v>692</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>791</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>24</v>
       </c>
       <c r="F85" t="s">
         <v>792</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>793</v>
       </c>
       <c r="D86">
         <v>28</v>
       </c>
       <c r="E86" t="s">
         <v>68</v>
       </c>
       <c r="F86" t="s">
@@ -13717,51 +13717,51 @@
       </c>
       <c r="C114" t="s">
         <v>830</v>
       </c>
       <c r="D114">
         <v>28</v>
       </c>
       <c r="E114" t="s">
         <v>549</v>
       </c>
       <c r="F114" t="s">
         <v>831</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>832</v>
       </c>
       <c r="D115">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>833</v>
       </c>
       <c r="D116">
         <v>26</v>
       </c>
       <c r="E116" t="s">
         <v>24</v>
       </c>
       <c r="F116" t="s">
@@ -14455,51 +14455,51 @@
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>885</v>
       </c>
       <c r="D156">
         <v>24</v>
       </c>
       <c r="E156" t="s">
         <v>176</v>
       </c>
       <c r="F156" t="s">
         <v>586</v>
       </c>
     </row>
     <row r="157" spans="1:6">
       <c r="A157">
         <v>156</v>
       </c>
       <c r="C157" t="s">
         <v>886</v>
       </c>
       <c r="D157">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E157" t="s">
         <v>176</v>
       </c>
       <c r="F157" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>887</v>
       </c>
       <c r="D158">
         <v>26</v>
       </c>
       <c r="E158" t="s">
         <v>176</v>
       </c>
       <c r="F158" t="s">
         <v>881</v>
       </c>
     </row>
@@ -14588,51 +14588,51 @@
     <row r="164" spans="1:6">
       <c r="A164">
         <v>163</v>
       </c>
       <c r="C164" t="s">
         <v>893</v>
       </c>
       <c r="D164">
         <v>26</v>
       </c>
       <c r="E164" t="s">
         <v>47</v>
       </c>
       <c r="F164" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>894</v>
       </c>
       <c r="D165">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E165" t="s">
         <v>42</v>
       </c>
       <c r="F165" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>895</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
@@ -14752,51 +14752,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>172</v>
       </c>
       <c r="C174" t="s">
         <v>903</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>21</v>
       </c>
       <c r="F174" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>904</v>
       </c>
       <c r="D175">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E175" t="s">
         <v>47</v>
       </c>
       <c r="F175" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>906</v>
       </c>
       <c r="D176">
         <v>28</v>
       </c>
       <c r="E176" t="s">
         <v>42</v>
       </c>
       <c r="F176" t="s">
         <v>907</v>
       </c>
     </row>
@@ -14820,68 +14820,68 @@
     <row r="178" spans="1:6">
       <c r="A178">
         <v>176</v>
       </c>
       <c r="C178" t="s">
         <v>909</v>
       </c>
       <c r="D178">
         <v>26</v>
       </c>
       <c r="E178" t="s">
         <v>107</v>
       </c>
       <c r="F178" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>178</v>
       </c>
       <c r="C179" t="s">
         <v>910</v>
       </c>
       <c r="D179">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E179" t="s">
         <v>21</v>
       </c>
       <c r="F179" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="180" spans="1:6">
       <c r="A180">
         <v>179</v>
       </c>
       <c r="C180" t="s">
         <v>631</v>
       </c>
       <c r="D180">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E180" t="s">
         <v>278</v>
       </c>
       <c r="F180" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="181" spans="1:6">
       <c r="A181">
         <v>179</v>
       </c>
       <c r="C181" t="s">
         <v>911</v>
       </c>
       <c r="D181">
         <v>26</v>
       </c>
       <c r="E181" t="s">
         <v>21</v>
       </c>
       <c r="F181" t="s">
         <v>706</v>
       </c>
     </row>