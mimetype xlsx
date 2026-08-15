--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -1176,51 +1176,51 @@
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
@@ -1236,91 +1236,91 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>27</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>33.0</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10">
         <v>29</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>33.0</v>
       </c>
       <c r="C11" t="s">
         <v>25</v>
       </c>
       <c r="D11">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12">
         <v>27</v>
       </c>
       <c r="E12" t="s">
         <v>28</v>
       </c>
       <c r="F12" t="s">
@@ -1336,88 +1336,88 @@
       </c>
       <c r="C13" t="s">
         <v>30</v>
       </c>
       <c r="D13">
         <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>28</v>
       </c>
       <c r="F13" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
         <v>28</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>28</v>
       </c>
       <c r="F17" t="s">
@@ -1473,51 +1473,51 @@
       </c>
       <c r="C20" t="s">
         <v>43</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>16</v>
       </c>
       <c r="F20" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>18.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>19</v>
       </c>
       <c r="F21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>18.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1553,51 +1553,51 @@
       </c>
       <c r="C24" t="s">
         <v>49</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>19</v>
       </c>
       <c r="F24" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>18.0</v>
       </c>
       <c r="C25" t="s">
         <v>50</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>51</v>
       </c>
       <c r="D26">
         <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>19</v>
       </c>
       <c r="F26" t="s">
@@ -1670,51 +1670,51 @@
       </c>
       <c r="C30" t="s">
         <v>57</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>59</v>
       </c>
       <c r="D31">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>60</v>
       </c>
       <c r="D32">
         <v>28</v>
       </c>
       <c r="E32" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
@@ -1764,51 +1764,51 @@
       </c>
       <c r="C35" t="s">
         <v>67</v>
       </c>
       <c r="D35">
         <v>29</v>
       </c>
       <c r="E35" t="s">
         <v>19</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>68</v>
       </c>
       <c r="D36">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
         <v>28</v>
       </c>
       <c r="E37" t="s">
         <v>19</v>
       </c>
       <c r="F37" t="s">
@@ -1824,51 +1824,51 @@
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>16</v>
       </c>
       <c r="F38" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>72</v>
       </c>
       <c r="D39">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E39" t="s">
         <v>28</v>
       </c>
       <c r="F39" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>6.0</v>
       </c>
       <c r="C40" t="s">
         <v>74</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>28</v>
       </c>
       <c r="F40" t="s">
@@ -1924,51 +1924,51 @@
       </c>
       <c r="C43" t="s">
         <v>78</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>28</v>
       </c>
       <c r="F43" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>79</v>
       </c>
       <c r="D44">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E44" t="s">
         <v>28</v>
       </c>
       <c r="F44" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>80</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>28</v>
       </c>
       <c r="F45" t="s">
@@ -2004,51 +2004,51 @@
       </c>
       <c r="C47" t="s">
         <v>82</v>
       </c>
       <c r="D47">
         <v>26</v>
       </c>
       <c r="E47" t="s">
         <v>16</v>
       </c>
       <c r="F47" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>84</v>
       </c>
       <c r="D48">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>7</v>
       </c>
       <c r="F48" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>6.0</v>
       </c>
       <c r="C49" t="s">
         <v>85</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>7</v>
       </c>
       <c r="F49" t="s">
@@ -2104,51 +2104,51 @@
       </c>
       <c r="C52" t="s">
         <v>89</v>
       </c>
       <c r="D52">
         <v>28</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
         <v>28</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
@@ -2164,91 +2164,91 @@
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
       <c r="F55" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>95</v>
       </c>
       <c r="D57">
         <v>26</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>98</v>
       </c>
       <c r="D59">
         <v>27</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
@@ -2381,51 +2381,51 @@
       </c>
       <c r="C66" t="s">
         <v>106</v>
       </c>
       <c r="D66">
         <v>28</v>
       </c>
       <c r="E66" t="s">
         <v>16</v>
       </c>
       <c r="F66" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>3.0</v>
       </c>
       <c r="C67" t="s">
         <v>107</v>
       </c>
       <c r="D67">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>108</v>
       </c>
       <c r="F67" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>110</v>
       </c>
       <c r="D68">
         <v>28</v>
       </c>
       <c r="E68" t="s">
         <v>33</v>
       </c>
     </row>
@@ -2438,71 +2438,71 @@
       </c>
       <c r="C69" t="s">
         <v>111</v>
       </c>
       <c r="D69">
         <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>19</v>
       </c>
       <c r="F69" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>67</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>112</v>
       </c>
       <c r="D70">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E70" t="s">
         <v>16</v>
       </c>
       <c r="F70" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
         <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>53</v>
       </c>
       <c r="F72" t="s">
@@ -2578,51 +2578,51 @@
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>122</v>
       </c>
       <c r="D77">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E77" t="s">
         <v>62</v>
       </c>
       <c r="F77" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>123</v>
       </c>
       <c r="D78">
         <v>27</v>
       </c>
       <c r="E78" t="s">
         <v>7</v>
       </c>
       <c r="F78" t="s">
@@ -2678,151 +2678,151 @@
       </c>
       <c r="C81" t="s">
         <v>129</v>
       </c>
       <c r="D81">
         <v>28</v>
       </c>
       <c r="E81" t="s">
         <v>28</v>
       </c>
       <c r="F81" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>130</v>
       </c>
       <c r="D82">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>22</v>
       </c>
       <c r="F82" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>3.0</v>
       </c>
       <c r="C83" t="s">
         <v>131</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>53</v>
       </c>
       <c r="F83" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>3.0</v>
       </c>
       <c r="C84" t="s">
         <v>133</v>
       </c>
       <c r="D84">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E84" t="s">
         <v>62</v>
       </c>
       <c r="F84" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>83</v>
       </c>
       <c r="B85">
         <v>3.0</v>
       </c>
       <c r="C85" t="s">
         <v>134</v>
       </c>
       <c r="D85">
         <v>27</v>
       </c>
       <c r="E85" t="s">
         <v>135</v>
       </c>
       <c r="F85" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>83</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>137</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>16</v>
       </c>
       <c r="F86" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>138</v>
       </c>
       <c r="D87">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E87" t="s">
         <v>16</v>
       </c>
       <c r="F87" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>117</v>
       </c>
       <c r="F88" t="s">
@@ -2958,91 +2958,91 @@
       </c>
       <c r="C95" t="s">
         <v>150</v>
       </c>
       <c r="D95">
         <v>27</v>
       </c>
       <c r="E95" t="s">
         <v>35</v>
       </c>
       <c r="F95" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>151</v>
       </c>
       <c r="D96">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E96" t="s">
         <v>152</v>
       </c>
       <c r="F96" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>154</v>
       </c>
       <c r="D97">
         <v>27</v>
       </c>
       <c r="E97" t="s">
         <v>53</v>
       </c>
       <c r="F97" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>155</v>
       </c>
       <c r="D98">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E98" t="s">
         <v>152</v>
       </c>
       <c r="F98" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>156</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>157</v>
       </c>
       <c r="F99" t="s">
@@ -3078,51 +3078,51 @@
       </c>
       <c r="C101" t="s">
         <v>160</v>
       </c>
       <c r="D101">
         <v>26</v>
       </c>
       <c r="E101" t="s">
         <v>135</v>
       </c>
       <c r="F101" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3.0</v>
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
         <v>26</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
       <c r="F103" t="s">
@@ -3138,51 +3138,51 @@
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
         <v>148</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>167</v>
       </c>
       <c r="D105">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E105" t="s">
         <v>62</v>
       </c>
       <c r="F105" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
         <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>152</v>
       </c>
       <c r="F106" t="s">
@@ -3218,51 +3218,51 @@
       </c>
       <c r="C108" t="s">
         <v>171</v>
       </c>
       <c r="D108">
         <v>26</v>
       </c>
       <c r="E108" t="s">
         <v>35</v>
       </c>
       <c r="F108" t="s">
         <v>172</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>16</v>
       </c>
       <c r="F109" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
         <v>28</v>
       </c>
       <c r="E110" t="s">
         <v>135</v>
       </c>
       <c r="F110" t="s">
@@ -3275,85 +3275,85 @@
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>176</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>28</v>
       </c>
       <c r="F111" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>178</v>
       </c>
       <c r="D112">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E112" t="s">
         <v>53</v>
       </c>
       <c r="F112" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>179</v>
       </c>
       <c r="D113">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E113" t="s">
         <v>16</v>
       </c>
       <c r="F113" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>180</v>
       </c>
       <c r="D114">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E114" t="s">
         <v>22</v>
       </c>
       <c r="F114" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>113</v>
       </c>
       <c r="C115" t="s">
         <v>181</v>
       </c>
       <c r="D115">
         <v>27</v>
       </c>
       <c r="E115" t="s">
         <v>182</v>
       </c>
       <c r="F115" t="s">
         <v>183</v>
       </c>
     </row>
@@ -3377,51 +3377,51 @@
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>186</v>
       </c>
       <c r="D117">
         <v>25</v>
       </c>
       <c r="E117" t="s">
         <v>16</v>
       </c>
       <c r="F117" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
         <v>25</v>
       </c>
       <c r="E119" t="s">
         <v>152</v>
       </c>
       <c r="F119" t="s">
         <v>189</v>
       </c>
     </row>
@@ -3479,51 +3479,51 @@
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="C123" t="s">
         <v>194</v>
       </c>
       <c r="D123">
         <v>28</v>
       </c>
       <c r="E123" t="s">
         <v>152</v>
       </c>
       <c r="F123" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="C124" t="s">
         <v>196</v>
       </c>
       <c r="D124">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E124" t="s">
         <v>16</v>
       </c>
       <c r="F124" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="C125" t="s">
         <v>197</v>
       </c>
       <c r="D125">
         <v>24</v>
       </c>
       <c r="E125" t="s">
         <v>22</v>
       </c>
       <c r="F125" t="s">
         <v>165</v>
       </c>
     </row>
@@ -3578,51 +3578,51 @@
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>62</v>
       </c>
       <c r="F129" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>203</v>
       </c>
       <c r="D130">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E130" t="s">
         <v>152</v>
       </c>
       <c r="F130" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="131" spans="1:6">
       <c r="A131">
         <v>130</v>
       </c>
       <c r="C131" t="s">
         <v>204</v>
       </c>
       <c r="D131">
         <v>28</v>
       </c>
       <c r="E131" t="s">
         <v>62</v>
       </c>
       <c r="F131" t="s">
         <v>63</v>
       </c>
     </row>
@@ -3660,99 +3660,99 @@
     <row r="134" spans="1:6">
       <c r="A134">
         <v>132</v>
       </c>
       <c r="C134" t="s">
         <v>207</v>
       </c>
       <c r="D134">
         <v>28</v>
       </c>
       <c r="E134" t="s">
         <v>117</v>
       </c>
       <c r="F134" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>209</v>
       </c>
       <c r="D135">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E135" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>210</v>
       </c>
       <c r="D136">
         <v>27</v>
       </c>
       <c r="E136" t="s">
         <v>35</v>
       </c>
       <c r="F136" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>211</v>
       </c>
       <c r="D137">
         <v>28</v>
       </c>
       <c r="E137" t="s">
         <v>157</v>
       </c>
       <c r="F137" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>62</v>
       </c>
       <c r="F138" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
         <v>26</v>
       </c>
       <c r="E139" t="s">
         <v>135</v>
       </c>
       <c r="F139" t="s">
         <v>161</v>
       </c>
     </row>