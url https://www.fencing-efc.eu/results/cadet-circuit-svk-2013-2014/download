--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1096,91 +1096,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5">
         <v>27</v>
       </c>
       <c r="E5" t="s">
         <v>13</v>
       </c>
       <c r="F5" t="s">
@@ -1196,71 +1196,71 @@
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
         <v>28</v>
       </c>
       <c r="E6" t="s">
         <v>16</v>
       </c>
       <c r="F6" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9">
         <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" t="s">
@@ -2124,51 +2124,51 @@
       </c>
       <c r="C53" t="s">
         <v>90</v>
       </c>
       <c r="D53">
         <v>28</v>
       </c>
       <c r="E53" t="s">
         <v>16</v>
       </c>
       <c r="F53" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>91</v>
       </c>
       <c r="D54">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>7</v>
       </c>
       <c r="F54" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>6.0</v>
       </c>
       <c r="C55" t="s">
         <v>92</v>
       </c>
       <c r="D55">
         <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>28</v>
       </c>
       <c r="F55" t="s">
@@ -2184,51 +2184,51 @@
       </c>
       <c r="C56" t="s">
         <v>94</v>
       </c>
       <c r="D56">
         <v>28</v>
       </c>
       <c r="E56" t="s">
         <v>28</v>
       </c>
       <c r="F56" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>95</v>
       </c>
       <c r="D57">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E57" t="s">
         <v>16</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>96</v>
       </c>
       <c r="D58">
         <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>7</v>
       </c>
       <c r="F58" t="s">
@@ -2304,51 +2304,51 @@
       </c>
       <c r="C62" t="s">
         <v>101</v>
       </c>
       <c r="D62">
         <v>29</v>
       </c>
       <c r="E62" t="s">
         <v>19</v>
       </c>
       <c r="F62" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>102</v>
       </c>
       <c r="D63">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E63" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>103</v>
       </c>
       <c r="D64">
         <v>27</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
       <c r="F64" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2478,51 +2478,51 @@
       </c>
       <c r="C71" t="s">
         <v>113</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>114</v>
       </c>
       <c r="D72">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E72" t="s">
         <v>53</v>
       </c>
       <c r="F72" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>71</v>
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>116</v>
       </c>
       <c r="D73">
         <v>27</v>
       </c>
       <c r="E73" t="s">
         <v>117</v>
       </c>
       <c r="F73" t="s">
@@ -2538,51 +2538,51 @@
       </c>
       <c r="C74" t="s">
         <v>119</v>
       </c>
       <c r="D74">
         <v>29</v>
       </c>
       <c r="E74" t="s">
         <v>28</v>
       </c>
       <c r="F74" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>120</v>
       </c>
       <c r="D75">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>121</v>
       </c>
       <c r="D76">
         <v>28</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
@@ -2818,51 +2818,51 @@
       </c>
       <c r="C88" t="s">
         <v>139</v>
       </c>
       <c r="D88">
         <v>28</v>
       </c>
       <c r="E88" t="s">
         <v>117</v>
       </c>
       <c r="F88" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>141</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>53</v>
       </c>
       <c r="F89" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>142</v>
       </c>
       <c r="D90">
         <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>16</v>
       </c>
       <c r="F90" t="s">
@@ -3098,51 +3098,51 @@
       </c>
       <c r="C102" t="s">
         <v>162</v>
       </c>
       <c r="D102">
         <v>26</v>
       </c>
       <c r="E102" t="s">
         <v>62</v>
       </c>
       <c r="F102" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3.0</v>
       </c>
       <c r="C103" t="s">
         <v>164</v>
       </c>
       <c r="D103">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E103" t="s">
         <v>22</v>
       </c>
       <c r="F103" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3.0</v>
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
         <v>28</v>
       </c>
       <c r="E104" t="s">
         <v>7</v>
       </c>
       <c r="F104" t="s">
@@ -3238,51 +3238,51 @@
       </c>
       <c r="C109" t="s">
         <v>173</v>
       </c>
       <c r="D109">
         <v>27</v>
       </c>
       <c r="E109" t="s">
         <v>16</v>
       </c>
       <c r="F109" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>174</v>
       </c>
       <c r="D110">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E110" t="s">
         <v>135</v>
       </c>
       <c r="F110" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>176</v>
       </c>
       <c r="D111">
         <v>29</v>
       </c>
       <c r="E111" t="s">
         <v>28</v>
       </c>
       <c r="F111" t="s">
@@ -3394,51 +3394,51 @@
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="C118" t="s">
         <v>187</v>
       </c>
       <c r="D118">
         <v>28</v>
       </c>
       <c r="E118" t="s">
         <v>16</v>
       </c>
       <c r="F118" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="C119" t="s">
         <v>188</v>
       </c>
       <c r="D119">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E119" t="s">
         <v>152</v>
       </c>
       <c r="F119" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
         <v>26</v>
       </c>
       <c r="E120" t="s">
         <v>62</v>
       </c>
       <c r="F120" t="s">
         <v>191</v>
       </c>
     </row>
@@ -3544,51 +3544,51 @@
         <v>199</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>26</v>
       </c>
       <c r="E127" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="128" spans="1:6">
       <c r="A128">
         <v>127</v>
       </c>
       <c r="C128" t="s">
         <v>201</v>
       </c>
       <c r="D128">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E128" t="s">
         <v>152</v>
       </c>
       <c r="F128" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>128</v>
       </c>
       <c r="C129" t="s">
         <v>202</v>
       </c>
       <c r="D129">
         <v>26</v>
       </c>
       <c r="E129" t="s">
         <v>62</v>
       </c>
       <c r="F129" t="s">
         <v>163</v>
       </c>
     </row>
@@ -3725,51 +3725,51 @@
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>213</v>
       </c>
       <c r="D138">
         <v>27</v>
       </c>
       <c r="E138" t="s">
         <v>62</v>
       </c>
       <c r="F138" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>214</v>
       </c>
       <c r="D139">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E139" t="s">
         <v>135</v>
       </c>
       <c r="F139" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>138</v>
       </c>
       <c r="C140" t="s">
         <v>215</v>
       </c>
       <c r="D140">
         <v>26</v>
       </c>
       <c r="E140" t="s">
         <v>135</v>
       </c>
       <c r="F140" t="s">
         <v>161</v>
       </c>
     </row>