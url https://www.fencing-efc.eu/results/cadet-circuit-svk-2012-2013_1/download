--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2810,51 +2810,51 @@
       </c>
       <c r="C3" t="s">
         <v>8</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>40.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -2910,51 +2910,51 @@
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8">
         <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>16.0</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10">
         <v>27</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>13</v>
       </c>
     </row>
@@ -3007,51 +3007,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>29</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>30</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
       <c r="F15" t="s">
         <v>35</v>
       </c>
     </row>
@@ -3181,51 +3181,51 @@
       </c>
       <c r="B22">
         <v>8.0</v>
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>51</v>
       </c>
       <c r="F23" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>54</v>
       </c>
       <c r="F24" t="s">
@@ -3278,51 +3278,51 @@
       </c>
       <c r="C27" t="s">
         <v>58</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>21</v>
       </c>
       <c r="F27" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
         <v>62</v>
       </c>
     </row>
@@ -3412,51 +3412,51 @@
       </c>
       <c r="C34" t="s">
         <v>72</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>7</v>
       </c>
       <c r="F34" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E35" t="s">
         <v>21</v>
       </c>
       <c r="F35" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>75</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>15</v>
       </c>
       <c r="F36" t="s">
@@ -3469,51 +3469,51 @@
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>77</v>
       </c>
       <c r="D37">
         <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>49</v>
       </c>
       <c r="F38" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>4.0</v>
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>29</v>
       </c>
       <c r="E39" t="s">
         <v>65</v>
       </c>
       <c r="F39" t="s">
@@ -3709,71 +3709,71 @@
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>104</v>
       </c>
       <c r="F49" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>106</v>
       </c>
       <c r="D50">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E50" t="s">
         <v>21</v>
       </c>
       <c r="F50" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>108</v>
       </c>
       <c r="D51">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E51" t="s">
         <v>54</v>
       </c>
       <c r="F51" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>110</v>
       </c>
       <c r="D52">
         <v>29</v>
       </c>
       <c r="E52" t="s">
         <v>26</v>
       </c>
       <c r="F52" t="s">
@@ -3960,51 +3960,51 @@
       </c>
       <c r="B62">
         <v>4.0</v>
       </c>
       <c r="C62" t="s">
         <v>125</v>
       </c>
       <c r="D62">
         <v>30</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>126</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>54</v>
       </c>
       <c r="F63" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>127</v>
       </c>
       <c r="D64">
         <v>30</v>
       </c>
       <c r="E64" t="s">
         <v>68</v>
       </c>
       <c r="F64" t="s">
@@ -4385,51 +4385,51 @@
       </c>
       <c r="C84" t="s">
         <v>160</v>
       </c>
       <c r="D84">
         <v>29</v>
       </c>
       <c r="E84" t="s">
         <v>104</v>
       </c>
       <c r="F84" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2.0</v>
       </c>
       <c r="C85" t="s">
         <v>162</v>
       </c>
       <c r="D85">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>164</v>
       </c>
       <c r="D86">
         <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
     </row>
@@ -4456,51 +4456,51 @@
       </c>
       <c r="B88">
         <v>2.0</v>
       </c>
       <c r="C88" t="s">
         <v>166</v>
       </c>
       <c r="D88">
         <v>30</v>
       </c>
       <c r="E88" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2.0</v>
       </c>
       <c r="C89" t="s">
         <v>167</v>
       </c>
       <c r="D89">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E89" t="s">
         <v>68</v>
       </c>
       <c r="F89" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>169</v>
       </c>
       <c r="D90">
         <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>26</v>
       </c>
       <c r="F90" t="s">
@@ -4767,51 +4767,51 @@
       </c>
       <c r="C104" t="s">
         <v>192</v>
       </c>
       <c r="D104">
         <v>30</v>
       </c>
       <c r="E104" t="s">
         <v>68</v>
       </c>
       <c r="F104" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>103</v>
       </c>
       <c r="B105">
         <v>2.0</v>
       </c>
       <c r="C105" t="s">
         <v>194</v>
       </c>
       <c r="D105">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E105" t="s">
         <v>15</v>
       </c>
       <c r="F105" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>196</v>
       </c>
       <c r="D106">
         <v>28</v>
       </c>
       <c r="E106" t="s">
         <v>104</v>
       </c>
     </row>
@@ -5098,51 +5098,51 @@
       </c>
       <c r="C121" t="s">
         <v>215</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>104</v>
       </c>
       <c r="F121" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>217</v>
       </c>
       <c r="D122">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>15</v>
       </c>
       <c r="F122" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="123" spans="1:6">
       <c r="A123">
         <v>122</v>
       </c>
       <c r="B123">
         <v>2.0</v>
       </c>
       <c r="C123" t="s">
         <v>218</v>
       </c>
       <c r="D123">
         <v>29</v>
       </c>
       <c r="E123" t="s">
         <v>18</v>
       </c>
       <c r="F123" t="s">
@@ -5342,51 +5342,51 @@
         <v>26</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>238</v>
       </c>
       <c r="D135">
         <v>27</v>
       </c>
       <c r="E135" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>134</v>
       </c>
       <c r="C136" t="s">
         <v>239</v>
       </c>
       <c r="D136">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E136" t="s">
         <v>21</v>
       </c>
       <c r="F136" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>241</v>
       </c>
       <c r="D137">
         <v>26</v>
       </c>
       <c r="E137" t="s">
         <v>42</v>
       </c>
       <c r="F137" t="s">
         <v>242</v>
       </c>
     </row>
@@ -5424,51 +5424,51 @@
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
       </c>
       <c r="C140" t="s">
         <v>245</v>
       </c>
       <c r="D140">
         <v>27</v>
       </c>
       <c r="E140" t="s">
         <v>21</v>
       </c>
       <c r="F140" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>247</v>
       </c>
       <c r="D141">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>101</v>
       </c>
       <c r="F141" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>248</v>
       </c>
       <c r="D142">
         <v>28</v>
       </c>
       <c r="E142" t="s">
         <v>94</v>
       </c>
       <c r="F142" t="s">
         <v>249</v>
       </c>
     </row>
@@ -5540,51 +5540,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>146</v>
       </c>
       <c r="C147" t="s">
         <v>255</v>
       </c>
       <c r="D147">
         <v>28</v>
       </c>
       <c r="E147" t="s">
         <v>104</v>
       </c>
       <c r="F147" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>256</v>
       </c>
       <c r="D148">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E148" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>257</v>
       </c>
       <c r="D149">
         <v>27</v>
       </c>
       <c r="E149" t="s">
         <v>258</v>
       </c>
       <c r="F149" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="150" spans="1:6">
       <c r="A150">
         <v>149</v>
@@ -5834,51 +5834,51 @@
         <v>283</v>
       </c>
     </row>
     <row r="165" spans="1:6">
       <c r="A165">
         <v>163</v>
       </c>
       <c r="C165" t="s">
         <v>284</v>
       </c>
       <c r="D165">
         <v>30</v>
       </c>
       <c r="E165" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>285</v>
       </c>
       <c r="D166">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>143</v>
       </c>
       <c r="F166" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>287</v>
       </c>
       <c r="D167">
         <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>65</v>
       </c>
       <c r="F167" t="s">
         <v>66</v>
       </c>
     </row>
@@ -5984,51 +5984,51 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>294</v>
       </c>
       <c r="D174">
         <v>27</v>
       </c>
       <c r="E174" t="s">
         <v>51</v>
       </c>
       <c r="F174" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>296</v>
       </c>
       <c r="D175">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E175" t="s">
         <v>65</v>
       </c>
       <c r="F175" t="s">
         <v>297</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6081,51 +6081,51 @@
       </c>
       <c r="C2" t="s">
         <v>298</v>
       </c>
       <c r="D2">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>21</v>
       </c>
       <c r="F2" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>299</v>
       </c>
       <c r="D3">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>300</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6378,51 +6378,51 @@
       </c>
       <c r="C17" t="s">
         <v>319</v>
       </c>
       <c r="D17">
         <v>29</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>8.0</v>
       </c>
       <c r="C18" t="s">
         <v>320</v>
       </c>
       <c r="D18">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>7</v>
       </c>
       <c r="F18" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>8.0</v>
       </c>
       <c r="C19" t="s">
         <v>321</v>
       </c>
       <c r="D19">
         <v>29</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
     </row>
@@ -6512,91 +6512,91 @@
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>328</v>
       </c>
       <c r="D24">
         <v>30</v>
       </c>
       <c r="E24" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>8.0</v>
       </c>
       <c r="C25" t="s">
         <v>329</v>
       </c>
       <c r="D25">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>8.0</v>
       </c>
       <c r="C26" t="s">
         <v>330</v>
       </c>
       <c r="D26">
         <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>8.0</v>
       </c>
       <c r="C27" t="s">
         <v>331</v>
       </c>
       <c r="D27">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>54</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>332</v>
       </c>
       <c r="D28">
         <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
@@ -6632,51 +6632,51 @@
       </c>
       <c r="C30" t="s">
         <v>334</v>
       </c>
       <c r="D30">
         <v>29</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>8.0</v>
       </c>
       <c r="C31" t="s">
         <v>335</v>
       </c>
       <c r="D31">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>336</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>8.0</v>
       </c>
       <c r="C32" t="s">
         <v>337</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>21</v>
       </c>
       <c r="F32" t="s">
@@ -6749,51 +6749,51 @@
       </c>
       <c r="C36" t="s">
         <v>341</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>342</v>
       </c>
       <c r="D37">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E37" t="s">
         <v>21</v>
       </c>
       <c r="F37" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>343</v>
       </c>
       <c r="D38">
         <v>29</v>
       </c>
       <c r="E38" t="s">
         <v>21</v>
       </c>
       <c r="F38" t="s">
@@ -6889,51 +6889,51 @@
       </c>
       <c r="C43" t="s">
         <v>350</v>
       </c>
       <c r="D43">
         <v>29</v>
       </c>
       <c r="E43" t="s">
         <v>143</v>
       </c>
       <c r="F43" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>351</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>352</v>
       </c>
       <c r="D45">
         <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
       <c r="F45" t="s">
         <v>353</v>
       </c>
     </row>
@@ -7003,51 +7003,51 @@
       </c>
       <c r="C49" t="s">
         <v>359</v>
       </c>
       <c r="D49">
         <v>29</v>
       </c>
       <c r="E49" t="s">
         <v>68</v>
       </c>
       <c r="F49" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>48</v>
       </c>
       <c r="B50">
         <v>4.0</v>
       </c>
       <c r="C50" t="s">
         <v>360</v>
       </c>
       <c r="D50">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>49</v>
       </c>
       <c r="F50" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>4.0</v>
       </c>
       <c r="C51" t="s">
         <v>362</v>
       </c>
       <c r="D51">
         <v>30</v>
       </c>
       <c r="E51" t="s">
         <v>54</v>
       </c>
       <c r="F51" t="s">
@@ -7060,51 +7060,51 @@
       </c>
       <c r="B52">
         <v>4.0</v>
       </c>
       <c r="C52" t="s">
         <v>363</v>
       </c>
       <c r="D52">
         <v>30</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>4.0</v>
       </c>
       <c r="C53" t="s">
         <v>364</v>
       </c>
       <c r="D53">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E53" t="s">
         <v>7</v>
       </c>
       <c r="F53" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>4.0</v>
       </c>
       <c r="C54" t="s">
         <v>365</v>
       </c>
       <c r="D54">
         <v>29</v>
       </c>
       <c r="E54" t="s">
         <v>54</v>
       </c>
       <c r="F54" t="s">
@@ -7254,51 +7254,51 @@
       </c>
       <c r="C62" t="s">
         <v>376</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>49</v>
       </c>
       <c r="F62" t="s">
         <v>377</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>378</v>
       </c>
       <c r="D63">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E63" t="s">
         <v>51</v>
       </c>
       <c r="F63" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>380</v>
       </c>
       <c r="D64">
         <v>29</v>
       </c>
       <c r="E64" t="s">
         <v>51</v>
       </c>
       <c r="F64" t="s">
@@ -7348,51 +7348,51 @@
       </c>
       <c r="C67" t="s">
         <v>384</v>
       </c>
       <c r="D67">
         <v>29</v>
       </c>
       <c r="E67" t="s">
         <v>7</v>
       </c>
       <c r="F67" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2.0</v>
       </c>
       <c r="C68" t="s">
         <v>385</v>
       </c>
       <c r="D68">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E68" t="s">
         <v>15</v>
       </c>
       <c r="F68" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2.0</v>
       </c>
       <c r="C69" t="s">
         <v>386</v>
       </c>
       <c r="D69">
         <v>29</v>
       </c>
       <c r="E69" t="s">
         <v>21</v>
       </c>
       <c r="F69" t="s">
@@ -7602,51 +7602,51 @@
       </c>
       <c r="B80">
         <v>2.0</v>
       </c>
       <c r="C80" t="s">
         <v>401</v>
       </c>
       <c r="D80">
         <v>29</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2.0</v>
       </c>
       <c r="C81" t="s">
         <v>402</v>
       </c>
       <c r="D81">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="B82">
         <v>2.0</v>
       </c>
       <c r="C82" t="s">
         <v>403</v>
       </c>
       <c r="D82">
         <v>29</v>
       </c>
       <c r="E82" t="s">
         <v>15</v>
       </c>
       <c r="F82" t="s">
@@ -7702,51 +7702,51 @@
       </c>
       <c r="C85" t="s">
         <v>408</v>
       </c>
       <c r="D85">
         <v>29</v>
       </c>
       <c r="E85" t="s">
         <v>51</v>
       </c>
       <c r="F85" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2.0</v>
       </c>
       <c r="C86" t="s">
         <v>410</v>
       </c>
       <c r="D86">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E86" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2.0</v>
       </c>
       <c r="C87" t="s">
         <v>411</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>269</v>
       </c>
     </row>
@@ -8096,51 +8096,51 @@
       </c>
       <c r="C105" t="s">
         <v>437</v>
       </c>
       <c r="D105">
         <v>29</v>
       </c>
       <c r="E105" t="s">
         <v>21</v>
       </c>
       <c r="F105" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>2.0</v>
       </c>
       <c r="C106" t="s">
         <v>438</v>
       </c>
       <c r="D106">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E106" t="s">
         <v>97</v>
       </c>
       <c r="F106" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>2.0</v>
       </c>
       <c r="C107" t="s">
         <v>439</v>
       </c>
       <c r="D107">
         <v>29</v>
       </c>
       <c r="E107" t="s">
         <v>18</v>
       </c>
       <c r="F107" t="s">
@@ -8330,91 +8330,91 @@
       </c>
       <c r="C117" t="s">
         <v>452</v>
       </c>
       <c r="D117">
         <v>28</v>
       </c>
       <c r="E117" t="s">
         <v>51</v>
       </c>
       <c r="F117" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>2.0</v>
       </c>
       <c r="C118" t="s">
         <v>453</v>
       </c>
       <c r="D118">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E118" t="s">
         <v>7</v>
       </c>
       <c r="F118" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>2.0</v>
       </c>
       <c r="C119" t="s">
         <v>454</v>
       </c>
       <c r="D119">
         <v>30</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>455</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>118</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>456</v>
       </c>
       <c r="D120">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>143</v>
       </c>
       <c r="F120" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>118</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>457</v>
       </c>
       <c r="D121">
         <v>30</v>
       </c>
       <c r="E121" t="s">
         <v>18</v>
       </c>
       <c r="F121" t="s">
@@ -8547,51 +8547,51 @@
       </c>
       <c r="C128" t="s">
         <v>465</v>
       </c>
       <c r="D128">
         <v>30</v>
       </c>
       <c r="E128" t="s">
         <v>143</v>
       </c>
       <c r="F128" t="s">
         <v>466</v>
       </c>
     </row>
     <row r="129" spans="1:6">
       <c r="A129">
         <v>127</v>
       </c>
       <c r="B129">
         <v>2.0</v>
       </c>
       <c r="C129" t="s">
         <v>467</v>
       </c>
       <c r="D129">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E129" t="s">
         <v>51</v>
       </c>
       <c r="F129" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="130" spans="1:6">
       <c r="A130">
         <v>129</v>
       </c>
       <c r="C130" t="s">
         <v>468</v>
       </c>
       <c r="D130">
         <v>28</v>
       </c>
       <c r="E130" t="s">
         <v>143</v>
       </c>
       <c r="F130" t="s">
         <v>265</v>
       </c>
     </row>
@@ -8615,93 +8615,93 @@
     <row r="132" spans="1:6">
       <c r="A132">
         <v>131</v>
       </c>
       <c r="C132" t="s">
         <v>470</v>
       </c>
       <c r="D132">
         <v>30</v>
       </c>
       <c r="E132" t="s">
         <v>49</v>
       </c>
       <c r="F132" t="s">
         <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:6">
       <c r="A133">
         <v>132</v>
       </c>
       <c r="C133" t="s">
         <v>472</v>
       </c>
       <c r="D133">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E133" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="134" spans="1:6">
       <c r="A134">
         <v>133</v>
       </c>
       <c r="C134" t="s">
         <v>473</v>
       </c>
       <c r="D134">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E134" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="135" spans="1:6">
       <c r="A135">
         <v>134</v>
       </c>
       <c r="C135" t="s">
         <v>474</v>
       </c>
       <c r="D135">
         <v>28</v>
       </c>
       <c r="E135" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>475</v>
       </c>
       <c r="D136">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E136" t="s">
         <v>54</v>
       </c>
       <c r="F136" t="s">
         <v>476</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>477</v>
       </c>
       <c r="D137">
         <v>27</v>
       </c>
       <c r="E137" t="s">
         <v>94</v>
       </c>
       <c r="F137" t="s">
         <v>95</v>
       </c>
     </row>
@@ -8759,51 +8759,51 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>482</v>
       </c>
       <c r="D141">
         <v>29</v>
       </c>
       <c r="E141" t="s">
         <v>101</v>
       </c>
       <c r="F141" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>483</v>
       </c>
       <c r="D142">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E142" t="s">
         <v>21</v>
       </c>
       <c r="F142" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>484</v>
       </c>
       <c r="D143">
         <v>30</v>
       </c>
       <c r="E143" t="s">
         <v>12</v>
       </c>
       <c r="F143" t="s">
         <v>156</v>
       </c>
     </row>
@@ -9093,51 +9093,51 @@
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>509</v>
       </c>
       <c r="D161">
         <v>30</v>
       </c>
       <c r="E161" t="s">
         <v>104</v>
       </c>
       <c r="F161" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>510</v>
       </c>
       <c r="D162">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E162" t="s">
         <v>83</v>
       </c>
       <c r="F162" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="163" spans="1:6">
       <c r="A163">
         <v>162</v>
       </c>
       <c r="C163" t="s">
         <v>511</v>
       </c>
       <c r="D163">
         <v>30</v>
       </c>
       <c r="E163" t="s">
         <v>143</v>
       </c>
       <c r="F163" t="s">
         <v>144</v>
       </c>
     </row>
@@ -9161,51 +9161,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>513</v>
       </c>
       <c r="D165">
         <v>29</v>
       </c>
       <c r="E165" t="s">
         <v>68</v>
       </c>
       <c r="F165" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>514</v>
       </c>
       <c r="D166">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E166" t="s">
         <v>68</v>
       </c>
       <c r="F166" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>515</v>
       </c>
       <c r="D167">
         <v>29</v>
       </c>
       <c r="E167" t="s">
         <v>18</v>
       </c>
       <c r="F167" t="s">
         <v>516</v>
       </c>
     </row>
@@ -9543,51 +9543,51 @@
     <row r="188" spans="1:6">
       <c r="A188">
         <v>186</v>
       </c>
       <c r="C188" t="s">
         <v>540</v>
       </c>
       <c r="D188">
         <v>27</v>
       </c>
       <c r="E188" t="s">
         <v>51</v>
       </c>
       <c r="F188" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="189" spans="1:6">
       <c r="A189">
         <v>188</v>
       </c>
       <c r="C189" t="s">
         <v>541</v>
       </c>
       <c r="D189">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E189" t="s">
         <v>65</v>
       </c>
       <c r="F189" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="190" spans="1:6">
       <c r="A190">
         <v>189</v>
       </c>
       <c r="C190" t="s">
         <v>542</v>
       </c>
       <c r="D190">
         <v>29</v>
       </c>
       <c r="E190" t="s">
         <v>65</v>
       </c>
       <c r="F190" t="s">
         <v>81</v>
       </c>
     </row>
@@ -9659,51 +9659,51 @@
         <v>209</v>
       </c>
     </row>
     <row r="195" spans="1:6">
       <c r="A195">
         <v>194</v>
       </c>
       <c r="C195" t="s">
         <v>547</v>
       </c>
       <c r="D195">
         <v>28</v>
       </c>
       <c r="E195" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="196" spans="1:6">
       <c r="A196">
         <v>195</v>
       </c>
       <c r="C196" t="s">
         <v>548</v>
       </c>
       <c r="D196">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E196" t="s">
         <v>258</v>
       </c>
       <c r="F196" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="197" spans="1:6">
       <c r="A197">
         <v>195</v>
       </c>
       <c r="C197" t="s">
         <v>549</v>
       </c>
       <c r="D197">
         <v>28</v>
       </c>
       <c r="E197" t="s">
         <v>258</v>
       </c>
       <c r="F197" t="s">
         <v>500</v>
       </c>
     </row>
@@ -9795,51 +9795,51 @@
     <row r="203" spans="1:6">
       <c r="A203">
         <v>200</v>
       </c>
       <c r="C203" t="s">
         <v>555</v>
       </c>
       <c r="D203">
         <v>26</v>
       </c>
       <c r="E203" t="s">
         <v>104</v>
       </c>
       <c r="F203" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="204" spans="1:6">
       <c r="A204">
         <v>203</v>
       </c>
       <c r="C204" t="s">
         <v>556</v>
       </c>
       <c r="D204">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E204" t="s">
         <v>143</v>
       </c>
       <c r="F204" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="205" spans="1:6">
       <c r="A205">
         <v>204</v>
       </c>
       <c r="C205" t="s">
         <v>557</v>
       </c>
       <c r="D205">
         <v>27</v>
       </c>
       <c r="E205" t="s">
         <v>143</v>
       </c>
       <c r="F205" t="s">
         <v>265</v>
       </c>
     </row>
@@ -10091,51 +10091,51 @@
       </c>
       <c r="C6" t="s">
         <v>571</v>
       </c>
       <c r="D6">
         <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>572</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>573</v>
       </c>
       <c r="D7">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>28.0</v>
       </c>
       <c r="C8" t="s">
         <v>575</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8" t="s">
@@ -10408,51 +10408,51 @@
       </c>
       <c r="C22" t="s">
         <v>598</v>
       </c>
       <c r="D22">
         <v>30</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>599</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>8.0</v>
       </c>
       <c r="C23" t="s">
         <v>600</v>
       </c>
       <c r="D23">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E23" t="s">
         <v>7</v>
       </c>
       <c r="F23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>8.0</v>
       </c>
       <c r="C24" t="s">
         <v>601</v>
       </c>
       <c r="D24">
         <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24" t="s">
@@ -10508,51 +10508,51 @@
       </c>
       <c r="C27" t="s">
         <v>607</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>609</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>602</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>610</v>
       </c>
       <c r="D29">
         <v>29</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29" t="s">
@@ -10605,51 +10605,51 @@
       </c>
       <c r="C32" t="s">
         <v>613</v>
       </c>
       <c r="D32">
         <v>29</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>614</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>21</v>
       </c>
       <c r="F33" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>615</v>
       </c>
       <c r="D34">
         <v>29</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
       <c r="F34" t="s">
@@ -10822,51 +10822,51 @@
       </c>
       <c r="B43">
         <v>4.0</v>
       </c>
       <c r="C43" t="s">
         <v>626</v>
       </c>
       <c r="D43">
         <v>27</v>
       </c>
       <c r="E43" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>4.0</v>
       </c>
       <c r="C44" t="s">
         <v>627</v>
       </c>
       <c r="D44">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E44" t="s">
         <v>12</v>
       </c>
       <c r="F44" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>4.0</v>
       </c>
       <c r="C45" t="s">
         <v>629</v>
       </c>
       <c r="D45">
         <v>30</v>
       </c>
       <c r="E45" t="s">
         <v>49</v>
       </c>
     </row>
@@ -10899,51 +10899,51 @@
       </c>
       <c r="C47" t="s">
         <v>631</v>
       </c>
       <c r="D47">
         <v>30</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
         <v>632</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>4.0</v>
       </c>
       <c r="C48" t="s">
         <v>633</v>
       </c>
       <c r="D48">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E48" t="s">
         <v>97</v>
       </c>
       <c r="F48" t="s">
         <v>634</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>4.0</v>
       </c>
       <c r="C49" t="s">
         <v>635</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>49</v>
       </c>
       <c r="F49" t="s">
@@ -11915,51 +11915,51 @@
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>704</v>
       </c>
       <c r="D99">
         <v>28</v>
       </c>
       <c r="E99" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>705</v>
       </c>
       <c r="D100">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>224</v>
       </c>
       <c r="F100" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>99</v>
       </c>
       <c r="B101">
         <v>2.0</v>
       </c>
       <c r="C101" t="s">
         <v>706</v>
       </c>
       <c r="D101">
         <v>29</v>
       </c>
       <c r="E101" t="s">
         <v>12</v>
       </c>
       <c r="F101" t="s">
@@ -12309,51 +12309,51 @@
       </c>
       <c r="C119" t="s">
         <v>730</v>
       </c>
       <c r="D119">
         <v>28</v>
       </c>
       <c r="E119" t="s">
         <v>12</v>
       </c>
       <c r="F119" t="s">
         <v>628</v>
       </c>
     </row>
     <row r="120" spans="1:6">
       <c r="A120">
         <v>119</v>
       </c>
       <c r="B120">
         <v>2.0</v>
       </c>
       <c r="C120" t="s">
         <v>731</v>
       </c>
       <c r="D120">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E120" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>732</v>
       </c>
       <c r="D121">
         <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>21</v>
       </c>
       <c r="F121" t="s">
         <v>59</v>
       </c>
     </row>
@@ -12788,51 +12788,51 @@
     <row r="147" spans="1:6">
       <c r="A147">
         <v>145</v>
       </c>
       <c r="C147" t="s">
         <v>768</v>
       </c>
       <c r="D147">
         <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>94</v>
       </c>
       <c r="F147" t="s">
         <v>698</v>
       </c>
     </row>
     <row r="148" spans="1:6">
       <c r="A148">
         <v>147</v>
       </c>
       <c r="C148" t="s">
         <v>769</v>
       </c>
       <c r="D148">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E148" t="s">
         <v>54</v>
       </c>
       <c r="F148" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="149" spans="1:6">
       <c r="A149">
         <v>148</v>
       </c>
       <c r="C149" t="s">
         <v>770</v>
       </c>
       <c r="D149">
         <v>28</v>
       </c>
       <c r="E149" t="s">
         <v>21</v>
       </c>
       <c r="F149" t="s">
         <v>771</v>
       </c>
     </row>
@@ -12856,51 +12856,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>148</v>
       </c>
       <c r="C151" t="s">
         <v>773</v>
       </c>
       <c r="D151">
         <v>26</v>
       </c>
       <c r="E151" t="s">
         <v>94</v>
       </c>
       <c r="F151" t="s">
         <v>774</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>775</v>
       </c>
       <c r="D152">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E152" t="s">
         <v>12</v>
       </c>
       <c r="F152" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>776</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>143</v>
       </c>
       <c r="F153" t="s">
         <v>670</v>
       </c>
     </row>
@@ -12975,51 +12975,51 @@
     <row r="158" spans="1:6">
       <c r="A158">
         <v>157</v>
       </c>
       <c r="C158" t="s">
         <v>781</v>
       </c>
       <c r="D158">
         <v>30</v>
       </c>
       <c r="E158" t="s">
         <v>104</v>
       </c>
       <c r="F158" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="159" spans="1:6">
       <c r="A159">
         <v>157</v>
       </c>
       <c r="C159" t="s">
         <v>783</v>
       </c>
       <c r="D159">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E159" t="s">
         <v>258</v>
       </c>
       <c r="F159" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="160" spans="1:6">
       <c r="A160">
         <v>157</v>
       </c>
       <c r="C160" t="s">
         <v>784</v>
       </c>
       <c r="D160">
         <v>26</v>
       </c>
       <c r="E160" t="s">
         <v>94</v>
       </c>
       <c r="F160" t="s">
         <v>774</v>
       </c>
     </row>