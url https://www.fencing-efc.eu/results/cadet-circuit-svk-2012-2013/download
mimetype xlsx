--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -1189,71 +1189,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>40.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
@@ -1269,51 +1269,51 @@
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>29</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>28.0</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>28.0</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
@@ -1329,51 +1329,51 @@
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>19</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>28.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>22.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
         <v>30</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" t="s">
@@ -1526,51 +1526,51 @@
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>17</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>41</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>27</v>
       </c>
       <c r="F19" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>27</v>
       </c>
       <c r="F20" t="s">
@@ -1586,51 +1586,51 @@
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>29</v>
       </c>
       <c r="E21" t="s">
         <v>27</v>
       </c>
       <c r="F21" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>45</v>
       </c>
       <c r="D22">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>47</v>
       </c>
       <c r="D23">
         <v>29</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
@@ -1886,51 +1886,51 @@
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>29</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>70</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>71</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>72</v>
       </c>
       <c r="F38" t="s">
@@ -1966,51 +1966,51 @@
       </c>
       <c r="C40" t="s">
         <v>75</v>
       </c>
       <c r="D40">
         <v>30</v>
       </c>
       <c r="E40" t="s">
         <v>27</v>
       </c>
       <c r="F40" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>4.0</v>
       </c>
       <c r="C41" t="s">
         <v>76</v>
       </c>
       <c r="D41">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E41" t="s">
         <v>7</v>
       </c>
       <c r="F41" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>4.0</v>
       </c>
       <c r="C42" t="s">
         <v>77</v>
       </c>
       <c r="D42">
         <v>30</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42" t="s">
@@ -2300,51 +2300,51 @@
       </c>
       <c r="C57" t="s">
         <v>98</v>
       </c>
       <c r="D57">
         <v>29</v>
       </c>
       <c r="E57" t="s">
         <v>27</v>
       </c>
       <c r="F57" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>4.0</v>
       </c>
       <c r="C58" t="s">
         <v>99</v>
       </c>
       <c r="D58">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>4.0</v>
       </c>
       <c r="C59" t="s">
         <v>100</v>
       </c>
       <c r="D59">
         <v>30</v>
       </c>
       <c r="E59" t="s">
         <v>19</v>
       </c>
       <c r="F59" t="s">
@@ -2460,51 +2460,51 @@
       </c>
       <c r="C65" t="s">
         <v>108</v>
       </c>
       <c r="D65">
         <v>28</v>
       </c>
       <c r="E65" t="s">
         <v>13</v>
       </c>
       <c r="F65" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2.0</v>
       </c>
       <c r="C66" t="s">
         <v>109</v>
       </c>
       <c r="D66">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E66" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2.0</v>
       </c>
       <c r="C67" t="s">
         <v>111</v>
       </c>
       <c r="D67">
         <v>30</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
     </row>
@@ -2694,51 +2694,51 @@
       </c>
       <c r="C77" t="s">
         <v>126</v>
       </c>
       <c r="D77">
         <v>28</v>
       </c>
       <c r="E77" t="s">
         <v>27</v>
       </c>
       <c r="F77" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.0</v>
       </c>
       <c r="C78" t="s">
         <v>127</v>
       </c>
       <c r="D78">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2.0</v>
       </c>
       <c r="C79" t="s">
         <v>129</v>
       </c>
       <c r="D79">
         <v>29</v>
       </c>
       <c r="E79" t="s">
         <v>27</v>
       </c>
       <c r="F79" t="s">
@@ -2934,71 +2934,71 @@
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
         <v>29</v>
       </c>
       <c r="E89" t="s">
         <v>19</v>
       </c>
       <c r="F89" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.0</v>
       </c>
       <c r="C90" t="s">
         <v>146</v>
       </c>
       <c r="D90">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E90" t="s">
         <v>118</v>
       </c>
       <c r="F90" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.0</v>
       </c>
       <c r="C91" t="s">
         <v>147</v>
       </c>
       <c r="D91">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E91" t="s">
         <v>148</v>
       </c>
       <c r="F91" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.0</v>
       </c>
       <c r="C92" t="s">
         <v>150</v>
       </c>
       <c r="D92">
         <v>28</v>
       </c>
       <c r="E92" t="s">
         <v>118</v>
       </c>
       <c r="F92" t="s">
@@ -3111,51 +3111,51 @@
       </c>
       <c r="B98">
         <v>2.0</v>
       </c>
       <c r="C98" t="s">
         <v>159</v>
       </c>
       <c r="D98">
         <v>28</v>
       </c>
       <c r="E98" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>2.0</v>
       </c>
       <c r="C99" t="s">
         <v>161</v>
       </c>
       <c r="D99">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E99" t="s">
         <v>61</v>
       </c>
       <c r="F99" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>2.0</v>
       </c>
       <c r="C100" t="s">
         <v>163</v>
       </c>
       <c r="D100">
         <v>30</v>
       </c>
       <c r="E100" t="s">
         <v>148</v>
       </c>
       <c r="F100" t="s">
@@ -3539,51 +3539,51 @@
       </c>
       <c r="C120" t="s">
         <v>190</v>
       </c>
       <c r="D120">
         <v>29</v>
       </c>
       <c r="E120" t="s">
         <v>118</v>
       </c>
       <c r="F120" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>2.0</v>
       </c>
       <c r="C121" t="s">
         <v>191</v>
       </c>
       <c r="D121">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E121" t="s">
         <v>10</v>
       </c>
       <c r="F121" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>2.0</v>
       </c>
       <c r="C122" t="s">
         <v>192</v>
       </c>
       <c r="D122">
         <v>29</v>
       </c>
       <c r="E122" t="s">
         <v>27</v>
       </c>
       <c r="F122" t="s">
@@ -3639,51 +3639,51 @@
       </c>
       <c r="C125" t="s">
         <v>198</v>
       </c>
       <c r="D125">
         <v>28</v>
       </c>
       <c r="E125" t="s">
         <v>169</v>
       </c>
       <c r="F125" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>2.0</v>
       </c>
       <c r="C126" t="s">
         <v>199</v>
       </c>
       <c r="D126">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E126" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>2.0</v>
       </c>
       <c r="C127" t="s">
         <v>200</v>
       </c>
       <c r="D127">
         <v>28</v>
       </c>
       <c r="E127" t="s">
         <v>13</v>
       </c>
       <c r="F127" t="s">
         <v>14</v>
       </c>
     </row>
@@ -4084,51 +4084,51 @@
     <row r="151" spans="1:6">
       <c r="A151">
         <v>150</v>
       </c>
       <c r="C151" t="s">
         <v>237</v>
       </c>
       <c r="D151">
         <v>27</v>
       </c>
       <c r="E151" t="s">
         <v>61</v>
       </c>
       <c r="F151" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>151</v>
       </c>
       <c r="C152" t="s">
         <v>238</v>
       </c>
       <c r="D152">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E152" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="153" spans="1:6">
       <c r="A153">
         <v>152</v>
       </c>
       <c r="C153" t="s">
         <v>239</v>
       </c>
       <c r="D153">
         <v>28</v>
       </c>
       <c r="E153" t="s">
         <v>118</v>
       </c>
       <c r="F153" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
@@ -4330,51 +4330,51 @@
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>254</v>
       </c>
       <c r="D166">
         <v>27</v>
       </c>
       <c r="E166" t="s">
         <v>118</v>
       </c>
       <c r="F166" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>166</v>
       </c>
       <c r="C167" t="s">
         <v>255</v>
       </c>
       <c r="D167">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E167" t="s">
         <v>169</v>
       </c>
       <c r="F167" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="168" spans="1:6">
       <c r="A168">
         <v>166</v>
       </c>
       <c r="C168" t="s">
         <v>256</v>
       </c>
       <c r="D168">
         <v>27</v>
       </c>
       <c r="E168" t="s">
         <v>219</v>
       </c>
       <c r="F168" t="s">
         <v>257</v>
       </c>
     </row>