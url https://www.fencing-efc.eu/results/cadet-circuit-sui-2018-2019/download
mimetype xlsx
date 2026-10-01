--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1279,51 +1279,51 @@
       </c>
       <c r="B4">
         <v>65.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>3</v>
       </c>
       <c r="B6">
         <v>50.0</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" t="s">
@@ -1399,51 +1399,51 @@
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>23</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>9</v>
       </c>
       <c r="B11">
         <v>20.0</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>10</v>
       </c>
       <c r="B12">
         <v>20.0</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12">
         <v>24</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
@@ -1459,51 +1459,51 @@
       </c>
       <c r="C13" t="s">
         <v>31</v>
       </c>
       <c r="D13">
         <v>23</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>12</v>
       </c>
       <c r="B14">
         <v>20.0</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>13</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15">
         <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
@@ -1519,51 +1519,51 @@
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>37</v>
       </c>
       <c r="F16" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>15</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>39</v>
       </c>
       <c r="D17">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>16</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18" t="s">
@@ -1579,51 +1579,51 @@
       </c>
       <c r="C19" t="s">
         <v>44</v>
       </c>
       <c r="D19">
         <v>24</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>18</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E20" t="s">
         <v>47</v>
       </c>
       <c r="F20" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>19</v>
       </c>
       <c r="B21">
         <v>10.0</v>
       </c>
       <c r="C21" t="s">
         <v>49</v>
       </c>
       <c r="D21">
         <v>24</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
@@ -1833,51 +1833,51 @@
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>15</v>
       </c>
       <c r="F32" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>31</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>15</v>
       </c>
       <c r="F33" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>32</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>71</v>
       </c>
     </row>
@@ -1950,71 +1950,71 @@
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>24</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>37</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E39" t="s">
         <v>7</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>38</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>39</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41" t="s">
@@ -2581,51 +2581,51 @@
       </c>
       <c r="C70" t="s">
         <v>128</v>
       </c>
       <c r="D70">
         <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>75</v>
       </c>
       <c r="F70" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>69</v>
       </c>
       <c r="B71">
         <v>2.5</v>
       </c>
       <c r="C71" t="s">
         <v>130</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>132</v>
       </c>
       <c r="D72">
         <v>22</v>
       </c>
       <c r="E72" t="s">
         <v>37</v>
       </c>
       <c r="F72" t="s">
@@ -3229,88 +3229,88 @@
       </c>
       <c r="C11" t="s">
         <v>176</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>16.0</v>
       </c>
       <c r="C12" t="s">
         <v>177</v>
       </c>
       <c r="D12">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>16.0</v>
       </c>
       <c r="C13" t="s">
         <v>178</v>
       </c>
       <c r="D13">
         <v>24</v>
       </c>
       <c r="E13" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>16.0</v>
       </c>
       <c r="C14" t="s">
         <v>179</v>
       </c>
       <c r="D14">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>16.0</v>
       </c>
       <c r="C15" t="s">
         <v>180</v>
       </c>
       <c r="D15">
         <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15" t="s">
@@ -3563,51 +3563,51 @@
       </c>
       <c r="C28" t="s">
         <v>200</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>201</v>
       </c>
       <c r="D29">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>8.0</v>
       </c>
       <c r="C30" t="s">
         <v>202</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30" t="s">
@@ -3683,51 +3683,51 @@
       </c>
       <c r="C34" t="s">
         <v>208</v>
       </c>
       <c r="D34">
         <v>24</v>
       </c>
       <c r="E34" t="s">
         <v>58</v>
       </c>
       <c r="F34" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>4.0</v>
       </c>
       <c r="C35" t="s">
         <v>209</v>
       </c>
       <c r="D35">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E35" t="s">
         <v>15</v>
       </c>
       <c r="F35" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>4.0</v>
       </c>
       <c r="C36" t="s">
         <v>210</v>
       </c>
       <c r="D36">
         <v>24</v>
       </c>
       <c r="E36" t="s">
         <v>7</v>
       </c>
       <c r="F36" t="s">
@@ -3903,51 +3903,51 @@
       </c>
       <c r="C45" t="s">
         <v>222</v>
       </c>
       <c r="D45">
         <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>4.0</v>
       </c>
       <c r="C46" t="s">
         <v>223</v>
       </c>
       <c r="D46">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>4.0</v>
       </c>
       <c r="C47" t="s">
         <v>224</v>
       </c>
       <c r="D47">
         <v>22</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47" t="s">
@@ -4183,51 +4183,51 @@
       </c>
       <c r="C59" t="s">
         <v>238</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>4.0</v>
       </c>
       <c r="C60" t="s">
         <v>239</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>4.0</v>
       </c>
       <c r="C61" t="s">
         <v>241</v>
       </c>
       <c r="D61">
         <v>22</v>
       </c>
       <c r="E61" t="s">
         <v>7</v>
       </c>
       <c r="F61" t="s">
@@ -4243,51 +4243,51 @@
       </c>
       <c r="C62" t="s">
         <v>242</v>
       </c>
       <c r="D62">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>4.0</v>
       </c>
       <c r="C63" t="s">
         <v>243</v>
       </c>
       <c r="D63">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E63" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>4.0</v>
       </c>
       <c r="C64" t="s">
         <v>244</v>
       </c>
       <c r="D64">
         <v>23</v>
       </c>
       <c r="E64" t="s">
         <v>7</v>
       </c>
       <c r="F64" t="s">
         <v>142</v>
       </c>
     </row>
@@ -4477,51 +4477,51 @@
       </c>
       <c r="B74">
         <v>2.0</v>
       </c>
       <c r="C74" t="s">
         <v>257</v>
       </c>
       <c r="D74">
         <v>23</v>
       </c>
       <c r="E74" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.0</v>
       </c>
       <c r="C75" t="s">
         <v>258</v>
       </c>
       <c r="D75">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>7</v>
       </c>
       <c r="F75" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.0</v>
       </c>
       <c r="C76" t="s">
         <v>259</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>7</v>
       </c>
       <c r="F76" t="s">