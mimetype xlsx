--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -972,51 +972,51 @@
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
         <v>25</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -1266,71 +1266,71 @@
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17">
         <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>21</v>
       </c>
       <c r="F17" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>10.0</v>
       </c>
       <c r="C18" t="s">
         <v>40</v>
       </c>
       <c r="D18">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E18" t="s">
         <v>41</v>
       </c>
       <c r="F18" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>10.0</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E19" t="s">
         <v>7</v>
       </c>
       <c r="F19" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>10.0</v>
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>25</v>
       </c>
       <c r="E20" t="s">
         <v>21</v>
       </c>
       <c r="F20" t="s">
@@ -1406,51 +1406,51 @@
       </c>
       <c r="C24" t="s">
         <v>53</v>
       </c>
       <c r="D24">
         <v>23</v>
       </c>
       <c r="E24" t="s">
         <v>47</v>
       </c>
       <c r="F24" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>55</v>
       </c>
       <c r="D25">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E25" t="s">
         <v>7</v>
       </c>
       <c r="F25" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>57</v>
       </c>
       <c r="D26">
         <v>22</v>
       </c>
       <c r="E26" t="s">
         <v>47</v>
       </c>
       <c r="F26" t="s">
@@ -1694,91 +1694,91 @@
       </c>
       <c r="C39" t="s">
         <v>80</v>
       </c>
       <c r="D39">
         <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>41</v>
       </c>
       <c r="F39" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>81</v>
       </c>
       <c r="D40">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E40" t="s">
         <v>41</v>
       </c>
       <c r="F40" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>83</v>
       </c>
       <c r="D41">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E41" t="s">
         <v>41</v>
       </c>
       <c r="F41" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>84</v>
       </c>
       <c r="D42">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E42" t="s">
         <v>21</v>
       </c>
       <c r="F42" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>85</v>
       </c>
       <c r="D43">
         <v>24</v>
       </c>
       <c r="E43" t="s">
         <v>21</v>
       </c>
       <c r="F43" t="s">
@@ -1968,51 +1968,51 @@
       </c>
       <c r="C53" t="s">
         <v>104</v>
       </c>
       <c r="D53">
         <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>105</v>
       </c>
       <c r="F53" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>107</v>
       </c>
       <c r="D54">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E54" t="s">
         <v>75</v>
       </c>
       <c r="F54" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>109</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
@@ -2028,51 +2028,51 @@
       </c>
       <c r="C56" t="s">
         <v>110</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>111</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>41</v>
       </c>
       <c r="F57" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>56</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>113</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>41</v>
       </c>
       <c r="F58" t="s">
@@ -2419,51 +2419,51 @@
       </c>
       <c r="C76" t="s">
         <v>143</v>
       </c>
       <c r="D76">
         <v>24</v>
       </c>
       <c r="E76" t="s">
         <v>21</v>
       </c>
       <c r="F76" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>144</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>41</v>
       </c>
       <c r="F77" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2.5</v>
       </c>
       <c r="C78" t="s">
         <v>145</v>
       </c>
       <c r="D78">
         <v>24</v>
       </c>
       <c r="E78" t="s">
         <v>21</v>
       </c>
       <c r="F78" t="s">
@@ -2693,51 +2693,51 @@
       </c>
       <c r="C90" t="s">
         <v>162</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>21</v>
       </c>
       <c r="F90" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>163</v>
       </c>
       <c r="D91">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E91" t="s">
         <v>41</v>
       </c>
       <c r="F91" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2.5</v>
       </c>
       <c r="C92" t="s">
         <v>164</v>
       </c>
       <c r="D92">
         <v>24</v>
       </c>
       <c r="E92" t="s">
         <v>141</v>
       </c>
       <c r="F92" t="s">