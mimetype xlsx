--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -910,51 +910,51 @@
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
         <v>24</v>
@@ -963,91 +963,91 @@
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7">
         <v>80.0</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7">
         <v>25</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>2</v>
       </c>
       <c r="B8">
         <v>65.0</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>50.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
         <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
@@ -1317,91 +1317,91 @@
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
         <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>19</v>
       </c>
       <c r="B25">
         <v>10.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>26</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>20</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>58</v>
       </c>
       <c r="D26">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>21</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>59</v>
       </c>
       <c r="D27">
         <v>26</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
@@ -1477,51 +1477,51 @@
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
         <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>27</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
       <c r="F33" t="s">
@@ -1971,51 +1971,51 @@
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
         <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>52</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>115</v>
       </c>
       <c r="D58">
         <v>23</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
@@ -2145,51 +2145,51 @@
       </c>
       <c r="C65" t="s">
         <v>126</v>
       </c>
       <c r="D65">
         <v>24</v>
       </c>
       <c r="E65" t="s">
         <v>29</v>
       </c>
       <c r="F65" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>60</v>
       </c>
       <c r="B66">
         <v>5.0</v>
       </c>
       <c r="C66" t="s">
         <v>127</v>
       </c>
       <c r="D66">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E66" t="s">
         <v>12</v>
       </c>
       <c r="F66" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>61</v>
       </c>
       <c r="B67">
         <v>5.0</v>
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
@@ -2473,51 +2473,51 @@
       </c>
       <c r="C82" t="s">
         <v>149</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>66</v>
       </c>
       <c r="F82" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>75</v>
       </c>
       <c r="B83">
         <v>2.5</v>
       </c>
       <c r="C83" t="s">
         <v>151</v>
       </c>
       <c r="D83">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E83" t="s">
         <v>26</v>
       </c>
       <c r="F83" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>78</v>
       </c>
       <c r="B84">
         <v>2.5</v>
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">