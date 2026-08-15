--- v0 (2026-05-14)
+++ v1 (2026-08-15)
@@ -935,51 +935,51 @@
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>24</v>
       </c>
       <c r="E5" t="s">
         <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="C6" t="s">
         <v>16</v>
@@ -1023,51 +1023,51 @@
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8">
         <v>25</v>
       </c>
       <c r="E8" t="s">
         <v>21</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9">
         <v>50.0</v>
       </c>
       <c r="C9" t="s">
         <v>23</v>
       </c>
       <c r="D9">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10">
         <v>50.0</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>26</v>
       </c>
       <c r="F10" t="s">
@@ -1083,151 +1083,151 @@
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
       <c r="F11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>6</v>
       </c>
       <c r="B12">
         <v>35.0</v>
       </c>
       <c r="C12" t="s">
         <v>31</v>
       </c>
       <c r="D12">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>7</v>
       </c>
       <c r="B13">
         <v>35.0</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
         <v>7</v>
       </c>
       <c r="F13" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>8</v>
       </c>
       <c r="B14">
         <v>35.0</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>9</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15">
         <v>26</v>
       </c>
       <c r="E15" t="s">
         <v>29</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>9</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E16" t="s">
         <v>40</v>
       </c>
       <c r="F16" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>11</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>42</v>
       </c>
       <c r="D17">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
       <c r="F17" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>12</v>
       </c>
       <c r="B18">
         <v>20.0</v>
       </c>
       <c r="C18" t="s">
         <v>44</v>
       </c>
       <c r="D18">
         <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
@@ -1297,51 +1297,51 @@
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>23</v>
       </c>
       <c r="E22" t="s">
         <v>40</v>
       </c>
       <c r="F22" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>17</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>51</v>
       </c>
       <c r="D23">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E23" t="s">
         <v>52</v>
       </c>
       <c r="F23" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>18</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>54</v>
       </c>
       <c r="D24">
         <v>24</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
@@ -1457,51 +1457,51 @@
       </c>
       <c r="C30" t="s">
         <v>64</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>25</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>65</v>
       </c>
       <c r="D31">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E31" t="s">
         <v>66</v>
       </c>
       <c r="F31" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>26</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>68</v>
       </c>
       <c r="D32">
         <v>25</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32" t="s">
@@ -1517,68 +1517,68 @@
       </c>
       <c r="C33" t="s">
         <v>71</v>
       </c>
       <c r="D33">
         <v>24</v>
       </c>
       <c r="E33" t="s">
         <v>40</v>
       </c>
       <c r="F33" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>28</v>
       </c>
       <c r="B34">
         <v>10.0</v>
       </c>
       <c r="C34" t="s">
         <v>73</v>
       </c>
       <c r="D34">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E34" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>29</v>
       </c>
       <c r="B35">
         <v>10.0</v>
       </c>
       <c r="C35" t="s">
         <v>74</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>30</v>
       </c>
       <c r="B36">
         <v>10.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>40</v>
       </c>
       <c r="F36" t="s">
@@ -1614,51 +1614,51 @@
       </c>
       <c r="C38" t="s">
         <v>80</v>
       </c>
       <c r="D38">
         <v>25</v>
       </c>
       <c r="E38" t="s">
         <v>69</v>
       </c>
       <c r="F38" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>33</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>82</v>
       </c>
       <c r="D39">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E39" t="s">
         <v>29</v>
       </c>
       <c r="F39" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>34</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40">
         <v>23</v>
       </c>
       <c r="E40" t="s">
         <v>40</v>
       </c>
       <c r="F40" t="s">
@@ -1731,51 +1731,51 @@
       </c>
       <c r="C44" t="s">
         <v>91</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>39</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>93</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>94</v>
       </c>
       <c r="F45" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>40</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>96</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>29</v>
       </c>
       <c r="F46" t="s">
@@ -1811,71 +1811,71 @@
       </c>
       <c r="C48" t="s">
         <v>100</v>
       </c>
       <c r="D48">
         <v>25</v>
       </c>
       <c r="E48" t="s">
         <v>101</v>
       </c>
       <c r="F48" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>43</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E49" t="s">
         <v>29</v>
       </c>
       <c r="F49" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>44</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>104</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>29</v>
       </c>
       <c r="F50" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>45</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>105</v>
       </c>
       <c r="D51">
         <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>52</v>
       </c>
       <c r="F51" t="s">
@@ -1951,51 +1951,51 @@
       </c>
       <c r="C55" t="s">
         <v>112</v>
       </c>
       <c r="D55">
         <v>23</v>
       </c>
       <c r="E55" t="s">
         <v>12</v>
       </c>
       <c r="F55" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>50</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>113</v>
       </c>
       <c r="D56">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>51</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>114</v>
       </c>
       <c r="D57">
         <v>23</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
@@ -2051,51 +2051,51 @@
       </c>
       <c r="C60" t="s">
         <v>118</v>
       </c>
       <c r="D60">
         <v>26</v>
       </c>
       <c r="E60" t="s">
         <v>29</v>
       </c>
       <c r="F60" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>55</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>120</v>
       </c>
       <c r="D61">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>56</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>121</v>
       </c>
       <c r="D62">
         <v>23</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>57</v>
@@ -2185,51 +2185,51 @@
       </c>
       <c r="C67" t="s">
         <v>128</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>12</v>
       </c>
       <c r="F67" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>62</v>
       </c>
       <c r="B68">
         <v>5.0</v>
       </c>
       <c r="C68" t="s">
         <v>129</v>
       </c>
       <c r="D68">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>63</v>
       </c>
       <c r="B69">
         <v>5.0</v>
       </c>
       <c r="C69" t="s">
         <v>131</v>
       </c>
       <c r="D69">
         <v>24</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69" t="s">
@@ -2265,51 +2265,51 @@
       </c>
       <c r="C71" t="s">
         <v>134</v>
       </c>
       <c r="D71">
         <v>25</v>
       </c>
       <c r="E71" t="s">
         <v>7</v>
       </c>
       <c r="F71" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>66</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>135</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>40</v>
       </c>
       <c r="F72" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>67</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>136</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>12</v>
       </c>
       <c r="F73" t="s">
@@ -2339,51 +2339,51 @@
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>138</v>
       </c>
       <c r="D75">
         <v>24</v>
       </c>
       <c r="E75" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>70</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>139</v>
       </c>
       <c r="D76">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E76" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>71</v>
       </c>
       <c r="B77">
         <v>2.5</v>
       </c>
       <c r="C77" t="s">
         <v>140</v>
       </c>
       <c r="D77">
         <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>141</v>
       </c>
       <c r="F77" t="s">
         <v>142</v>
       </c>
     </row>
@@ -2396,91 +2396,91 @@
       </c>
       <c r="C78" t="s">
         <v>143</v>
       </c>
       <c r="D78">
         <v>25</v>
       </c>
       <c r="E78" t="s">
         <v>40</v>
       </c>
       <c r="F78" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>73</v>
       </c>
       <c r="B79">
         <v>2.5</v>
       </c>
       <c r="C79" t="s">
         <v>145</v>
       </c>
       <c r="D79">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>12</v>
       </c>
       <c r="F79" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>74</v>
       </c>
       <c r="B80">
         <v>2.5</v>
       </c>
       <c r="C80" t="s">
         <v>146</v>
       </c>
       <c r="D80">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>75</v>
       </c>
       <c r="B81">
         <v>2.5</v>
       </c>
       <c r="C81" t="s">
         <v>148</v>
       </c>
       <c r="D81">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E81" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>75</v>
       </c>
       <c r="B82">
         <v>2.5</v>
       </c>
       <c r="C82" t="s">
         <v>149</v>
       </c>
       <c r="D82">
         <v>21</v>
       </c>
       <c r="E82" t="s">
         <v>66</v>
       </c>
       <c r="F82" t="s">
         <v>150</v>
       </c>
     </row>
@@ -2513,51 +2513,51 @@
       </c>
       <c r="C84" t="s">
         <v>153</v>
       </c>
       <c r="D84">
         <v>25</v>
       </c>
       <c r="E84" t="s">
         <v>12</v>
       </c>
       <c r="F84" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>79</v>
       </c>
       <c r="B85">
         <v>2.5</v>
       </c>
       <c r="C85" t="s">
         <v>155</v>
       </c>
       <c r="D85">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>80</v>
       </c>
       <c r="B86">
         <v>2.5</v>
       </c>
       <c r="C86" t="s">
         <v>157</v>
       </c>
       <c r="D86">
         <v>25</v>
       </c>
       <c r="E86" t="s">
         <v>12</v>
       </c>
       <c r="F86" t="s">