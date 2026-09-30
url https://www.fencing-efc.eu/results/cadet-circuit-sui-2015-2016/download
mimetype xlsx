--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -925,51 +925,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>25</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1336,51 +1336,51 @@
       </c>
       <c r="C22" t="s">
         <v>48</v>
       </c>
       <c r="D22">
         <v>24</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>10.0</v>
       </c>
       <c r="C23" t="s">
         <v>49</v>
       </c>
       <c r="D23">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
         <v>15</v>
       </c>
       <c r="F23" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>10.0</v>
       </c>
       <c r="C24" t="s">
         <v>50</v>
       </c>
       <c r="D24">
         <v>26</v>
       </c>
       <c r="E24" t="s">
         <v>51</v>
       </c>
     </row>
@@ -1433,51 +1433,51 @@
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>60</v>
       </c>
       <c r="D29">
         <v>26</v>
       </c>
       <c r="E29" t="s">
         <v>53</v>
       </c>
       <c r="F29" t="s">
@@ -1493,51 +1493,51 @@
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>26</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>15</v>
       </c>
       <c r="F31" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>65</v>
       </c>
       <c r="D32">
         <v>26</v>
       </c>
       <c r="E32" t="s">
         <v>13</v>
       </c>
       <c r="F32" t="s">
@@ -1907,51 +1907,51 @@
       </c>
       <c r="C51" t="s">
         <v>93</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>53</v>
       </c>
       <c r="F51" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>95</v>
       </c>
       <c r="D52">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E52" t="s">
         <v>15</v>
       </c>
       <c r="F52" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>97</v>
       </c>
       <c r="D53">
         <v>27</v>
       </c>
       <c r="E53" t="s">
         <v>15</v>
       </c>
       <c r="F53" t="s">
@@ -2107,51 +2107,51 @@
       </c>
       <c r="C61" t="s">
         <v>112</v>
       </c>
       <c r="D61">
         <v>24</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>114</v>
       </c>
       <c r="D62">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E62" t="s">
         <v>100</v>
       </c>
       <c r="F62" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>5.0</v>
       </c>
       <c r="C63" t="s">
         <v>116</v>
       </c>
       <c r="D63">
         <v>25</v>
       </c>
       <c r="E63" t="s">
         <v>15</v>
       </c>
       <c r="F63" t="s">
@@ -2301,51 +2301,51 @@
       </c>
       <c r="C71" t="s">
         <v>129</v>
       </c>
       <c r="D71">
         <v>26</v>
       </c>
       <c r="E71" t="s">
         <v>13</v>
       </c>
       <c r="F71" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.5</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E72" t="s">
         <v>15</v>
       </c>
       <c r="F72" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.5</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>24</v>
       </c>
       <c r="E73" t="s">
         <v>132</v>
       </c>
       <c r="F73" t="s">
@@ -2652,51 +2652,51 @@
       </c>
       <c r="C89" t="s">
         <v>158</v>
       </c>
       <c r="D89">
         <v>25</v>
       </c>
       <c r="E89" t="s">
         <v>29</v>
       </c>
       <c r="F89" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2.5</v>
       </c>
       <c r="C90" t="s">
         <v>159</v>
       </c>
       <c r="D90">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E90" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2.5</v>
       </c>
       <c r="C91" t="s">
         <v>160</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>15</v>
       </c>
       <c r="F91" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2746,51 +2746,51 @@
       </c>
       <c r="C94" t="s">
         <v>164</v>
       </c>
       <c r="D94">
         <v>24</v>
       </c>
       <c r="E94" t="s">
         <v>142</v>
       </c>
       <c r="F94" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2.5</v>
       </c>
       <c r="C95" t="s">
         <v>166</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>142</v>
       </c>
       <c r="F95" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>2.5</v>
       </c>
       <c r="C96" t="s">
         <v>167</v>
       </c>
       <c r="D96">
         <v>25</v>
       </c>
       <c r="E96" t="s">
         <v>142</v>
       </c>
       <c r="F96" t="s">