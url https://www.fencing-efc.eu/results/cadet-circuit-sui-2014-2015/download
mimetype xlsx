--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -845,51 +845,51 @@
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
       <c r="F4" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5">
         <v>25</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -1185,51 +1185,51 @@
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20">
         <v>28</v>
       </c>
       <c r="E20" t="s">
         <v>13</v>
       </c>
       <c r="F20" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
@@ -1385,91 +1385,91 @@
       </c>
       <c r="C30" t="s">
         <v>63</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>13</v>
       </c>
       <c r="F30" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>41</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
@@ -1542,128 +1542,128 @@
       </c>
       <c r="C38" t="s">
         <v>79</v>
       </c>
       <c r="D38">
         <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>13</v>
       </c>
       <c r="F38" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
         <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
         <v>25</v>
       </c>
       <c r="E42" t="s">
         <v>37</v>
       </c>
       <c r="F42" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>87</v>
       </c>
       <c r="D43">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E43" t="s">
         <v>74</v>
       </c>
       <c r="F43" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>5.0</v>
       </c>
       <c r="C44" t="s">
         <v>88</v>
       </c>
       <c r="D44">
         <v>25</v>
       </c>
       <c r="E44" t="s">
         <v>37</v>
       </c>
       <c r="F44" t="s">
@@ -1793,51 +1793,51 @@
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
         <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>92</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
@@ -1853,51 +1853,51 @@
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
         <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>107</v>
       </c>
       <c r="D56">
         <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>7</v>
       </c>
       <c r="F56" t="s">
@@ -2052,102 +2052,102 @@
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="C65" t="s">
         <v>121</v>
       </c>
       <c r="D65">
         <v>27</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="C66" t="s">
         <v>122</v>
       </c>
       <c r="D66">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E66" t="s">
         <v>13</v>
       </c>
       <c r="F66" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="C67" t="s">
         <v>124</v>
       </c>
       <c r="D67">
         <v>26</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>125</v>
       </c>
       <c r="D68">
         <v>25</v>
       </c>
       <c r="E68" t="s">
         <v>13</v>
       </c>
       <c r="F68" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
         <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>