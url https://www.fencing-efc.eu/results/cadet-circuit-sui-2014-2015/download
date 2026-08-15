--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -805,51 +805,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1085,51 +1085,51 @@
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
         <v>27</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E16" t="s">
         <v>7</v>
       </c>
       <c r="F16" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>20.0</v>
       </c>
       <c r="C17" t="s">
         <v>40</v>
       </c>
       <c r="D17">
         <v>26</v>
       </c>
       <c r="E17" t="s">
         <v>41</v>
       </c>
       <c r="F17" t="s">
@@ -1205,51 +1205,51 @@
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
         <v>25</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E22" t="s">
         <v>34</v>
       </c>
       <c r="F22" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>15.0</v>
       </c>
       <c r="C23" t="s">
         <v>50</v>
       </c>
       <c r="D23">
         <v>27</v>
       </c>
       <c r="E23" t="s">
         <v>37</v>
       </c>
       <c r="F23" t="s">
@@ -1325,51 +1325,51 @@
       </c>
       <c r="C27" t="s">
         <v>57</v>
       </c>
       <c r="D27">
         <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>59</v>
       </c>
       <c r="D28">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E28" t="s">
         <v>13</v>
       </c>
       <c r="F28" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
       <c r="F29" t="s">
@@ -1405,111 +1405,111 @@
       </c>
       <c r="C31" t="s">
         <v>64</v>
       </c>
       <c r="D31">
         <v>27</v>
       </c>
       <c r="E31" t="s">
         <v>65</v>
       </c>
       <c r="F31" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>67</v>
       </c>
       <c r="D32">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>41</v>
       </c>
       <c r="F32" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>10.0</v>
       </c>
       <c r="C33" t="s">
         <v>69</v>
       </c>
       <c r="D33">
         <v>27</v>
       </c>
       <c r="E33" t="s">
         <v>13</v>
       </c>
       <c r="F33" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>5.0</v>
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E34" t="s">
         <v>13</v>
       </c>
       <c r="F34" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>73</v>
       </c>
       <c r="D35">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>74</v>
       </c>
       <c r="F35" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>76</v>
       </c>
       <c r="D36">
         <v>26</v>
       </c>
       <c r="E36" t="s">
         <v>37</v>
       </c>
       <c r="F36" t="s">
@@ -1562,51 +1562,51 @@
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39">
         <v>25</v>
       </c>
       <c r="E39" t="s">
         <v>27</v>
       </c>
       <c r="F39" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>83</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>25</v>
       </c>
       <c r="E41" t="s">
         <v>37</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
@@ -1679,145 +1679,145 @@
       </c>
       <c r="C45" t="s">
         <v>90</v>
       </c>
       <c r="D45">
         <v>27</v>
       </c>
       <c r="E45" t="s">
         <v>7</v>
       </c>
       <c r="F45" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>91</v>
       </c>
       <c r="D46">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>92</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E47" t="s">
         <v>74</v>
       </c>
       <c r="F47" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>95</v>
       </c>
       <c r="D48">
         <v>26</v>
       </c>
       <c r="E48" t="s">
         <v>41</v>
       </c>
       <c r="F48" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>97</v>
       </c>
       <c r="D49">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>5.0</v>
       </c>
       <c r="C50" t="s">
         <v>98</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>99</v>
       </c>
       <c r="D51">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E51" t="s">
         <v>92</v>
       </c>
       <c r="F51" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>101</v>
       </c>
       <c r="D52">
         <v>26</v>
       </c>
       <c r="E52" t="s">
         <v>13</v>
       </c>
       <c r="F52" t="s">
@@ -1833,51 +1833,51 @@
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>26</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>52</v>
       </c>
       <c r="B54">
         <v>5.0</v>
       </c>
       <c r="C54" t="s">
         <v>105</v>
       </c>
       <c r="D54">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E54" t="s">
         <v>37</v>
       </c>
       <c r="F54" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>5.0</v>
       </c>
       <c r="C55" t="s">
         <v>106</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>13</v>
       </c>
       <c r="F55" t="s">
@@ -2117,85 +2117,85 @@
         <v>104</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>126</v>
       </c>
       <c r="D69">
         <v>25</v>
       </c>
       <c r="E69" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>127</v>
       </c>
       <c r="D70">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E70" t="s">
         <v>13</v>
       </c>
       <c r="F70" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
         <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>34</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="C72" t="s">
         <v>130</v>
       </c>
       <c r="D72">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E72" t="s">
         <v>7</v>
       </c>
       <c r="F72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="C73" t="s">
         <v>131</v>
       </c>
       <c r="D73">
         <v>23</v>
       </c>
       <c r="E73" t="s">
         <v>13</v>
       </c>
       <c r="F73" t="s">
         <v>102</v>
       </c>
     </row>