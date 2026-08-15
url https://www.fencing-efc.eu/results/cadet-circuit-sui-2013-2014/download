--- v0 (2026-05-13)
+++ v1 (2026-08-15)
@@ -877,91 +877,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>80.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>65.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>29</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>50.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>50.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
         <v>28</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" t="s">
@@ -997,51 +997,51 @@
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>35.0</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>35.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>27</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" t="s">
@@ -1257,51 +1257,51 @@
       </c>
       <c r="C20" t="s">
         <v>48</v>
       </c>
       <c r="D20">
         <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>49</v>
       </c>
       <c r="F20" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>15.0</v>
       </c>
       <c r="C21" t="s">
         <v>51</v>
       </c>
       <c r="D21">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
         <v>25</v>
       </c>
       <c r="F21" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>15.0</v>
       </c>
       <c r="C22" t="s">
         <v>53</v>
       </c>
       <c r="D22">
         <v>27</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -1357,51 +1357,51 @@
       </c>
       <c r="C25" t="s">
         <v>57</v>
       </c>
       <c r="D25">
         <v>28</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>10.0</v>
       </c>
       <c r="C26" t="s">
         <v>59</v>
       </c>
       <c r="D26">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>10.0</v>
       </c>
       <c r="C27" t="s">
         <v>60</v>
       </c>
       <c r="D27">
         <v>27</v>
       </c>
       <c r="E27" t="s">
         <v>25</v>
       </c>
       <c r="F27" t="s">
         <v>61</v>
       </c>
     </row>
@@ -1451,51 +1451,51 @@
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>66</v>
       </c>
       <c r="D30">
         <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>10.0</v>
       </c>
       <c r="C31" t="s">
         <v>67</v>
       </c>
       <c r="D31">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E31" t="s">
         <v>68</v>
       </c>
       <c r="F31" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>10.0</v>
       </c>
       <c r="C32" t="s">
         <v>70</v>
       </c>
       <c r="D32">
         <v>27</v>
       </c>
       <c r="E32" t="s">
         <v>71</v>
       </c>
       <c r="F32" t="s">
@@ -1591,91 +1591,91 @@
       </c>
       <c r="C37" t="s">
         <v>81</v>
       </c>
       <c r="D37">
         <v>27</v>
       </c>
       <c r="E37" t="s">
         <v>25</v>
       </c>
       <c r="F37" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>5.0</v>
       </c>
       <c r="C38" t="s">
         <v>82</v>
       </c>
       <c r="D38">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E38" t="s">
         <v>83</v>
       </c>
       <c r="F38" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>5.0</v>
       </c>
       <c r="C39" t="s">
         <v>85</v>
       </c>
       <c r="D39">
         <v>28</v>
       </c>
       <c r="E39" t="s">
         <v>83</v>
       </c>
       <c r="F39" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>5.0</v>
       </c>
       <c r="C40" t="s">
         <v>87</v>
       </c>
       <c r="D40">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E40" t="s">
         <v>7</v>
       </c>
       <c r="F40" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>5.0</v>
       </c>
       <c r="C41" t="s">
         <v>88</v>
       </c>
       <c r="D41">
         <v>29</v>
       </c>
       <c r="E41" t="s">
         <v>25</v>
       </c>
       <c r="F41" t="s">
@@ -1731,111 +1731,111 @@
       </c>
       <c r="C44" t="s">
         <v>94</v>
       </c>
       <c r="D44">
         <v>27</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>96</v>
       </c>
       <c r="D45">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E45" t="s">
         <v>25</v>
       </c>
       <c r="F45" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>98</v>
       </c>
       <c r="D46">
         <v>25</v>
       </c>
       <c r="E46" t="s">
         <v>40</v>
       </c>
       <c r="F46" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>100</v>
       </c>
       <c r="D47">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>102</v>
       </c>
       <c r="D48">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E48" t="s">
         <v>83</v>
       </c>
       <c r="F48" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
         <v>47</v>
       </c>
       <c r="B49">
         <v>5.0</v>
       </c>
       <c r="C49" t="s">
         <v>103</v>
       </c>
       <c r="D49">
         <v>28</v>
       </c>
       <c r="E49" t="s">
         <v>68</v>
       </c>
       <c r="F49" t="s">
@@ -1851,51 +1851,51 @@
       </c>
       <c r="C50" t="s">
         <v>105</v>
       </c>
       <c r="D50">
         <v>28</v>
       </c>
       <c r="E50" t="s">
         <v>25</v>
       </c>
       <c r="F50" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>106</v>
       </c>
       <c r="D51">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E51" t="s">
         <v>25</v>
       </c>
       <c r="F51" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>108</v>
       </c>
       <c r="D52">
         <v>27</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -1951,51 +1951,51 @@
       </c>
       <c r="C55" t="s">
         <v>113</v>
       </c>
       <c r="D55">
         <v>27</v>
       </c>
       <c r="E55" t="s">
         <v>15</v>
       </c>
       <c r="F55" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>54</v>
       </c>
       <c r="B56">
         <v>5.0</v>
       </c>
       <c r="C56" t="s">
         <v>115</v>
       </c>
       <c r="D56">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E56" t="s">
         <v>25</v>
       </c>
       <c r="F56" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>5.0</v>
       </c>
       <c r="C57" t="s">
         <v>116</v>
       </c>
       <c r="D57">
         <v>28</v>
       </c>
       <c r="E57" t="s">
         <v>25</v>
       </c>
       <c r="F57" t="s">
@@ -2051,51 +2051,51 @@
       </c>
       <c r="C60" t="s">
         <v>119</v>
       </c>
       <c r="D60">
         <v>28</v>
       </c>
       <c r="E60" t="s">
         <v>49</v>
       </c>
       <c r="F60" t="s">
         <v>120</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>121</v>
       </c>
       <c r="D61">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E61" t="s">
         <v>15</v>
       </c>
       <c r="F61" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>5.0</v>
       </c>
       <c r="C62" t="s">
         <v>123</v>
       </c>
       <c r="D62">
         <v>28</v>
       </c>
       <c r="E62" t="s">
         <v>25</v>
       </c>
       <c r="F62" t="s">
@@ -2325,51 +2325,51 @@
       </c>
       <c r="C74" t="s">
         <v>138</v>
       </c>
       <c r="D74">
         <v>28</v>
       </c>
       <c r="E74" t="s">
         <v>68</v>
       </c>
       <c r="F74" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2.5</v>
       </c>
       <c r="C75" t="s">
         <v>139</v>
       </c>
       <c r="D75">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E75" t="s">
         <v>25</v>
       </c>
       <c r="F75" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2.5</v>
       </c>
       <c r="C76" t="s">
         <v>140</v>
       </c>
       <c r="D76">
         <v>26</v>
       </c>
       <c r="E76" t="s">
         <v>78</v>
       </c>
       <c r="F76" t="s">
@@ -2430,133 +2430,133 @@
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="C80" t="s">
         <v>144</v>
       </c>
       <c r="D80">
         <v>26</v>
       </c>
       <c r="E80" t="s">
         <v>25</v>
       </c>
       <c r="F80" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>145</v>
       </c>
       <c r="D81">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E81" t="s">
         <v>15</v>
       </c>
       <c r="F81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
         <v>28</v>
       </c>
       <c r="E82" t="s">
         <v>25</v>
       </c>
       <c r="F82" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E83" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
         <v>24</v>
       </c>
       <c r="E84" t="s">
         <v>25</v>
       </c>
       <c r="F84" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E85" t="s">
         <v>25</v>
       </c>
       <c r="F85" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>151</v>
       </c>
       <c r="D86">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E86" t="s">
         <v>71</v>
       </c>
       <c r="F86" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>153</v>
       </c>
       <c r="D87">
         <v>29</v>
       </c>
       <c r="E87" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>