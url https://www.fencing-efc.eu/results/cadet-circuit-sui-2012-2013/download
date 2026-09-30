--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -847,51 +847,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>64.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>52.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1187,71 +1187,71 @@
       </c>
       <c r="C18" t="s">
         <v>39</v>
       </c>
       <c r="D18">
         <v>30</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>40</v>
       </c>
       <c r="D19">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>42</v>
       </c>
       <c r="D20">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>44</v>
       </c>
       <c r="D21">
         <v>30</v>
       </c>
       <c r="E21" t="s">
         <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>45</v>
       </c>
     </row>
@@ -1361,51 +1361,51 @@
       </c>
       <c r="C27" t="s">
         <v>54</v>
       </c>
       <c r="D27">
         <v>30</v>
       </c>
       <c r="E27" t="s">
         <v>27</v>
       </c>
       <c r="F27" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>8.0</v>
       </c>
       <c r="C28" t="s">
         <v>56</v>
       </c>
       <c r="D28">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
         <v>35</v>
       </c>
       <c r="F28" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>8.0</v>
       </c>
       <c r="C29" t="s">
         <v>57</v>
       </c>
       <c r="D29">
         <v>27</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
@@ -1461,51 +1461,51 @@
       </c>
       <c r="C32" t="s">
         <v>62</v>
       </c>
       <c r="D32">
         <v>30</v>
       </c>
       <c r="E32" t="s">
         <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>8.0</v>
       </c>
       <c r="C33" t="s">
         <v>63</v>
       </c>
       <c r="D33">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>27</v>
       </c>
       <c r="F33" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>4.0</v>
       </c>
       <c r="C34" t="s">
         <v>65</v>
       </c>
       <c r="D34">
         <v>30</v>
       </c>
       <c r="E34" t="s">
         <v>17</v>
       </c>
       <c r="F34" t="s">
@@ -1541,51 +1541,51 @@
       </c>
       <c r="C36" t="s">
         <v>69</v>
       </c>
       <c r="D36">
         <v>30</v>
       </c>
       <c r="E36" t="s">
         <v>27</v>
       </c>
       <c r="F36" t="s">
         <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>4.0</v>
       </c>
       <c r="C37" t="s">
         <v>71</v>
       </c>
       <c r="D37">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>4.0</v>
       </c>
       <c r="C38" t="s">
         <v>73</v>
       </c>
       <c r="D38">
         <v>30</v>
       </c>
       <c r="E38" t="s">
         <v>74</v>
       </c>
       <c r="F38" t="s">
@@ -2241,51 +2241,51 @@
       </c>
       <c r="C71" t="s">
         <v>123</v>
       </c>
       <c r="D71">
         <v>28</v>
       </c>
       <c r="E71" t="s">
         <v>27</v>
       </c>
       <c r="F71" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2.0</v>
       </c>
       <c r="C72" t="s">
         <v>124</v>
       </c>
       <c r="D72">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E72" t="s">
         <v>74</v>
       </c>
       <c r="F72" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2.0</v>
       </c>
       <c r="C73" t="s">
         <v>126</v>
       </c>
       <c r="D73">
         <v>28</v>
       </c>
       <c r="E73" t="s">
         <v>27</v>
       </c>
       <c r="F73" t="s">