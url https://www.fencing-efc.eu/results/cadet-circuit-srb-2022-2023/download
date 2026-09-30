--- v1 (2026-08-15)
+++ v2 (2026-09-30)
@@ -2260,51 +2260,51 @@
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13">
         <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>10</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>28</v>
       </c>
       <c r="D14">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>11</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>29</v>
       </c>
       <c r="D15">
         <v>19</v>
       </c>
       <c r="E15" t="s">
         <v>7</v>
       </c>
       <c r="F15" t="s">
         <v>30</v>
       </c>
     </row>
@@ -2391,51 +2391,51 @@
       </c>
       <c r="C20" t="s">
         <v>37</v>
       </c>
       <c r="D20">
         <v>20</v>
       </c>
       <c r="E20" t="s">
         <v>38</v>
       </c>
       <c r="F20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>17</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>40</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>7</v>
       </c>
       <c r="F21" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>18</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>41</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
@@ -2505,88 +2505,88 @@
       </c>
       <c r="C26" t="s">
         <v>46</v>
       </c>
       <c r="D26">
         <v>17</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>23</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>48</v>
       </c>
       <c r="D27">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>24</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28">
         <v>19</v>
       </c>
       <c r="E28" t="s">
         <v>50</v>
       </c>
       <c r="F28" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>25</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>26</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>53</v>
       </c>
       <c r="D30">
         <v>20</v>
       </c>
       <c r="E30" t="s">
         <v>50</v>
       </c>
       <c r="F30" t="s">
         <v>54</v>
       </c>
     </row>
@@ -2804,51 +2804,51 @@
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>71</v>
       </c>
       <c r="D42">
         <v>19</v>
       </c>
       <c r="E42" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>39</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>72</v>
       </c>
       <c r="D43">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>7</v>
       </c>
       <c r="F43" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
         <v>40</v>
       </c>
       <c r="B44">
         <v>6.0</v>
       </c>
       <c r="C44" t="s">
         <v>74</v>
       </c>
       <c r="D44">
         <v>19</v>
       </c>
       <c r="E44" t="s">
         <v>50</v>
       </c>
       <c r="F44" t="s">
@@ -3172,51 +3172,51 @@
       </c>
       <c r="C61" t="s">
         <v>101</v>
       </c>
       <c r="D61">
         <v>19</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>58</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>102</v>
       </c>
       <c r="D62">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E62" t="s">
         <v>103</v>
       </c>
       <c r="F62" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>59</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>105</v>
       </c>
       <c r="D63">
         <v>18</v>
       </c>
       <c r="E63" t="s">
         <v>86</v>
       </c>
       <c r="F63" t="s">
@@ -3523,51 +3523,51 @@
       </c>
       <c r="C79" t="s">
         <v>131</v>
       </c>
       <c r="D79">
         <v>19</v>
       </c>
       <c r="E79" t="s">
         <v>60</v>
       </c>
       <c r="F79" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>76</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>133</v>
       </c>
       <c r="D80">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>7</v>
       </c>
       <c r="F80" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>76</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>134</v>
       </c>
       <c r="D81">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81" t="s">
@@ -3700,51 +3700,51 @@
       </c>
       <c r="C88" t="s">
         <v>144</v>
       </c>
       <c r="D88">
         <v>19</v>
       </c>
       <c r="E88" t="s">
         <v>60</v>
       </c>
       <c r="F88" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>85</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>145</v>
       </c>
       <c r="D89">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E89" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>86</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>147</v>
       </c>
       <c r="D90">
         <v>19</v>
       </c>
       <c r="E90" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>87</v>
@@ -3811,51 +3811,51 @@
       </c>
       <c r="C94" t="s">
         <v>153</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>38</v>
       </c>
       <c r="F94" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>91</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>154</v>
       </c>
       <c r="D95">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>92</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>155</v>
       </c>
       <c r="D96">
         <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>16</v>
       </c>
     </row>
@@ -4082,91 +4082,91 @@
       </c>
       <c r="C108" t="s">
         <v>173</v>
       </c>
       <c r="D108">
         <v>18</v>
       </c>
       <c r="E108" t="s">
         <v>38</v>
       </c>
       <c r="F108" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>105</v>
       </c>
       <c r="B109">
         <v>3.0</v>
       </c>
       <c r="C109" t="s">
         <v>174</v>
       </c>
       <c r="D109">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>108</v>
       </c>
       <c r="F109" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>106</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
       </c>
       <c r="D110">
         <v>17</v>
       </c>
       <c r="E110" t="s">
         <v>38</v>
       </c>
       <c r="F110" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>107</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>178</v>
       </c>
       <c r="D111">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="112" spans="1:6">
       <c r="A112">
         <v>108</v>
       </c>
       <c r="B112">
         <v>3.0</v>
       </c>
       <c r="C112" t="s">
         <v>179</v>
       </c>
       <c r="D112">
         <v>15</v>
       </c>
       <c r="E112" t="s">
         <v>13</v>
       </c>
       <c r="F112" t="s">
         <v>180</v>
       </c>
     </row>
@@ -4196,51 +4196,51 @@
       </c>
       <c r="B114">
         <v>3.0</v>
       </c>
       <c r="C114" t="s">
         <v>182</v>
       </c>
       <c r="D114">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>111</v>
       </c>
       <c r="B115">
         <v>3.0</v>
       </c>
       <c r="C115" t="s">
         <v>183</v>
       </c>
       <c r="D115">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>10</v>
       </c>
       <c r="F115" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>112</v>
       </c>
       <c r="B116">
         <v>3.0</v>
       </c>
       <c r="C116" t="s">
         <v>184</v>
       </c>
       <c r="D116">
         <v>19</v>
       </c>
       <c r="E116" t="s">
         <v>38</v>
       </c>
       <c r="F116" t="s">
@@ -4387,51 +4387,51 @@
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>194</v>
       </c>
       <c r="D124">
         <v>18</v>
       </c>
       <c r="E124" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>119</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>195</v>
       </c>
       <c r="D125">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E125" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>122</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>196</v>
       </c>
       <c r="D126">
         <v>18</v>
       </c>
       <c r="E126" t="s">
         <v>60</v>
       </c>
       <c r="F126" t="s">
         <v>197</v>
       </c>
     </row>
@@ -4665,51 +4665,51 @@
         <v>86</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>136</v>
       </c>
       <c r="C140" t="s">
         <v>215</v>
       </c>
       <c r="D140">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="141" spans="1:6">
       <c r="A141">
         <v>137</v>
       </c>
       <c r="C141" t="s">
         <v>216</v>
       </c>
       <c r="D141">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E141" t="s">
         <v>38</v>
       </c>
       <c r="F141" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>137</v>
       </c>
       <c r="C142" t="s">
         <v>217</v>
       </c>
       <c r="D142">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>166</v>
       </c>
       <c r="F142" t="s">
         <v>167</v>
       </c>
     </row>
@@ -4829,51 +4829,51 @@
     <row r="150" spans="1:6">
       <c r="A150">
         <v>146</v>
       </c>
       <c r="C150" t="s">
         <v>228</v>
       </c>
       <c r="D150">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>162</v>
       </c>
       <c r="F150" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="151" spans="1:6">
       <c r="A151">
         <v>146</v>
       </c>
       <c r="C151" t="s">
         <v>229</v>
       </c>
       <c r="D151">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E151" t="s">
         <v>86</v>
       </c>
       <c r="F151" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="152" spans="1:6">
       <c r="A152">
         <v>148</v>
       </c>
       <c r="C152" t="s">
         <v>231</v>
       </c>
       <c r="D152">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>86</v>
       </c>
       <c r="F152" t="s">
         <v>130</v>
       </c>
     </row>
@@ -5251,71 +5251,71 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>260</v>
       </c>
       <c r="D2">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>261</v>
       </c>
       <c r="D3">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>262</v>
       </c>
       <c r="D4">
         <v>20</v>
       </c>
       <c r="E4" t="s">
         <v>7</v>
       </c>
       <c r="F4" t="s">
@@ -5456,51 +5456,51 @@
       </c>
       <c r="C12" t="s">
         <v>270</v>
       </c>
       <c r="D12">
         <v>20</v>
       </c>
       <c r="E12" t="s">
         <v>7</v>
       </c>
       <c r="F12" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>272</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>273</v>
       </c>
       <c r="D14">
         <v>19</v>
       </c>
       <c r="E14" t="s">
         <v>86</v>
       </c>
       <c r="F14" t="s">
         <v>274</v>
       </c>
     </row>
@@ -5627,51 +5627,51 @@
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>283</v>
       </c>
       <c r="D21">
         <v>18</v>
       </c>
       <c r="E21" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>284</v>
       </c>
       <c r="D22">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>7</v>
       </c>
       <c r="F22" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>12.0</v>
       </c>
       <c r="C23" t="s">
         <v>285</v>
       </c>
       <c r="D23">
         <v>20</v>
       </c>
       <c r="E23" t="s">
         <v>36</v>
       </c>
     </row>
@@ -5741,51 +5741,51 @@
       </c>
       <c r="C27" t="s">
         <v>290</v>
       </c>
       <c r="D27">
         <v>20</v>
       </c>
       <c r="E27" t="s">
         <v>7</v>
       </c>
       <c r="F27" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>291</v>
       </c>
       <c r="D28">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>292</v>
       </c>
       <c r="D29">
         <v>19</v>
       </c>
       <c r="E29" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
@@ -5795,51 +5795,51 @@
       </c>
       <c r="C30" t="s">
         <v>293</v>
       </c>
       <c r="D30">
         <v>19</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>294</v>
       </c>
       <c r="D31">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E31" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>295</v>
       </c>
       <c r="D32">
         <v>19</v>
       </c>
       <c r="E32" t="s">
         <v>7</v>
       </c>
       <c r="F32" t="s">
         <v>32</v>
       </c>
     </row>
@@ -5906,51 +5906,51 @@
       </c>
       <c r="C36" t="s">
         <v>299</v>
       </c>
       <c r="D36">
         <v>20</v>
       </c>
       <c r="E36" t="s">
         <v>50</v>
       </c>
       <c r="F36" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>300</v>
       </c>
       <c r="D37">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>301</v>
       </c>
       <c r="D38">
         <v>19</v>
       </c>
       <c r="E38" t="s">
         <v>38</v>
       </c>
       <c r="F38" t="s">
@@ -6177,71 +6177,71 @@
       </c>
       <c r="C50" t="s">
         <v>316</v>
       </c>
       <c r="D50">
         <v>20</v>
       </c>
       <c r="E50" t="s">
         <v>86</v>
       </c>
       <c r="F50" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>49</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>318</v>
       </c>
       <c r="D51">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E51" t="s">
         <v>7</v>
       </c>
       <c r="F51" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>319</v>
       </c>
       <c r="D52">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E52" t="s">
         <v>38</v>
       </c>
       <c r="F52" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>320</v>
       </c>
       <c r="D53">
         <v>20</v>
       </c>
       <c r="E53" t="s">
         <v>190</v>
       </c>
       <c r="F53" t="s">
@@ -6357,51 +6357,51 @@
       </c>
       <c r="C59" t="s">
         <v>330</v>
       </c>
       <c r="D59">
         <v>18</v>
       </c>
       <c r="E59" t="s">
         <v>38</v>
       </c>
       <c r="F59" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>331</v>
       </c>
       <c r="D60">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>50</v>
       </c>
       <c r="F60" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>332</v>
       </c>
       <c r="D61">
         <v>20</v>
       </c>
       <c r="E61" t="s">
         <v>50</v>
       </c>
       <c r="F61" t="s">
@@ -6417,71 +6417,71 @@
       </c>
       <c r="C62" t="s">
         <v>334</v>
       </c>
       <c r="D62">
         <v>20</v>
       </c>
       <c r="E62" t="s">
         <v>60</v>
       </c>
       <c r="F62" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>336</v>
       </c>
       <c r="D63">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E63" t="s">
         <v>108</v>
       </c>
       <c r="F63" t="s">
         <v>337</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>6.0</v>
       </c>
       <c r="C64" t="s">
         <v>338</v>
       </c>
       <c r="D64">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>6.0</v>
       </c>
       <c r="C65" t="s">
         <v>339</v>
       </c>
       <c r="D65">
         <v>19</v>
       </c>
       <c r="E65" t="s">
         <v>340</v>
       </c>
       <c r="F65" t="s">
         <v>341</v>
       </c>
     </row>
@@ -6859,51 +6859,51 @@
       </c>
       <c r="C85" t="s">
         <v>365</v>
       </c>
       <c r="D85">
         <v>19</v>
       </c>
       <c r="E85" t="s">
         <v>123</v>
       </c>
       <c r="F85" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>367</v>
       </c>
       <c r="D86">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
         <v>7</v>
       </c>
       <c r="F86" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>369</v>
       </c>
       <c r="D87">
         <v>19</v>
       </c>
       <c r="E87" t="s">
         <v>36</v>
       </c>
     </row>
@@ -6956,51 +6956,51 @@
       </c>
       <c r="C90" t="s">
         <v>373</v>
       </c>
       <c r="D90">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>38</v>
       </c>
       <c r="F90" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>374</v>
       </c>
       <c r="D91">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>103</v>
       </c>
       <c r="F91" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>90</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>376</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>190</v>
       </c>
       <c r="F92" t="s">
@@ -7036,122 +7036,122 @@
       </c>
       <c r="C94" t="s">
         <v>379</v>
       </c>
       <c r="D94">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>86</v>
       </c>
       <c r="F94" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3.0</v>
       </c>
       <c r="C95" t="s">
         <v>380</v>
       </c>
       <c r="D95">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E95" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>381</v>
       </c>
       <c r="D96">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E96" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>382</v>
       </c>
       <c r="D97">
         <v>19</v>
       </c>
       <c r="E97" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3.0</v>
       </c>
       <c r="C98" t="s">
         <v>383</v>
       </c>
       <c r="D98">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>50</v>
       </c>
       <c r="F98" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3.0</v>
       </c>
       <c r="C99" t="s">
         <v>384</v>
       </c>
       <c r="D99">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E99" t="s">
         <v>60</v>
       </c>
       <c r="F99" t="s">
         <v>335</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>385</v>
       </c>
       <c r="D100">
         <v>19</v>
       </c>
       <c r="E100" t="s">
         <v>86</v>
       </c>
       <c r="F100" t="s">
@@ -7227,51 +7227,51 @@
       </c>
       <c r="C104" t="s">
         <v>390</v>
       </c>
       <c r="D104">
         <v>19</v>
       </c>
       <c r="E104" t="s">
         <v>108</v>
       </c>
       <c r="F104" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>391</v>
       </c>
       <c r="D105">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>13</v>
       </c>
       <c r="F105" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>392</v>
       </c>
       <c r="D106">
         <v>19</v>
       </c>
       <c r="E106" t="s">
         <v>10</v>
       </c>
       <c r="F106" t="s">
@@ -7455,51 +7455,51 @@
       </c>
       <c r="C116" t="s">
         <v>402</v>
       </c>
       <c r="D116">
         <v>18</v>
       </c>
       <c r="E116" t="s">
         <v>103</v>
       </c>
       <c r="F116" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="B117">
         <v>3.0</v>
       </c>
       <c r="C117" t="s">
         <v>403</v>
       </c>
       <c r="D117">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E117" t="s">
         <v>108</v>
       </c>
       <c r="F117" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>405</v>
       </c>
       <c r="D118">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>86</v>
       </c>
       <c r="F118" t="s">
@@ -7535,51 +7535,51 @@
       </c>
       <c r="C120" t="s">
         <v>407</v>
       </c>
       <c r="D120">
         <v>19</v>
       </c>
       <c r="E120" t="s">
         <v>38</v>
       </c>
       <c r="F120" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="121" spans="1:6">
       <c r="A121">
         <v>120</v>
       </c>
       <c r="B121">
         <v>3.0</v>
       </c>
       <c r="C121" t="s">
         <v>408</v>
       </c>
       <c r="D121">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E121" t="s">
         <v>123</v>
       </c>
       <c r="F121" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="122" spans="1:6">
       <c r="A122">
         <v>121</v>
       </c>
       <c r="B122">
         <v>3.0</v>
       </c>
       <c r="C122" t="s">
         <v>410</v>
       </c>
       <c r="D122">
         <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>38</v>
       </c>
       <c r="F122" t="s">
@@ -7910,68 +7910,68 @@
     <row r="141" spans="1:6">
       <c r="A141">
         <v>140</v>
       </c>
       <c r="C141" t="s">
         <v>434</v>
       </c>
       <c r="D141">
         <v>19</v>
       </c>
       <c r="E141" t="s">
         <v>254</v>
       </c>
       <c r="F141" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>435</v>
       </c>
       <c r="D142">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>162</v>
       </c>
       <c r="F142" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>436</v>
       </c>
       <c r="D143">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E143" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>437</v>
       </c>
       <c r="D144">
         <v>19</v>
       </c>
       <c r="E144" t="s">
         <v>50</v>
       </c>
       <c r="F144" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>144</v>
@@ -8218,51 +8218,51 @@
     <row r="160" spans="1:6">
       <c r="A160">
         <v>159</v>
       </c>
       <c r="C160" t="s">
         <v>453</v>
       </c>
       <c r="D160">
         <v>19</v>
       </c>
       <c r="E160" t="s">
         <v>10</v>
       </c>
       <c r="F160" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="161" spans="1:6">
       <c r="A161">
         <v>160</v>
       </c>
       <c r="C161" t="s">
         <v>454</v>
       </c>
       <c r="D161">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E161" t="s">
         <v>103</v>
       </c>
       <c r="F161" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="162" spans="1:6">
       <c r="A162">
         <v>161</v>
       </c>
       <c r="C162" t="s">
         <v>455</v>
       </c>
       <c r="D162">
         <v>18</v>
       </c>
       <c r="E162" t="s">
         <v>10</v>
       </c>
       <c r="F162" t="s">
         <v>11</v>
       </c>
     </row>