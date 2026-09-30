--- v0 (2026-08-16)
+++ v1 (2026-09-30)
@@ -2047,51 +2047,51 @@
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>12</v>
       </c>
       <c r="D4">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>42.0</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
@@ -2144,51 +2144,51 @@
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>24</v>
       </c>
       <c r="D9">
         <v>19</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>26</v>
       </c>
       <c r="D10">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>29</v>
       </c>
     </row>
@@ -2358,51 +2358,51 @@
       </c>
       <c r="C20" t="s">
         <v>45</v>
       </c>
       <c r="D20">
         <v>21</v>
       </c>
       <c r="E20" t="s">
         <v>17</v>
       </c>
       <c r="F20" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>47</v>
       </c>
       <c r="D21">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>12.0</v>
       </c>
       <c r="C22" t="s">
         <v>49</v>
       </c>
       <c r="D22">
         <v>20</v>
       </c>
       <c r="E22" t="s">
         <v>17</v>
       </c>
       <c r="F22" t="s">
@@ -2472,51 +2472,51 @@
       </c>
       <c r="C26" t="s">
         <v>55</v>
       </c>
       <c r="D26">
         <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>56</v>
       </c>
       <c r="D27">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>29</v>
       </c>
       <c r="F27" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>12.0</v>
       </c>
       <c r="C28" t="s">
         <v>58</v>
       </c>
       <c r="D28">
         <v>21</v>
       </c>
       <c r="E28" t="s">
         <v>17</v>
       </c>
       <c r="F28" t="s">
@@ -3043,51 +3043,51 @@
       </c>
       <c r="C55" t="s">
         <v>98</v>
       </c>
       <c r="D55">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>7</v>
       </c>
       <c r="F55" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>6.0</v>
       </c>
       <c r="C56" t="s">
         <v>99</v>
       </c>
       <c r="D56">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E56" t="s">
         <v>22</v>
       </c>
       <c r="F56" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>100</v>
       </c>
       <c r="D57">
         <v>21</v>
       </c>
       <c r="E57" t="s">
         <v>31</v>
       </c>
       <c r="F57" t="s">
@@ -3388,51 +3388,51 @@
       </c>
       <c r="C73" t="s">
         <v>125</v>
       </c>
       <c r="D73">
         <v>19</v>
       </c>
       <c r="E73" t="s">
         <v>77</v>
       </c>
       <c r="F73" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>127</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>29</v>
       </c>
       <c r="F74" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>128</v>
       </c>
       <c r="D75">
         <v>21</v>
       </c>
       <c r="E75" t="s">
         <v>31</v>
       </c>
     </row>
@@ -3462,51 +3462,51 @@
       </c>
       <c r="C77" t="s">
         <v>130</v>
       </c>
       <c r="D77">
         <v>20</v>
       </c>
       <c r="E77" t="s">
         <v>112</v>
       </c>
       <c r="F77" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>132</v>
       </c>
       <c r="D78">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E78" t="s">
         <v>31</v>
       </c>
       <c r="F78" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>134</v>
       </c>
       <c r="D79">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>69</v>
       </c>
       <c r="F79" t="s">
@@ -3619,51 +3619,51 @@
       </c>
       <c r="C85" t="s">
         <v>143</v>
       </c>
       <c r="D85">
         <v>18</v>
       </c>
       <c r="E85" t="s">
         <v>22</v>
       </c>
       <c r="F85" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E86" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>145</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
@@ -3984,51 +3984,51 @@
       </c>
       <c r="C104" t="s">
         <v>166</v>
       </c>
       <c r="D104">
         <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>31</v>
       </c>
       <c r="F104" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3.0</v>
       </c>
       <c r="C105" t="s">
         <v>167</v>
       </c>
       <c r="D105">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E105" t="s">
         <v>69</v>
       </c>
       <c r="F105" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3.0</v>
       </c>
       <c r="C106" t="s">
         <v>169</v>
       </c>
       <c r="D106">
         <v>21</v>
       </c>
       <c r="E106" t="s">
         <v>22</v>
       </c>
       <c r="F106" t="s">
@@ -4084,51 +4084,51 @@
       </c>
       <c r="C109" t="s">
         <v>176</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>82</v>
       </c>
       <c r="F109" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3.0</v>
       </c>
       <c r="C110" t="s">
         <v>177</v>
       </c>
       <c r="D110">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>112</v>
       </c>
       <c r="F110" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="111" spans="1:6">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3.0</v>
       </c>
       <c r="C111" t="s">
         <v>179</v>
       </c>
       <c r="D111">
         <v>18</v>
       </c>
       <c r="E111" t="s">
         <v>77</v>
       </c>
       <c r="F111" t="s">
@@ -4244,51 +4244,51 @@
       </c>
       <c r="C117" t="s">
         <v>187</v>
       </c>
       <c r="D117">
         <v>18</v>
       </c>
       <c r="E117" t="s">
         <v>7</v>
       </c>
       <c r="F117" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:6">
       <c r="A118">
         <v>117</v>
       </c>
       <c r="B118">
         <v>3.0</v>
       </c>
       <c r="C118" t="s">
         <v>188</v>
       </c>
       <c r="D118">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E118" t="s">
         <v>69</v>
       </c>
       <c r="F118" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="119" spans="1:6">
       <c r="A119">
         <v>118</v>
       </c>
       <c r="B119">
         <v>3.0</v>
       </c>
       <c r="C119" t="s">
         <v>190</v>
       </c>
       <c r="D119">
         <v>19</v>
       </c>
       <c r="E119" t="s">
         <v>7</v>
       </c>
       <c r="F119" t="s">
@@ -4681,82 +4681,82 @@
     <row r="142" spans="1:6">
       <c r="A142">
         <v>141</v>
       </c>
       <c r="C142" t="s">
         <v>223</v>
       </c>
       <c r="D142">
         <v>19</v>
       </c>
       <c r="E142" t="s">
         <v>224</v>
       </c>
       <c r="F142" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="143" spans="1:6">
       <c r="A143">
         <v>142</v>
       </c>
       <c r="C143" t="s">
         <v>226</v>
       </c>
       <c r="D143">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E143" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="144" spans="1:6">
       <c r="A144">
         <v>143</v>
       </c>
       <c r="C144" t="s">
         <v>227</v>
       </c>
       <c r="D144">
         <v>17</v>
       </c>
       <c r="E144" t="s">
         <v>69</v>
       </c>
       <c r="F144" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="145" spans="1:6">
       <c r="A145">
         <v>143</v>
       </c>
       <c r="C145" t="s">
         <v>228</v>
       </c>
       <c r="D145">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E145" t="s">
         <v>69</v>
       </c>
       <c r="F145" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="146" spans="1:6">
       <c r="A146">
         <v>143</v>
       </c>
       <c r="C146" t="s">
         <v>229</v>
       </c>
       <c r="D146">
         <v>19</v>
       </c>
       <c r="E146" t="s">
         <v>7</v>
       </c>
       <c r="F146" t="s">
         <v>40</v>
       </c>
     </row>
@@ -5351,51 +5351,51 @@
       </c>
       <c r="B12">
         <v>24.0</v>
       </c>
       <c r="C12" t="s">
         <v>268</v>
       </c>
       <c r="D12">
         <v>21</v>
       </c>
       <c r="E12" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>24.0</v>
       </c>
       <c r="C13" t="s">
         <v>269</v>
       </c>
       <c r="D13">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
         <v>77</v>
       </c>
       <c r="F13" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>24.0</v>
       </c>
       <c r="C14" t="s">
         <v>270</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14" t="s">
@@ -5602,51 +5602,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>284</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>285</v>
       </c>
       <c r="D26">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E26" t="s">
         <v>7</v>
       </c>
       <c r="F26" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>286</v>
       </c>
       <c r="D27">
         <v>21</v>
       </c>
       <c r="E27" t="s">
         <v>82</v>
       </c>
     </row>
@@ -5913,51 +5913,51 @@
       </c>
       <c r="B41">
         <v>6.0</v>
       </c>
       <c r="C41" t="s">
         <v>308</v>
       </c>
       <c r="D41">
         <v>19</v>
       </c>
       <c r="E41" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>6.0</v>
       </c>
       <c r="C42" t="s">
         <v>309</v>
       </c>
       <c r="D42">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E42" t="s">
         <v>7</v>
       </c>
       <c r="F42" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>6.0</v>
       </c>
       <c r="C43" t="s">
         <v>310</v>
       </c>
       <c r="D43">
         <v>20</v>
       </c>
       <c r="E43" t="s">
         <v>31</v>
       </c>
       <c r="F43" t="s">
@@ -6013,51 +6013,51 @@
       </c>
       <c r="C46" t="s">
         <v>313</v>
       </c>
       <c r="D46">
         <v>18</v>
       </c>
       <c r="E46" t="s">
         <v>69</v>
       </c>
       <c r="F46" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>6.0</v>
       </c>
       <c r="C47" t="s">
         <v>314</v>
       </c>
       <c r="D47">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E47" t="s">
         <v>7</v>
       </c>
       <c r="F47" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>6.0</v>
       </c>
       <c r="C48" t="s">
         <v>315</v>
       </c>
       <c r="D48">
         <v>19</v>
       </c>
       <c r="E48" t="s">
         <v>31</v>
       </c>
       <c r="F48" t="s">
@@ -6526,51 +6526,51 @@
       </c>
       <c r="B73">
         <v>3.0</v>
       </c>
       <c r="C73" t="s">
         <v>344</v>
       </c>
       <c r="D73">
         <v>20</v>
       </c>
       <c r="E73" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>3.0</v>
       </c>
       <c r="C74" t="s">
         <v>345</v>
       </c>
       <c r="D74">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>346</v>
       </c>
       <c r="D75">
         <v>19</v>
       </c>
       <c r="E75" t="s">
         <v>82</v>
       </c>
     </row>
@@ -6811,51 +6811,51 @@
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>365</v>
       </c>
       <c r="D88">
         <v>21</v>
       </c>
       <c r="E88" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>3.0</v>
       </c>
       <c r="C89" t="s">
         <v>366</v>
       </c>
       <c r="D89">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E89" t="s">
         <v>10</v>
       </c>
       <c r="F89" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>367</v>
       </c>
       <c r="D90">
         <v>21</v>
       </c>
       <c r="E90" t="s">
         <v>368</v>
       </c>
       <c r="F90" t="s">
@@ -6948,51 +6948,51 @@
       </c>
       <c r="C95" t="s">
         <v>374</v>
       </c>
       <c r="D95">
         <v>20</v>
       </c>
       <c r="E95" t="s">
         <v>10</v>
       </c>
       <c r="F95" t="s">
         <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3.0</v>
       </c>
       <c r="C96" t="s">
         <v>375</v>
       </c>
       <c r="D96">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E96" t="s">
         <v>31</v>
       </c>
       <c r="F96" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3.0</v>
       </c>
       <c r="C97" t="s">
         <v>376</v>
       </c>
       <c r="D97">
         <v>20</v>
       </c>
       <c r="E97" t="s">
         <v>368</v>
       </c>
       <c r="F97" t="s">
@@ -7028,51 +7028,51 @@
       </c>
       <c r="C99" t="s">
         <v>379</v>
       </c>
       <c r="D99">
         <v>20</v>
       </c>
       <c r="E99" t="s">
         <v>31</v>
       </c>
       <c r="F99" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3.0</v>
       </c>
       <c r="C100" t="s">
         <v>380</v>
       </c>
       <c r="D100">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E100" t="s">
         <v>10</v>
       </c>
       <c r="F100" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3.0</v>
       </c>
       <c r="C101" t="s">
         <v>381</v>
       </c>
       <c r="D101">
         <v>21</v>
       </c>
       <c r="E101" t="s">
         <v>82</v>
       </c>
     </row>
@@ -7502,91 +7502,91 @@
       </c>
       <c r="C123" t="s">
         <v>410</v>
       </c>
       <c r="D123">
         <v>21</v>
       </c>
       <c r="E123" t="s">
         <v>69</v>
       </c>
       <c r="F123" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="124" spans="1:6">
       <c r="A124">
         <v>123</v>
       </c>
       <c r="B124">
         <v>3.0</v>
       </c>
       <c r="C124" t="s">
         <v>411</v>
       </c>
       <c r="D124">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>17</v>
       </c>
       <c r="F124" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="125" spans="1:6">
       <c r="A125">
         <v>124</v>
       </c>
       <c r="B125">
         <v>3.0</v>
       </c>
       <c r="C125" t="s">
         <v>413</v>
       </c>
       <c r="D125">
         <v>21</v>
       </c>
       <c r="E125" t="s">
         <v>31</v>
       </c>
       <c r="F125" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="126" spans="1:6">
       <c r="A126">
         <v>125</v>
       </c>
       <c r="B126">
         <v>3.0</v>
       </c>
       <c r="C126" t="s">
         <v>415</v>
       </c>
       <c r="D126">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E126" t="s">
         <v>31</v>
       </c>
       <c r="F126" t="s">
         <v>416</v>
       </c>
     </row>
     <row r="127" spans="1:6">
       <c r="A127">
         <v>126</v>
       </c>
       <c r="B127">
         <v>3.0</v>
       </c>
       <c r="C127" t="s">
         <v>417</v>
       </c>
       <c r="D127">
         <v>20</v>
       </c>
       <c r="E127" t="s">
         <v>77</v>
       </c>
       <c r="F127" t="s">
@@ -7735,68 +7735,68 @@
     <row r="136" spans="1:6">
       <c r="A136">
         <v>135</v>
       </c>
       <c r="C136" t="s">
         <v>427</v>
       </c>
       <c r="D136">
         <v>20</v>
       </c>
       <c r="E136" t="s">
         <v>22</v>
       </c>
       <c r="F136" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="137" spans="1:6">
       <c r="A137">
         <v>136</v>
       </c>
       <c r="C137" t="s">
         <v>428</v>
       </c>
       <c r="D137">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E137" t="s">
         <v>172</v>
       </c>
       <c r="F137" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="138" spans="1:6">
       <c r="A138">
         <v>137</v>
       </c>
       <c r="C138" t="s">
         <v>429</v>
       </c>
       <c r="D138">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
         <v>112</v>
       </c>
       <c r="F138" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="139" spans="1:6">
       <c r="A139">
         <v>138</v>
       </c>
       <c r="C139" t="s">
         <v>430</v>
       </c>
       <c r="D139">
         <v>19</v>
       </c>
       <c r="E139" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="140" spans="1:6">
       <c r="A140">
         <v>139</v>
@@ -8029,51 +8029,51 @@
         <v>54</v>
       </c>
     </row>
     <row r="154" spans="1:6">
       <c r="A154">
         <v>152</v>
       </c>
       <c r="C154" t="s">
         <v>446</v>
       </c>
       <c r="D154">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="155" spans="1:6">
       <c r="A155">
         <v>152</v>
       </c>
       <c r="C155" t="s">
         <v>447</v>
       </c>
       <c r="D155">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E155" t="s">
         <v>69</v>
       </c>
       <c r="F155" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="156" spans="1:6">
       <c r="A156">
         <v>155</v>
       </c>
       <c r="C156" t="s">
         <v>448</v>
       </c>
       <c r="D156">
         <v>19</v>
       </c>
       <c r="E156" t="s">
         <v>17</v>
       </c>
       <c r="F156" t="s">
         <v>239</v>
       </c>
     </row>
@@ -8213,51 +8213,51 @@
     <row r="165" spans="1:6">
       <c r="A165">
         <v>164</v>
       </c>
       <c r="C165" t="s">
         <v>457</v>
       </c>
       <c r="D165">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>31</v>
       </c>
       <c r="F165" t="s">
         <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:6">
       <c r="A166">
         <v>165</v>
       </c>
       <c r="C166" t="s">
         <v>459</v>
       </c>
       <c r="D166">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E166" t="s">
         <v>192</v>
       </c>
       <c r="F166" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="167" spans="1:6">
       <c r="A167">
         <v>165</v>
       </c>
       <c r="C167" t="s">
         <v>461</v>
       </c>
       <c r="D167">
         <v>18</v>
       </c>
       <c r="E167" t="s">
         <v>77</v>
       </c>
       <c r="F167" t="s">
         <v>115</v>
       </c>
     </row>
@@ -8298,51 +8298,51 @@
     <row r="170" spans="1:6">
       <c r="A170">
         <v>169</v>
       </c>
       <c r="C170" t="s">
         <v>464</v>
       </c>
       <c r="D170">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>360</v>
       </c>
       <c r="F170" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="171" spans="1:6">
       <c r="A171">
         <v>170</v>
       </c>
       <c r="C171" t="s">
         <v>465</v>
       </c>
       <c r="D171">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E171" t="s">
         <v>17</v>
       </c>
       <c r="F171" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="172" spans="1:6">
       <c r="A172">
         <v>171</v>
       </c>
       <c r="C172" t="s">
         <v>466</v>
       </c>
       <c r="D172">
         <v>19</v>
       </c>
       <c r="E172" t="s">
         <v>224</v>
       </c>
       <c r="F172" t="s">
         <v>225</v>
       </c>
     </row>
@@ -8366,102 +8366,102 @@
     <row r="174" spans="1:6">
       <c r="A174">
         <v>173</v>
       </c>
       <c r="C174" t="s">
         <v>468</v>
       </c>
       <c r="D174">
         <v>21</v>
       </c>
       <c r="E174" t="s">
         <v>192</v>
       </c>
       <c r="F174" t="s">
         <v>469</v>
       </c>
     </row>
     <row r="175" spans="1:6">
       <c r="A175">
         <v>174</v>
       </c>
       <c r="C175" t="s">
         <v>470</v>
       </c>
       <c r="D175">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>172</v>
       </c>
       <c r="F175" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="176" spans="1:6">
       <c r="A176">
         <v>175</v>
       </c>
       <c r="C176" t="s">
         <v>471</v>
       </c>
       <c r="D176">
         <v>21</v>
       </c>
       <c r="E176" t="s">
         <v>224</v>
       </c>
       <c r="F176" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="177" spans="1:6">
       <c r="A177">
         <v>176</v>
       </c>
       <c r="C177" t="s">
         <v>472</v>
       </c>
       <c r="D177">
         <v>21</v>
       </c>
       <c r="E177" t="s">
         <v>112</v>
       </c>
       <c r="F177" t="s">
         <v>181</v>
       </c>
     </row>
     <row r="178" spans="1:6">
       <c r="A178">
         <v>177</v>
       </c>
       <c r="C178" t="s">
         <v>473</v>
       </c>
       <c r="D178">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>368</v>
       </c>
       <c r="F178" t="s">
         <v>422</v>
       </c>
     </row>
     <row r="179" spans="1:6">
       <c r="A179">
         <v>177</v>
       </c>
       <c r="C179" t="s">
         <v>474</v>
       </c>
       <c r="D179">
         <v>19</v>
       </c>
       <c r="E179" t="s">
         <v>69</v>
       </c>
       <c r="F179" t="s">
         <v>168</v>
       </c>
     </row>