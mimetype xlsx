--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1626,51 +1626,51 @@
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>16</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>20.0</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
         <v>39</v>
       </c>
       <c r="F15" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>20.0</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>20</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
@@ -1806,51 +1806,51 @@
       </c>
       <c r="C23" t="s">
         <v>53</v>
       </c>
       <c r="D23">
         <v>22</v>
       </c>
       <c r="E23" t="s">
         <v>16</v>
       </c>
       <c r="F23" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>15.0</v>
       </c>
       <c r="C24" t="s">
         <v>55</v>
       </c>
       <c r="D24">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E24" t="s">
         <v>16</v>
       </c>
       <c r="F24" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>15.0</v>
       </c>
       <c r="C25" t="s">
         <v>56</v>
       </c>
       <c r="D25">
         <v>21</v>
       </c>
       <c r="E25" t="s">
         <v>34</v>
       </c>
     </row>
@@ -1900,51 +1900,51 @@
       </c>
       <c r="B28">
         <v>10.0</v>
       </c>
       <c r="C28" t="s">
         <v>62</v>
       </c>
       <c r="D28">
         <v>23</v>
       </c>
       <c r="E28" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>10.0</v>
       </c>
       <c r="C29" t="s">
         <v>64</v>
       </c>
       <c r="D29">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E29" t="s">
         <v>13</v>
       </c>
       <c r="F29" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>10.0</v>
       </c>
       <c r="C30" t="s">
         <v>65</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>16</v>
       </c>
       <c r="F30" t="s">
@@ -2014,51 +2014,51 @@
       </c>
       <c r="C34" t="s">
         <v>71</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>39</v>
       </c>
       <c r="F34" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>5.0</v>
       </c>
       <c r="C35" t="s">
         <v>72</v>
       </c>
       <c r="D35">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>5.0</v>
       </c>
       <c r="C36" t="s">
         <v>73</v>
       </c>
       <c r="D36">
         <v>21</v>
       </c>
       <c r="E36" t="s">
         <v>46</v>
       </c>
       <c r="F36" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2151,51 +2151,51 @@
       </c>
       <c r="C41" t="s">
         <v>84</v>
       </c>
       <c r="D41">
         <v>22</v>
       </c>
       <c r="E41" t="s">
         <v>51</v>
       </c>
       <c r="F41" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>40</v>
       </c>
       <c r="B42">
         <v>5.0</v>
       </c>
       <c r="C42" t="s">
         <v>86</v>
       </c>
       <c r="D42">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E42" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>5.0</v>
       </c>
       <c r="C43" t="s">
         <v>88</v>
       </c>
       <c r="D43">
         <v>22</v>
       </c>
       <c r="E43" t="s">
         <v>16</v>
       </c>
       <c r="F43" t="s">
         <v>19</v>
       </c>
     </row>
@@ -2208,91 +2208,91 @@
       </c>
       <c r="C44" t="s">
         <v>89</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>39</v>
       </c>
       <c r="F44" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>5.0</v>
       </c>
       <c r="C45" t="s">
         <v>91</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>16</v>
       </c>
       <c r="F45" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>5.0</v>
       </c>
       <c r="C46" t="s">
         <v>92</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>16</v>
       </c>
       <c r="F46" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>5.0</v>
       </c>
       <c r="C47" t="s">
         <v>94</v>
       </c>
       <c r="D47">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E47" t="s">
         <v>34</v>
       </c>
       <c r="F47" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>5.0</v>
       </c>
       <c r="C48" t="s">
         <v>96</v>
       </c>
       <c r="D48">
         <v>20</v>
       </c>
       <c r="E48" t="s">
         <v>16</v>
       </c>
       <c r="F48" t="s">
@@ -2328,71 +2328,71 @@
       </c>
       <c r="C50" t="s">
         <v>99</v>
       </c>
       <c r="D50">
         <v>21</v>
       </c>
       <c r="E50" t="s">
         <v>63</v>
       </c>
       <c r="F50" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>5.0</v>
       </c>
       <c r="C51" t="s">
         <v>100</v>
       </c>
       <c r="D51">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>63</v>
       </c>
       <c r="F51" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>5.0</v>
       </c>
       <c r="C52" t="s">
         <v>102</v>
       </c>
       <c r="D52">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E52" t="s">
         <v>76</v>
       </c>
       <c r="F52" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>5.0</v>
       </c>
       <c r="C53" t="s">
         <v>103</v>
       </c>
       <c r="D53">
         <v>21</v>
       </c>
       <c r="E53" t="s">
         <v>13</v>
       </c>
       <c r="F53" t="s">
@@ -2465,91 +2465,91 @@
       </c>
       <c r="C57" t="s">
         <v>108</v>
       </c>
       <c r="D57">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>13</v>
       </c>
       <c r="F57" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>5.0</v>
       </c>
       <c r="C58" t="s">
         <v>109</v>
       </c>
       <c r="D58">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E58" t="s">
         <v>76</v>
       </c>
       <c r="F58" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>5.0</v>
       </c>
       <c r="C59" t="s">
         <v>111</v>
       </c>
       <c r="D59">
         <v>21</v>
       </c>
       <c r="E59" t="s">
         <v>39</v>
       </c>
       <c r="F59" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>5.0</v>
       </c>
       <c r="C60" t="s">
         <v>113</v>
       </c>
       <c r="D60">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E60" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>5.0</v>
       </c>
       <c r="C61" t="s">
         <v>114</v>
       </c>
       <c r="D61">
         <v>21</v>
       </c>
       <c r="E61" t="s">
         <v>46</v>
       </c>
       <c r="F61" t="s">
         <v>74</v>
       </c>
     </row>
@@ -2670,68 +2670,68 @@
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="C68" t="s">
         <v>123</v>
       </c>
       <c r="D68">
         <v>22</v>
       </c>
       <c r="E68" t="s">
         <v>51</v>
       </c>
       <c r="F68" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="C69" t="s">
         <v>124</v>
       </c>
       <c r="D69">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E69" t="s">
         <v>69</v>
       </c>
       <c r="F69" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="C70" t="s">
         <v>126</v>
       </c>
       <c r="D70">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E70" t="s">
         <v>46</v>
       </c>
       <c r="F70" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="C71" t="s">
         <v>128</v>
       </c>
       <c r="D71">
         <v>22</v>
       </c>
       <c r="E71" t="s">
         <v>51</v>
       </c>
       <c r="F71" t="s">
         <v>129</v>
       </c>
     </row>
@@ -2891,102 +2891,102 @@
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="C81" t="s">
         <v>144</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>39</v>
       </c>
       <c r="F81" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>80</v>
       </c>
       <c r="C82" t="s">
         <v>146</v>
       </c>
       <c r="D82">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E82" t="s">
         <v>16</v>
       </c>
       <c r="F82" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>147</v>
       </c>
       <c r="D83">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E83" t="s">
         <v>13</v>
       </c>
       <c r="F83" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>148</v>
       </c>
       <c r="D84">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>34</v>
       </c>
       <c r="F84" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="C85" t="s">
         <v>150</v>
       </c>
       <c r="D85">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E85" t="s">
         <v>60</v>
       </c>
       <c r="F85" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="C86" t="s">
         <v>151</v>
       </c>
       <c r="D86">
         <v>21</v>
       </c>
       <c r="E86" t="s">
         <v>69</v>
       </c>
       <c r="F86" t="s">
         <v>119</v>
       </c>
     </row>
@@ -3036,91 +3036,91 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>152</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>153</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>7</v>
       </c>
       <c r="F3" t="s">
         <v>154</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>60.0</v>
       </c>
       <c r="C4" t="s">
         <v>155</v>
       </c>
       <c r="D4">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E4" t="s">
         <v>46</v>
       </c>
       <c r="F4" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>3</v>
       </c>
       <c r="B5">
         <v>60.0</v>
       </c>
       <c r="C5" t="s">
         <v>156</v>
       </c>
       <c r="D5">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>16</v>
       </c>
       <c r="F5" t="s">
@@ -3136,71 +3136,71 @@
       </c>
       <c r="C6" t="s">
         <v>157</v>
       </c>
       <c r="D6">
         <v>22</v>
       </c>
       <c r="E6" t="s">
         <v>158</v>
       </c>
       <c r="F6" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>42.0</v>
       </c>
       <c r="C7" t="s">
         <v>160</v>
       </c>
       <c r="D7">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>7</v>
       </c>
       <c r="F7" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>42.0</v>
       </c>
       <c r="C8" t="s">
         <v>162</v>
       </c>
       <c r="D8">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
         <v>7</v>
       </c>
       <c r="F8" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>42.0</v>
       </c>
       <c r="C9" t="s">
         <v>164</v>
       </c>
       <c r="D9">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>13</v>
       </c>
       <c r="F9" t="s">
@@ -3236,51 +3236,51 @@
       </c>
       <c r="C11" t="s">
         <v>167</v>
       </c>
       <c r="D11">
         <v>22</v>
       </c>
       <c r="E11" t="s">
         <v>16</v>
       </c>
       <c r="F11" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>33.0</v>
       </c>
       <c r="C12" t="s">
         <v>168</v>
       </c>
       <c r="D12">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
         <v>63</v>
       </c>
       <c r="F12" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>33.0</v>
       </c>
       <c r="C13" t="s">
         <v>169</v>
       </c>
       <c r="D13">
         <v>22</v>
       </c>
       <c r="E13" t="s">
         <v>63</v>
       </c>
       <c r="F13" t="s">
@@ -3336,51 +3336,51 @@
       </c>
       <c r="C16" t="s">
         <v>172</v>
       </c>
       <c r="D16">
         <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>76</v>
       </c>
       <c r="F16" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>173</v>
       </c>
       <c r="D17">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E17" t="s">
         <v>46</v>
       </c>
       <c r="F17" t="s">
         <v>127</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>18.0</v>
       </c>
       <c r="C18" t="s">
         <v>174</v>
       </c>
       <c r="D18">
         <v>22</v>
       </c>
       <c r="E18" t="s">
         <v>13</v>
       </c>
       <c r="F18" t="s">
@@ -3613,51 +3613,51 @@
       </c>
       <c r="C30" t="s">
         <v>193</v>
       </c>
       <c r="D30">
         <v>21</v>
       </c>
       <c r="E30" t="s">
         <v>51</v>
       </c>
       <c r="F30" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>12.0</v>
       </c>
       <c r="C31" t="s">
         <v>194</v>
       </c>
       <c r="D31">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E31" t="s">
         <v>7</v>
       </c>
       <c r="F31" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>12.0</v>
       </c>
       <c r="C32" t="s">
         <v>195</v>
       </c>
       <c r="D32">
         <v>23</v>
       </c>
       <c r="E32" t="s">
         <v>69</v>
       </c>
       <c r="F32" t="s">
@@ -3713,91 +3713,91 @@
       </c>
       <c r="C35" t="s">
         <v>201</v>
       </c>
       <c r="D35">
         <v>22</v>
       </c>
       <c r="E35" t="s">
         <v>76</v>
       </c>
       <c r="F35" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>202</v>
       </c>
       <c r="D36">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>6.0</v>
       </c>
       <c r="C37" t="s">
         <v>203</v>
       </c>
       <c r="D37">
         <v>22</v>
       </c>
       <c r="E37" t="s">
         <v>13</v>
       </c>
       <c r="F37" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>6.0</v>
       </c>
       <c r="C38" t="s">
         <v>204</v>
       </c>
       <c r="D38">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E38" t="s">
         <v>205</v>
       </c>
       <c r="F38" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>6.0</v>
       </c>
       <c r="C39" t="s">
         <v>207</v>
       </c>
       <c r="D39">
         <v>21</v>
       </c>
       <c r="E39" t="s">
         <v>16</v>
       </c>
       <c r="F39" t="s">
@@ -3893,51 +3893,51 @@
       </c>
       <c r="C44" t="s">
         <v>213</v>
       </c>
       <c r="D44">
         <v>22</v>
       </c>
       <c r="E44" t="s">
         <v>7</v>
       </c>
       <c r="F44" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>214</v>
       </c>
       <c r="D45">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E45" t="s">
         <v>39</v>
       </c>
       <c r="F45" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>215</v>
       </c>
       <c r="D46">
         <v>21</v>
       </c>
       <c r="E46" t="s">
         <v>46</v>
       </c>
     </row>
@@ -3990,51 +3990,51 @@
       </c>
       <c r="C49" t="s">
         <v>218</v>
       </c>
       <c r="D49">
         <v>21</v>
       </c>
       <c r="E49" t="s">
         <v>69</v>
       </c>
       <c r="F49" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>220</v>
       </c>
       <c r="D50">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E50" t="s">
         <v>34</v>
       </c>
       <c r="F50" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>222</v>
       </c>
       <c r="D51">
         <v>22</v>
       </c>
       <c r="E51" t="s">
         <v>34</v>
       </c>
       <c r="F51" t="s">
@@ -4161,51 +4161,51 @@
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>233</v>
       </c>
       <c r="D58">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>6.0</v>
       </c>
       <c r="C59" t="s">
         <v>234</v>
       </c>
       <c r="D59">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>46</v>
       </c>
       <c r="F59" t="s">
         <v>235</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>236</v>
       </c>
       <c r="D60">
         <v>22</v>
       </c>
       <c r="E60" t="s">
         <v>16</v>
       </c>
       <c r="F60" t="s">
@@ -4378,51 +4378,51 @@
       </c>
       <c r="C69" t="s">
         <v>247</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>7</v>
       </c>
       <c r="F69" t="s">
         <v>163</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>3.0</v>
       </c>
       <c r="C70" t="s">
         <v>248</v>
       </c>
       <c r="D70">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E70" t="s">
         <v>34</v>
       </c>
       <c r="F70" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>250</v>
       </c>
       <c r="D71">
         <v>23</v>
       </c>
       <c r="E71" t="s">
         <v>39</v>
       </c>
       <c r="F71" t="s">
@@ -4558,119 +4558,119 @@
       </c>
       <c r="C78" t="s">
         <v>259</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>34</v>
       </c>
       <c r="F78" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>3.0</v>
       </c>
       <c r="C79" t="s">
         <v>260</v>
       </c>
       <c r="D79">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E79" t="s">
         <v>16</v>
       </c>
       <c r="F79" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>261</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>262</v>
       </c>
       <c r="D81">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>16</v>
       </c>
       <c r="F81" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="C82" t="s">
         <v>263</v>
       </c>
       <c r="D82">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="C83" t="s">
         <v>264</v>
       </c>
       <c r="D83">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E83" t="s">
         <v>39</v>
       </c>
       <c r="F83" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="C84" t="s">
         <v>265</v>
       </c>
       <c r="D84">
         <v>22</v>
       </c>
       <c r="E84" t="s">
         <v>16</v>
       </c>
       <c r="F84" t="s">
         <v>93</v>
       </c>
     </row>
@@ -4711,51 +4711,51 @@
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="C87" t="s">
         <v>268</v>
       </c>
       <c r="D87">
         <v>21</v>
       </c>
       <c r="E87" t="s">
         <v>39</v>
       </c>
       <c r="F87" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="C88" t="s">
         <v>269</v>
       </c>
       <c r="D88">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>60</v>
       </c>
       <c r="F88" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89">
         <v>87</v>
       </c>
       <c r="C89" t="s">
         <v>270</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>76</v>
       </c>
       <c r="F89" t="s">
         <v>271</v>
       </c>
     </row>
@@ -4796,51 +4796,51 @@
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="C92" t="s">
         <v>274</v>
       </c>
       <c r="D92">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>76</v>
       </c>
       <c r="F92" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="C93" t="s">
         <v>275</v>
       </c>
       <c r="D93">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E93" t="s">
         <v>60</v>
       </c>
       <c r="F93" t="s">
         <v>276</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>277</v>
       </c>
       <c r="D94">
         <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>39</v>
       </c>
       <c r="F94" t="s">
         <v>112</v>
       </c>
     </row>
@@ -4983,51 +4983,51 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>288</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>13</v>
       </c>
       <c r="F103" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="C104" t="s">
         <v>289</v>
       </c>
       <c r="D104">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E104" t="s">
         <v>76</v>
       </c>
       <c r="F104" t="s">
         <v>77</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>290</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>291</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>