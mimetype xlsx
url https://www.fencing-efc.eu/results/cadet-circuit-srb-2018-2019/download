--- v0 (2026-08-16)
+++ v1 (2026-10-01)
@@ -1540,51 +1540,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>6</v>
       </c>
       <c r="D2">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3" t="s">
@@ -1800,51 +1800,51 @@
       </c>
       <c r="C14" t="s">
         <v>34</v>
       </c>
       <c r="D14">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>7</v>
       </c>
       <c r="F14" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>24.0</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>24.0</v>
       </c>
       <c r="C16" t="s">
         <v>38</v>
       </c>
       <c r="D16">
         <v>23</v>
       </c>
       <c r="E16" t="s">
         <v>13</v>
       </c>
       <c r="F16" t="s">
         <v>39</v>
       </c>
     </row>
@@ -2068,51 +2068,51 @@
       </c>
       <c r="C28" t="s">
         <v>60</v>
       </c>
       <c r="D28">
         <v>24</v>
       </c>
       <c r="E28" t="s">
         <v>7</v>
       </c>
       <c r="F28" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>12.0</v>
       </c>
       <c r="C29" t="s">
         <v>61</v>
       </c>
       <c r="D29">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E29" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>12.0</v>
       </c>
       <c r="C30" t="s">
         <v>62</v>
       </c>
       <c r="D30">
         <v>23</v>
       </c>
       <c r="E30" t="s">
         <v>7</v>
       </c>
       <c r="F30" t="s">
         <v>35</v>
       </c>
     </row>
@@ -2185,51 +2185,51 @@
       </c>
       <c r="C34" t="s">
         <v>70</v>
       </c>
       <c r="D34">
         <v>23</v>
       </c>
       <c r="E34" t="s">
         <v>19</v>
       </c>
       <c r="F34" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>6.0</v>
       </c>
       <c r="C35" t="s">
         <v>71</v>
       </c>
       <c r="D35">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E35" t="s">
         <v>13</v>
       </c>
       <c r="F35" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>6.0</v>
       </c>
       <c r="C36" t="s">
         <v>72</v>
       </c>
       <c r="D36">
         <v>23</v>
       </c>
       <c r="E36" t="s">
         <v>13</v>
       </c>
       <c r="F36" t="s">
@@ -2382,51 +2382,51 @@
       </c>
       <c r="C44" t="s">
         <v>84</v>
       </c>
       <c r="D44">
         <v>23</v>
       </c>
       <c r="E44" t="s">
         <v>16</v>
       </c>
       <c r="F44" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>6.0</v>
       </c>
       <c r="C45" t="s">
         <v>85</v>
       </c>
       <c r="D45">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E45" t="s">
         <v>76</v>
       </c>
       <c r="F45" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>6.0</v>
       </c>
       <c r="C46" t="s">
         <v>87</v>
       </c>
       <c r="D46">
         <v>24</v>
       </c>
       <c r="E46" t="s">
         <v>7</v>
       </c>
       <c r="F46" t="s">
@@ -2539,51 +2539,51 @@
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>97</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>6.0</v>
       </c>
       <c r="C53" t="s">
         <v>98</v>
       </c>
       <c r="D53">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>6.0</v>
       </c>
       <c r="C54" t="s">
         <v>99</v>
       </c>
       <c r="D54">
         <v>23</v>
       </c>
       <c r="E54" t="s">
         <v>16</v>
       </c>
       <c r="F54" t="s">
@@ -2619,51 +2619,51 @@
       </c>
       <c r="C56" t="s">
         <v>102</v>
       </c>
       <c r="D56">
         <v>23</v>
       </c>
       <c r="E56" t="s">
         <v>13</v>
       </c>
       <c r="F56" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>6.0</v>
       </c>
       <c r="C57" t="s">
         <v>103</v>
       </c>
       <c r="D57">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E57" t="s">
         <v>7</v>
       </c>
       <c r="F57" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>6.0</v>
       </c>
       <c r="C58" t="s">
         <v>104</v>
       </c>
       <c r="D58">
         <v>24</v>
       </c>
       <c r="E58" t="s">
         <v>13</v>
       </c>
       <c r="F58" t="s">
@@ -2679,51 +2679,51 @@
       </c>
       <c r="C59" t="s">
         <v>106</v>
       </c>
       <c r="D59">
         <v>24</v>
       </c>
       <c r="E59" t="s">
         <v>76</v>
       </c>
       <c r="F59" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>107</v>
       </c>
       <c r="D60">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E60" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>108</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>22</v>
       </c>
       <c r="F61" t="s">
         <v>23</v>
       </c>
     </row>
@@ -2836,51 +2836,51 @@
       </c>
       <c r="C67" t="s">
         <v>115</v>
       </c>
       <c r="D67">
         <v>24</v>
       </c>
       <c r="E67" t="s">
         <v>13</v>
       </c>
       <c r="F67" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>3.0</v>
       </c>
       <c r="C68" t="s">
         <v>116</v>
       </c>
       <c r="D68">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E68" t="s">
         <v>64</v>
       </c>
       <c r="F68" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>3.0</v>
       </c>
       <c r="C69" t="s">
         <v>118</v>
       </c>
       <c r="D69">
         <v>22</v>
       </c>
       <c r="E69" t="s">
         <v>76</v>
       </c>
       <c r="F69" t="s">
@@ -2896,51 +2896,51 @@
       </c>
       <c r="C70" t="s">
         <v>120</v>
       </c>
       <c r="D70">
         <v>21</v>
       </c>
       <c r="E70" t="s">
         <v>7</v>
       </c>
       <c r="F70" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>3.0</v>
       </c>
       <c r="C71" t="s">
         <v>121</v>
       </c>
       <c r="D71">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E71" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
         <v>70</v>
       </c>
       <c r="B72">
         <v>3.0</v>
       </c>
       <c r="C72" t="s">
         <v>122</v>
       </c>
       <c r="D72">
         <v>23</v>
       </c>
       <c r="E72" t="s">
         <v>13</v>
       </c>
       <c r="F72" t="s">
         <v>33</v>
       </c>
     </row>
@@ -3070,51 +3070,51 @@
       </c>
       <c r="C79" t="s">
         <v>132</v>
       </c>
       <c r="D79">
         <v>23</v>
       </c>
       <c r="E79" t="s">
         <v>43</v>
       </c>
       <c r="F79" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>3.0</v>
       </c>
       <c r="C80" t="s">
         <v>134</v>
       </c>
       <c r="D80">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>79</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>135</v>
       </c>
       <c r="D81">
         <v>22</v>
       </c>
       <c r="E81" t="s">
         <v>68</v>
       </c>
       <c r="F81" t="s">
@@ -3187,71 +3187,71 @@
       </c>
       <c r="C85" t="s">
         <v>141</v>
       </c>
       <c r="D85">
         <v>24</v>
       </c>
       <c r="E85" t="s">
         <v>142</v>
       </c>
       <c r="F85" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>144</v>
       </c>
       <c r="D86">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>13</v>
       </c>
       <c r="F86" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>145</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>146</v>
       </c>
       <c r="D88">
         <v>22</v>
       </c>
       <c r="E88" t="s">
         <v>68</v>
       </c>
       <c r="F88" t="s">
@@ -3267,51 +3267,51 @@
       </c>
       <c r="C89" t="s">
         <v>148</v>
       </c>
       <c r="D89">
         <v>23</v>
       </c>
       <c r="E89" t="s">
         <v>13</v>
       </c>
       <c r="F89" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>3.0</v>
       </c>
       <c r="C90" t="s">
         <v>149</v>
       </c>
       <c r="D90">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E90" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>150</v>
       </c>
       <c r="D91">
         <v>23</v>
       </c>
       <c r="E91" t="s">
         <v>43</v>
       </c>
       <c r="F91" t="s">
         <v>133</v>
       </c>
     </row>
@@ -3341,85 +3341,85 @@
       </c>
       <c r="B93">
         <v>3.0</v>
       </c>
       <c r="C93" t="s">
         <v>152</v>
       </c>
       <c r="D93">
         <v>23</v>
       </c>
       <c r="E93" t="s">
         <v>22</v>
       </c>
       <c r="F93" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="C94" t="s">
         <v>154</v>
       </c>
       <c r="D94">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E94" t="s">
         <v>142</v>
       </c>
       <c r="F94" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="C95" t="s">
         <v>156</v>
       </c>
       <c r="D95">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E95" t="s">
         <v>19</v>
       </c>
       <c r="F95" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>157</v>
       </c>
       <c r="D96">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>22</v>
       </c>
       <c r="F96" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>159</v>
       </c>
       <c r="D97">
         <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>64</v>
       </c>
       <c r="F97" t="s">
         <v>65</v>
       </c>
     </row>
@@ -3511,116 +3511,116 @@
     <row r="103" spans="1:6">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="C103" t="s">
         <v>168</v>
       </c>
       <c r="D103">
         <v>22</v>
       </c>
       <c r="E103" t="s">
         <v>19</v>
       </c>
       <c r="F103" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104">
         <v>102</v>
       </c>
       <c r="C104" t="s">
         <v>169</v>
       </c>
       <c r="D104">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E104" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="C105" t="s">
         <v>171</v>
       </c>
       <c r="D105">
         <v>22</v>
       </c>
       <c r="E105" t="s">
         <v>43</v>
       </c>
       <c r="F105" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="C106" t="s">
         <v>172</v>
       </c>
       <c r="D106">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E106" t="s">
         <v>53</v>
       </c>
       <c r="F106" t="s">
         <v>124</v>
       </c>
     </row>
     <row r="107" spans="1:6">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="C107" t="s">
         <v>173</v>
       </c>
       <c r="D107">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E107" t="s">
         <v>22</v>
       </c>
       <c r="F107" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="108" spans="1:6">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="C108" t="s">
         <v>174</v>
       </c>
       <c r="D108">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E108" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:6">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="C109" t="s">
         <v>175</v>
       </c>
       <c r="D109">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>142</v>
       </c>
     </row>
     <row r="110" spans="1:6">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="C110" t="s">
         <v>176</v>
@@ -3655,51 +3655,51 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>178</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>142</v>
       </c>
       <c r="F112" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>179</v>
       </c>
       <c r="D113">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E113" t="s">
         <v>68</v>
       </c>
       <c r="F113" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>181</v>
       </c>
       <c r="D114">
         <v>23</v>
       </c>
       <c r="E114" t="s">
         <v>64</v>
       </c>
       <c r="F114" t="s">
         <v>117</v>
       </c>
     </row>
@@ -3800,51 +3800,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>96.0</v>
       </c>
       <c r="C2" t="s">
         <v>188</v>
       </c>
       <c r="D2">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>7</v>
       </c>
       <c r="F2" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>78.0</v>
       </c>
       <c r="C3" t="s">
         <v>189</v>
       </c>
       <c r="D3">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>190</v>
       </c>
     </row>
@@ -3954,51 +3954,51 @@
       </c>
       <c r="C9" t="s">
         <v>199</v>
       </c>
       <c r="D9">
         <v>23</v>
       </c>
       <c r="E9" t="s">
         <v>7</v>
       </c>
       <c r="F9" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>24.0</v>
       </c>
       <c r="C10" t="s">
         <v>200</v>
       </c>
       <c r="D10">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
         <v>7</v>
       </c>
       <c r="F10" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>24.0</v>
       </c>
       <c r="C11" t="s">
         <v>201</v>
       </c>
       <c r="D11">
         <v>24</v>
       </c>
       <c r="E11" t="s">
         <v>7</v>
       </c>
       <c r="F11" t="s">
@@ -4102,88 +4102,88 @@
       </c>
       <c r="B17">
         <v>24.0</v>
       </c>
       <c r="C17" t="s">
         <v>211</v>
       </c>
       <c r="D17">
         <v>23</v>
       </c>
       <c r="E17" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>12.0</v>
       </c>
       <c r="C18" t="s">
         <v>212</v>
       </c>
       <c r="D18">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>12.0</v>
       </c>
       <c r="C19" t="s">
         <v>213</v>
       </c>
       <c r="D19">
         <v>23</v>
       </c>
       <c r="E19" t="s">
         <v>43</v>
       </c>
       <c r="F19" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>12.0</v>
       </c>
       <c r="C20" t="s">
         <v>215</v>
       </c>
       <c r="D20">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>12.0</v>
       </c>
       <c r="C21" t="s">
         <v>216</v>
       </c>
       <c r="D21">
         <v>23</v>
       </c>
       <c r="E21" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22">
         <v>20</v>
@@ -4244,51 +4244,51 @@
       </c>
       <c r="B25">
         <v>12.0</v>
       </c>
       <c r="C25" t="s">
         <v>220</v>
       </c>
       <c r="D25">
         <v>24</v>
       </c>
       <c r="E25" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>12.0</v>
       </c>
       <c r="C26" t="s">
         <v>221</v>
       </c>
       <c r="D26">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E26" t="s">
         <v>13</v>
       </c>
       <c r="F26" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>12.0</v>
       </c>
       <c r="C27" t="s">
         <v>222</v>
       </c>
       <c r="D27">
         <v>24</v>
       </c>
       <c r="E27" t="s">
         <v>16</v>
       </c>
       <c r="F27" t="s">
@@ -4723,51 +4723,51 @@
       </c>
       <c r="B50">
         <v>6.0</v>
       </c>
       <c r="C50" t="s">
         <v>253</v>
       </c>
       <c r="D50">
         <v>24</v>
       </c>
       <c r="E50" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>6.0</v>
       </c>
       <c r="C51" t="s">
         <v>254</v>
       </c>
       <c r="D51">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E51" t="s">
         <v>16</v>
       </c>
       <c r="F51" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>6.0</v>
       </c>
       <c r="C52" t="s">
         <v>255</v>
       </c>
       <c r="D52">
         <v>24</v>
       </c>
       <c r="E52" t="s">
         <v>7</v>
       </c>
       <c r="F52" t="s">
@@ -4894,88 +4894,88 @@
       </c>
       <c r="C59" t="s">
         <v>264</v>
       </c>
       <c r="D59">
         <v>23</v>
       </c>
       <c r="E59" t="s">
         <v>7</v>
       </c>
       <c r="F59" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>6.0</v>
       </c>
       <c r="C60" t="s">
         <v>265</v>
       </c>
       <c r="D60">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E60" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>6.0</v>
       </c>
       <c r="C61" t="s">
         <v>266</v>
       </c>
       <c r="D61">
         <v>23</v>
       </c>
       <c r="E61" t="s">
         <v>68</v>
       </c>
       <c r="F61" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
         <v>60</v>
       </c>
       <c r="B62">
         <v>6.0</v>
       </c>
       <c r="C62" t="s">
         <v>268</v>
       </c>
       <c r="D62">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E62" t="s">
         <v>7</v>
       </c>
       <c r="F62" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>6.0</v>
       </c>
       <c r="C63" t="s">
         <v>270</v>
       </c>
       <c r="D63">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>13</v>
       </c>
       <c r="F63" t="s">
@@ -5185,91 +5185,91 @@
       </c>
       <c r="C74" t="s">
         <v>282</v>
       </c>
       <c r="D74">
         <v>22</v>
       </c>
       <c r="E74" t="s">
         <v>7</v>
       </c>
       <c r="F74" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>3.0</v>
       </c>
       <c r="C75" t="s">
         <v>284</v>
       </c>
       <c r="D75">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E75" t="s">
         <v>64</v>
       </c>
       <c r="F75" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>3.0</v>
       </c>
       <c r="C76" t="s">
         <v>285</v>
       </c>
       <c r="D76">
         <v>22</v>
       </c>
       <c r="E76" t="s">
         <v>64</v>
       </c>
       <c r="F76" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>3.0</v>
       </c>
       <c r="C77" t="s">
         <v>286</v>
       </c>
       <c r="D77">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E77" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>3.0</v>
       </c>
       <c r="C78" t="s">
         <v>287</v>
       </c>
       <c r="D78">
         <v>23</v>
       </c>
       <c r="E78" t="s">
         <v>22</v>
       </c>
       <c r="F78" t="s">
         <v>153</v>
       </c>
     </row>
@@ -5302,51 +5302,51 @@
       </c>
       <c r="C80" t="s">
         <v>289</v>
       </c>
       <c r="D80">
         <v>21</v>
       </c>
       <c r="E80" t="s">
         <v>22</v>
       </c>
       <c r="F80" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>3.0</v>
       </c>
       <c r="C81" t="s">
         <v>291</v>
       </c>
       <c r="D81">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>3.0</v>
       </c>
       <c r="C82" t="s">
         <v>292</v>
       </c>
       <c r="D82">
         <v>24</v>
       </c>
       <c r="E82" t="s">
         <v>19</v>
       </c>
       <c r="F82" t="s">
@@ -5419,51 +5419,51 @@
       </c>
       <c r="B86">
         <v>3.0</v>
       </c>
       <c r="C86" t="s">
         <v>297</v>
       </c>
       <c r="D86">
         <v>24</v>
       </c>
       <c r="E86" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>3.0</v>
       </c>
       <c r="C87" t="s">
         <v>298</v>
       </c>
       <c r="D87">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E87" t="s">
         <v>68</v>
       </c>
       <c r="F87" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>3.0</v>
       </c>
       <c r="C88" t="s">
         <v>299</v>
       </c>
       <c r="D88">
         <v>23</v>
       </c>
       <c r="E88" t="s">
         <v>7</v>
       </c>
       <c r="F88" t="s">
@@ -5499,51 +5499,51 @@
       </c>
       <c r="C90" t="s">
         <v>302</v>
       </c>
       <c r="D90">
         <v>24</v>
       </c>
       <c r="E90" t="s">
         <v>43</v>
       </c>
       <c r="F90" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>3.0</v>
       </c>
       <c r="C91" t="s">
         <v>303</v>
       </c>
       <c r="D91">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>3.0</v>
       </c>
       <c r="C92" t="s">
         <v>304</v>
       </c>
       <c r="D92">
         <v>22</v>
       </c>
       <c r="E92" t="s">
         <v>22</v>
       </c>
       <c r="F92" t="s">
@@ -5607,51 +5607,51 @@
     <row r="96" spans="1:6">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="C96" t="s">
         <v>311</v>
       </c>
       <c r="D96">
         <v>22</v>
       </c>
       <c r="E96" t="s">
         <v>19</v>
       </c>
       <c r="F96" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="C97" t="s">
         <v>312</v>
       </c>
       <c r="D97">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E97" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="C98" t="s">
         <v>313</v>
       </c>
       <c r="D98">
         <v>22</v>
       </c>
       <c r="E98" t="s">
         <v>185</v>
       </c>
       <c r="F98" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99">
         <v>98</v>
@@ -5873,102 +5873,102 @@
     <row r="112" spans="1:6">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="C112" t="s">
         <v>330</v>
       </c>
       <c r="D112">
         <v>23</v>
       </c>
       <c r="E112" t="s">
         <v>19</v>
       </c>
       <c r="F112" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="113" spans="1:6">
       <c r="A113">
         <v>112</v>
       </c>
       <c r="C113" t="s">
         <v>331</v>
       </c>
       <c r="D113">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E113" t="s">
         <v>64</v>
       </c>
       <c r="F113" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="114" spans="1:6">
       <c r="A114">
         <v>113</v>
       </c>
       <c r="C114" t="s">
         <v>332</v>
       </c>
       <c r="D114">
         <v>21</v>
       </c>
       <c r="E114" t="s">
         <v>19</v>
       </c>
       <c r="F114" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="115" spans="1:6">
       <c r="A115">
         <v>114</v>
       </c>
       <c r="C115" t="s">
         <v>333</v>
       </c>
       <c r="D115">
         <v>24</v>
       </c>
       <c r="E115" t="s">
         <v>43</v>
       </c>
       <c r="F115" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="116" spans="1:6">
       <c r="A116">
         <v>115</v>
       </c>
       <c r="C116" t="s">
         <v>334</v>
       </c>
       <c r="D116">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E116" t="s">
         <v>19</v>
       </c>
       <c r="F116" t="s">
         <v>326</v>
       </c>
     </row>
     <row r="117" spans="1:6">
       <c r="A117">
         <v>116</v>
       </c>
       <c r="C117" t="s">
         <v>335</v>
       </c>
       <c r="D117">
         <v>22</v>
       </c>
       <c r="E117" t="s">
         <v>68</v>
       </c>
       <c r="F117" t="s">
         <v>267</v>
       </c>
     </row>